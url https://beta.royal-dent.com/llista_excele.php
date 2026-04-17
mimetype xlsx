--- v0 (2026-03-03)
+++ v1 (2026-04-17)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:C1289"/>
+  <dimension ref="A1:C1286"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Referencia</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Producto</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Cantidad</t>
         </is>
       </c>
@@ -531,259 +531,259 @@
       <c r="C29" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>0120</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Adhesivo Optibond Solo Plus   KerrHawe</t>
         </is>
       </c>
       <c r="C30" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="0" t="n">
         <v>66326</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Adhesivo Scotchbond Universal  3M</t>
+          <t>Adhesivo Scotchbond Universal  Solventum</t>
         </is>
       </c>
       <c r="C31" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="n">
         <v>8129</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Adhesivo VPS   3M</t>
+          <t>Adhesivo VPS   Solventum</t>
         </is>
       </c>
       <c r="C32" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="n">
-        <v>88617</v>
+        <v>88620</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Color A-3,5   Voco</t>
         </is>
       </c>
       <c r="C33" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="n">
-        <v>88620</v>
+        <v>88619</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Color A-3,5   Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Color A-3   Voco</t>
         </is>
       </c>
       <c r="C34" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="n">
-        <v>88619</v>
+        <v>88618</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Color A-3   Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C35" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="n">
-        <v>88618</v>
+        <v>88617</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Color A-2   Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Voco</t>
         </is>
       </c>
       <c r="C36" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="n">
-        <v>677723</v>
+        <v>677722</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-3   Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C37" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="n">
-        <v>677722</v>
+        <v>677721</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-2   Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Voco</t>
         </is>
       </c>
       <c r="C38" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="n">
-        <v>677721</v>
+        <v>677726</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color B-1   Voco</t>
         </is>
       </c>
       <c r="C39" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="n">
-        <v>677726</v>
+        <v>677724</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color B-1   Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-3,5   Voco</t>
         </is>
       </c>
       <c r="C40" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="n">
-        <v>677724</v>
+        <v>677723</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-3,5   Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-3   Voco</t>
         </is>
       </c>
       <c r="C41" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="n">
-        <v>677781</v>
+        <v>677783</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-2   Voco</t>
+          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-3,5   Voco</t>
         </is>
       </c>
       <c r="C42" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="n">
-        <v>677783</v>
+        <v>677782</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-3,5   Voco</t>
+          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-3   Voco</t>
         </is>
       </c>
       <c r="C43" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="n">
-        <v>677782</v>
+        <v>677781</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-3   Voco</t>
+          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C44" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="n">
         <v>677779</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Admira Fusion Flow kit jeringas - 2816  Voco</t>
         </is>
       </c>
       <c r="C45" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="n">
         <v>677701</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Admira Fusion set cápsulas - 2751  Voco</t>
         </is>
       </c>
       <c r="C46" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="0" t="n">
         <v>1217</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Adper Scotchbond 1 XT 4242  3M</t>
+          <t>Adper Scotchbond 1 XT 4242  Solventum</t>
         </is>
       </c>
       <c r="C47" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="0" t="n">
         <v>7272</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Adseal  Meta Biomed</t>
         </is>
       </c>
       <c r="C48" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="0" t="n">
         <v>1385</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
@@ -865,107 +865,107 @@
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Agujas Miraject Endotec  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C55" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="0" t="n">
         <v>5128</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Agujas Monoprotect Plus  Inibsa</t>
         </is>
       </c>
       <c r="C56" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="n">
-        <v>5104</v>
+        <v>5103</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Agujas Octoplus   27 Larga 0,4x38mm. Troncular   Laboratorios Clarben</t>
+          <t>Agujas Octoplus   30 X-Corta 0,3x16 mm. Intraligamentosa   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C57" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="n">
-        <v>5103</v>
+        <v>5101</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Agujas Octoplus   30 X-Corta 0,3x16 mm. Intraligamentosa   Laboratorios Clarben</t>
+          <t>Agujas Octoplus   30 Corta 0,3x25 mm. Infiltrativa   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C58" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="n">
         <v>5101</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Agujas Octoplus   30 Corta 0,3x25 mm. Infiltrativa   Laboratorios Clarben</t>
+          <t>Agujas Octoplus  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C59" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="n">
-        <v>5102</v>
+        <v>5104</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Agujas Octoplus   30 Corta 0,3x21 mm. Infiltrativa   Laboratorios Clarben</t>
+          <t>Agujas Octoplus   27 Larga 0,4x38mm. Troncular   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C60" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="n">
-        <v>5101</v>
+        <v>5102</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Agujas Octoplus  Laboratorios Clarben</t>
+          <t>Agujas Octoplus   30 Corta 0,3x21 mm. Infiltrativa   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C61" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="n">
         <v>5107</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Agujas Sopira-Carpule cono plástico   27 Larga 0,4x38mm. Troncular   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C62" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="n">
         <v>5112</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
@@ -1036,68 +1036,68 @@
         <is>
           <t>Alginato Orthoprint  Zhermack</t>
         </is>
       </c>
       <c r="C68" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>0843</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Algitray  Zhermack</t>
         </is>
       </c>
       <c r="C69" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="n">
-        <v>3102</v>
+        <v>3101</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Algodón en rollos  Tamaño Mediano Nº 2   Roeko</t>
+          <t>Algodón en rollos  Roeko</t>
         </is>
       </c>
       <c r="C70" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="n">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Algodón en rollos  Roeko</t>
+          <t>Algodón en rollos  Tamaño Mediano Nº 2   Roeko</t>
         </is>
       </c>
       <c r="C71" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="n">
         <v>3136</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Algodonera sucio  Mestra</t>
         </is>
       </c>
       <c r="C72" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="n">
         <v>9725</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
@@ -1205,81 +1205,81 @@
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Aplicador para carillas Stik´n Place  Directa</t>
         </is>
       </c>
       <c r="C81" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="n">
         <v>30320</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Aplicador para grasa Lubrimed  Bien Air</t>
         </is>
       </c>
       <c r="C82" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="n">
-        <v>4006</v>
+        <v>3954</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Aplicadores de adhesivo  Tamaño X-Fine ø 1 mm   Royal Dent</t>
+          <t>Aplicadores de adhesivo  Royal Dent</t>
         </is>
       </c>
       <c r="C83" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="n">
         <v>4007</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Aplicadores de adhesivo  Tamaño Regular ø 2 mm   Royal Dent</t>
         </is>
       </c>
       <c r="C84" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="n">
-        <v>3954</v>
+        <v>4006</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Aplicadores de adhesivo  Royal Dent</t>
+          <t>Aplicadores de adhesivo  Tamaño X-Fine ø 1 mm   Royal Dent</t>
         </is>
       </c>
       <c r="C85" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="n">
         <v>4019</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Aplicadores de adhesivo regular   Royal Dent</t>
         </is>
       </c>
       <c r="C86" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="n">
         <v>8170</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
@@ -1571,81 +1571,81 @@
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
           <t>Arkansas blancas repososición 12 unidades  Edenta</t>
         </is>
       </c>
       <c r="C109" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="0" t="n">
         <v>9684</v>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
           <t>Aros de silicona kit  Directa</t>
         </is>
       </c>
       <c r="C110" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="0" t="n">
-        <v>9689</v>
+        <v>9688</v>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>Aros de silicona reposición.  Color Verde   Directa</t>
+          <t>Aros de silicona reposición.  Color Azul   Directa</t>
         </is>
       </c>
       <c r="C111" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="0" t="n">
-        <v>9688</v>
+        <v>9689</v>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>Aros de silicona reposición.  Color Azul   Directa</t>
+          <t>Aros de silicona reposición.  Color Verde   Directa</t>
         </is>
       </c>
       <c r="C112" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="0" t="n">
         <v>66996</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>ARP Pasta de retracción  3M</t>
+          <t>ARP Pasta de retracción  Solventum</t>
         </is>
       </c>
       <c r="C113" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="n">
         <v>7263</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Arti-Fol 8&amp;#956;   Arti-Fol BK-27 azul   Jean Baush</t>
         </is>
       </c>
       <c r="C114" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="0" t="n">
         <v>12411</v>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
@@ -1804,155 +1804,155 @@
       <c r="C126" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="n">
         <v>3192</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Aspiradores mágicos en colores  Royal Dent</t>
         </is>
       </c>
       <c r="C127" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="inlineStr">
         <is>
           <t>08292</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Attest indicador biológico 1262P  3M</t>
+          <t>Attest indicador biológico 1262P  Solventum</t>
         </is>
       </c>
       <c r="C128" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="n">
         <v>1010</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Automatrix Kit  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C129" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="n">
         <v>1015</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Automatrix Punta  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C130" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="n">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición  Dentsply Sirona</t>
+          <t>Automatrix reposición   Narrow-Regular   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C131" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="n">
-        <v>1012</v>
+        <v>1011</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición   Medium-Thin   Dentsply Sirona</t>
+          <t>Automatrix reposición  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C132" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="n">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición   Wide-Regular   Dentsply Sirona</t>
+          <t>Automatrix reposición   Medium-Thin   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C133" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="n">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición   Narrow-Regular   Dentsply Sirona</t>
+          <t>Automatrix reposición   Wide-Regular   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C134" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="n">
-        <v>3414</v>
+        <v>3411</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Color Dorado   Royal Dent</t>
+          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C135" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="n">
-        <v>3411</v>
+        <v>3414</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Royal Dent</t>
+          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Color Dorado   Royal Dent</t>
         </is>
       </c>
       <c r="C136" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="n">
         <v>3881</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Bandeja porta frascos 4 divisiones  Royal Dent</t>
         </is>
       </c>
       <c r="C137" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="n">
         <v>3882</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
@@ -2073,81 +2073,81 @@
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Barra de ligaduras elásticas libre de látex  Royal Dent-Orthometric</t>
         </is>
       </c>
       <c r="C147" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="n">
         <v>8502</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Barras amarillas   Cera de Reus</t>
         </is>
       </c>
       <c r="C148" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="n">
-        <v>34070</v>
+        <v>34073</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Base bandeja aluminio 288x183x17mm tipo N  Asa Dental</t>
+          <t>Base bandeja aluminio 288x183x17mm tipo N  Color Rojo   Asa Dental</t>
         </is>
       </c>
       <c r="C149" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="n">
         <v>34070</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Base bandeja aluminio 288x183x17mm tipo N  Asa Dental</t>
         </is>
       </c>
       <c r="C150" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="n">
-        <v>34073</v>
+        <v>34070</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Base bandeja aluminio 288x183x17mm tipo N  Color Rojo   Asa Dental</t>
+          <t>Base bandeja aluminio 288x183x17mm tipo N  Asa Dental</t>
         </is>
       </c>
       <c r="C151" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="n">
         <v>350750</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Bata cirugía estéril verde Pack económico 50 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C152" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="n">
         <v>3506</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
@@ -2281,81 +2281,81 @@
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Bicarbonato dental Air-Flow Tutti Frutti  EMS</t>
         </is>
       </c>
       <c r="C163" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="n">
         <v>70859</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Bifix SE ECO surtido - 1784  Voco</t>
         </is>
       </c>
       <c r="C164" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="n">
-        <v>71616</v>
+        <v>71617</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Bifix Se QM reposición.  Voco</t>
+          <t>Bifix Se QM reposición.  Color Transparente   Voco</t>
         </is>
       </c>
       <c r="C165" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="n">
-        <v>71617</v>
+        <v>71618</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Bifix Se QM reposición.  Color Transparente   Voco</t>
+          <t>Bifix Se QM reposición.  Color White ( Blanco opaco )   Voco</t>
         </is>
       </c>
       <c r="C166" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="n">
-        <v>71618</v>
+        <v>71616</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Bifix Se QM reposición.  Color White ( Blanco opaco )   Voco</t>
+          <t>Bifix Se QM reposición.  Voco</t>
         </is>
       </c>
       <c r="C167" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="n">
         <v>14062</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Bifix Temp  Voco</t>
         </is>
       </c>
       <c r="C168" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="n">
         <v>71623</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
@@ -2854,81 +2854,81 @@
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Caja para guardar modelos  Royal-Dent</t>
         </is>
       </c>
       <c r="C206" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="n">
         <v>11160</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
           <t>Cajas para placas de ortodoncia mini  Color Rosa   Royal Dent</t>
         </is>
       </c>
       <c r="C207" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="n">
-        <v>11161</v>
+        <v>11158</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Verde   Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
         </is>
       </c>
       <c r="C208" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="n">
-        <v>11158</v>
+        <v>11157</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C209" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="n">
-        <v>11157</v>
+        <v>11161</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Amarillo   Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Verde   Royal Dent</t>
         </is>
       </c>
       <c r="C210" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="n">
         <v>11158</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
         </is>
       </c>
       <c r="C211" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="n">
         <v>11162</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
@@ -2945,120 +2945,120 @@
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
           <t>Cajas para placas de ortodoncia mini  Color Azul   Royal Dent</t>
         </is>
       </c>
       <c r="C213" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="n">
         <v>11150</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
           <t>Cajas para placas ortodoncia standard  Color Blanco   Royal Dent</t>
         </is>
       </c>
       <c r="C214" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="n">
-        <v>11153</v>
+        <v>11154</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Verde   Royal Dent</t>
         </is>
       </c>
       <c r="C215" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="n">
-        <v>11152</v>
+        <v>11155</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Amarillo   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Naranja   Royal Dent</t>
         </is>
       </c>
       <c r="C216" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="n">
-        <v>11151</v>
+        <v>11153</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Rosa   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
         </is>
       </c>
       <c r="C217" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="n">
-        <v>11154</v>
+        <v>11152</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Verde   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C218" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="n">
-        <v>11155</v>
+        <v>11153</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Naranja   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
         </is>
       </c>
       <c r="C219" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="n">
-        <v>11153</v>
+        <v>11151</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Rosa   Royal Dent</t>
         </is>
       </c>
       <c r="C220" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="n">
         <v>1381</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Calasept  Nordiska</t>
         </is>
       </c>
       <c r="C221" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="n">
         <v>1374</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
@@ -3075,68 +3075,68 @@
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
           <t>Calibra base  Color Transparente   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C223" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="n">
         <v>12505</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
           <t>CanalPro tapón dispensador con válvula Canalpro SyringeFill  Coltene</t>
         </is>
       </c>
       <c r="C224" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="n">
-        <v>65601</v>
+        <v>65604</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Cánula aspiración pediátrica Petito  Durr Dental</t>
+          <t>Cánula aspiración pediátrica Petito  Figura Ø 16 mm Azul Azul Durr Dental</t>
         </is>
       </c>
       <c r="C225" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="n">
-        <v>65604</v>
+        <v>65601</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Cánula aspiración pediátrica Petito  Figura Ø 16 mm Azul Azul Durr Dental</t>
+          <t>Cánula aspiración pediátrica Petito  Durr Dental</t>
         </is>
       </c>
       <c r="C226" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="n">
         <v>70855</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
           <t>Cánula aspiración quirúrgicas Royaltip   Royal Dent</t>
         </is>
       </c>
       <c r="C227" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="n">
         <v>65617</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
@@ -3157,51 +3157,51 @@
         </is>
       </c>
       <c r="C229" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="n">
         <v>3144</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
           <t>Cánulas aspiración quirúrgicas Universal III  Durr Dental</t>
         </is>
       </c>
       <c r="C230" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="n">
         <v>13953</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Cánulas de elongación endo tips Unicem 2 Automix - 56919  3M</t>
+          <t>Cánulas de elongación endo tips Unicem 2 Automix - 56919  Solventum</t>
         </is>
       </c>
       <c r="C231" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="n">
         <v>2243</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
           <t>Cánulas Endo-Eze Irrigator Tip - UP 207   Ultradent</t>
         </is>
       </c>
       <c r="C232" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="n">
         <v>301831</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
@@ -3248,51 +3248,51 @@
         </is>
       </c>
       <c r="C236" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="n">
         <v>8332</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
           <t>Cánulas mezcla marrón mini tipo 9 - 1:1 / 2:1 40mm  Royal Dent</t>
         </is>
       </c>
       <c r="C237" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="n">
         <v>8285</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Cánulas Pentacánulas de mezcla rojas  3M</t>
+          <t>Cánulas Pentacánulas de mezcla rojas  Solventum</t>
         </is>
       </c>
       <c r="C238" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="n">
         <v>1830</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
           <t>Canulas Puntas de mezcla color azul tipo Structur.  Royal Dent</t>
         </is>
       </c>
       <c r="C239" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="n">
         <v>1837</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
@@ -3322,81 +3322,81 @@
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Cánulas/líneas de irrigación DEF160/DEF139/DEF128  Omnia</t>
         </is>
       </c>
       <c r="C242" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="n">
         <v>8333</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Cavex Cream Cavex  Cavex</t>
         </is>
       </c>
       <c r="C243" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="n">
-        <v>13103</v>
+        <v>13102</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Cavit  Color Cavit W Blanco   3M</t>
+          <t>Cavit  Solventum</t>
         </is>
       </c>
       <c r="C244" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="n">
-        <v>13102</v>
+        <v>13103</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Cavit  Color Cavit G Gris   3M</t>
+          <t>Cavit  Color Cavit W Blanco   Solventum</t>
         </is>
       </c>
       <c r="C245" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="n">
         <v>13102</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Cavit  3M</t>
+          <t>Cavit  Color Cavit G Gris   Solventum</t>
         </is>
       </c>
       <c r="C246" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="n">
         <v>1343</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
           <t>Cement Temp Bond  KerrHawe</t>
         </is>
       </c>
       <c r="C247" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="0" t="n">
         <v>1344</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
@@ -3404,51 +3404,51 @@
         </is>
       </c>
       <c r="C248" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="0" t="n">
         <v>1322</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
           <t>Cemento IRM  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C249" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="0" t="n">
         <v>13115</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Cemento Ketac Cem Easy Mix intro  3M</t>
+          <t>Cemento Ketac Cem Easy Mix intro  Solventum</t>
         </is>
       </c>
       <c r="C250" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="0" t="n">
         <v>2244</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
           <t>Cemento Mta blanco - 822 Angelus  Angelus</t>
         </is>
       </c>
       <c r="C251" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="0" t="n">
         <v>17848</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
@@ -3626,114 +3626,114 @@
           <t>Clamps molares inferiores RDCM - 3,7,7A,26,12A,13A,W3,W7  Hu-Friedy</t>
         </is>
       </c>
       <c r="C265" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="0" t="inlineStr">
         <is>
           <t>0709</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Clamps reposición especiales Ivory (5,26N,27N)  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C266" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>0704</t>
+          <t>0706</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 7 molares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 8A molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C267" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="0" t="n">
         <v>1016</v>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
           <t>Clamps reposición Ivory   W7 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C268" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>0707</t>
+          <t>0704</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 14 molares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 7 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C269" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="0" t="inlineStr">
         <is>
           <t>0714</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
           <t>Clamps reposición Ivory   Nº 1 premolares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C270" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>0706</t>
+          <t>0707</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 8A molares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 14 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C271" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="0" t="inlineStr">
         <is>
           <t>0729</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
           <t>Clamps reposición Ivory   Nº 3 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C272" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="0" t="n">
         <v>677042</v>
       </c>
@@ -3810,51 +3810,51 @@
       <c r="C278" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="0" t="n">
         <v>667543</v>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
           <t>Clearfil SE Bond 2 Primer  Kuraray</t>
         </is>
       </c>
       <c r="C279" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="0" t="inlineStr">
         <is>
           <t>0298</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>Clinpro reposición  3M</t>
+          <t>Clinpro reposición  Solventum</t>
         </is>
       </c>
       <c r="C280" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="0" t="n">
         <v>1376</v>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
           <t>Clip  Voco</t>
         </is>
       </c>
       <c r="C281" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="0" t="n">
         <v>1872</v>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
@@ -3897,107 +3897,107 @@
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
           <t>Cofres para dientes  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C285" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="0" t="n">
         <v>15109</v>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
           <t>Collar para guardar dientes colres surtidos  Royal Dent</t>
         </is>
       </c>
       <c r="C286" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="0" t="n">
-        <v>66606</v>
+        <v>66605</v>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Color A-3,5   Royal Dent</t>
+          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Color A-3   Royal Dent</t>
         </is>
       </c>
       <c r="C287" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="0" t="n">
-        <v>66605</v>
+        <v>66606</v>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Color A-3   Royal Dent</t>
+          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Color A-3,5   Royal Dent</t>
         </is>
       </c>
       <c r="C288" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="0" t="n">
         <v>66604</v>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
           <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Royal Dent</t>
         </is>
       </c>
       <c r="C289" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="0" t="n">
-        <v>66854</v>
+        <v>66855</v>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>Composite G-aenial anterior jeringas   Color A-3   GC</t>
+          <t>Composite G-aenial anterior jeringas   Color A-3,5   GC</t>
         </is>
       </c>
       <c r="C290" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="0" t="n">
-        <v>66855</v>
+        <v>66854</v>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>Composite G-aenial anterior jeringas   Color A-3,5   GC</t>
+          <t>Composite G-aenial anterior jeringas   Color A-3   GC</t>
         </is>
       </c>
       <c r="C291" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="0" t="n">
         <v>66378</v>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
           <t>Composite Gradia Direct anterior reposición.  Color OA-3   GC</t>
         </is>
       </c>
       <c r="C292" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="0" t="n">
         <v>66377</v>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
@@ -4303,116 +4303,116 @@
       <c r="C313" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="0" t="inlineStr">
         <is>
           <t>0582</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
           <t>Composite Tetric Evoflow   Color A-2   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C314" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="0" t="n">
         <v>66126</v>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-3 Esmalte Esmalte 3M</t>
+          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-3 Esmalte Esmalte Solventum</t>
         </is>
       </c>
       <c r="C315" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="0" t="n">
         <v>66101</v>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-2 Dentina Dentina 3M</t>
+          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-2 Dentina Dentina Solventum</t>
         </is>
       </c>
       <c r="C316" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="0" t="n">
-        <v>66351</v>
+        <v>66352</v>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
-          <t>Composite Z500 jeringas reposición  3M</t>
+          <t>Composite Z500 jeringas reposición  Color A-2   Solventum</t>
         </is>
       </c>
       <c r="C317" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="0" t="n">
-        <v>66354</v>
+        <v>66351</v>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
-          <t>Composite Z500 jeringas reposición  Color A-3,5   3M</t>
+          <t>Composite Z500 jeringas reposición  Solventum</t>
         </is>
       </c>
       <c r="C318" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="0" t="n">
-        <v>66353</v>
+        <v>66354</v>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
-          <t>Composite Z500 jeringas reposición  Color A-3   3M</t>
+          <t>Composite Z500 jeringas reposición  Color A-3,5   Solventum</t>
         </is>
       </c>
       <c r="C319" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="0" t="n">
-        <v>66352</v>
+        <v>66353</v>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
-          <t>Composite Z500 jeringas reposición  Color A-2   3M</t>
+          <t>Composite Z500 jeringas reposición  Color A-3   Solventum</t>
         </is>
       </c>
       <c r="C320" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="0" t="n">
         <v>5303</v>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
           <t>Contenedor seguridad de 3000 ml.  Larident</t>
         </is>
       </c>
       <c r="C321" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="0" t="n">
         <v>80333</v>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
@@ -4615,298 +4615,298 @@
         </is>
       </c>
       <c r="C337" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="0" t="n">
         <v>1758</v>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
           <t>Cubetas de flúor dobles   Grandes   Dentaflux</t>
         </is>
       </c>
       <c r="C338" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="0" t="n">
         <v>8750</v>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Superior Grande Grande 3M</t>
+          <t>Cubetas impresión    Superior Grande Grande Solventum</t>
         </is>
       </c>
       <c r="C339" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="0" t="n">
         <v>8749</v>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Superior Mediana Mediana 3M</t>
+          <t>Cubetas impresión    Superior Mediana Mediana Solventum</t>
         </is>
       </c>
       <c r="C340" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="0" t="n">
         <v>8753</v>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Inferior Grande Grande 3M</t>
+          <t>Cubetas impresión    Inferior Grande Grande Solventum</t>
         </is>
       </c>
       <c r="C341" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="0" t="n">
         <v>8748</v>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión   3M</t>
+          <t>Cubetas impresión   Solventum</t>
         </is>
       </c>
       <c r="C342" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="0" t="n">
         <v>8752</v>
       </c>
       <c r="B343" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Inferior Mediana Mediana 3M</t>
+          <t>Cubetas impresión    Inferior Mediana Mediana Solventum</t>
         </is>
       </c>
       <c r="C343" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="0" t="n">
         <v>8751</v>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Inferior Pequeña Pequeña 3M</t>
+          <t>Cubetas impresión    Inferior Pequeña Pequeña Solventum</t>
         </is>
       </c>
       <c r="C344" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="0" t="n">
         <v>15207</v>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
           <t>Cubetas plástico NIÑO   Inferior Mediana Mediana Royal Dent</t>
         </is>
       </c>
       <c r="C345" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="0" t="n">
         <v>15201</v>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
           <t>Cubetas plástico NIÑO   Superior Mediana Mediana Royal Dent</t>
         </is>
       </c>
       <c r="C346" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="0" t="n">
-        <v>8632</v>
+        <v>8633</v>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Inferior Pequeña Pequeña COE</t>
+          <t>Cubetas plástico verdes   Parcial Derecho Derecho COE</t>
         </is>
       </c>
       <c r="C347" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="0" t="n">
-        <v>8628</v>
+        <v>8629</v>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Superior Mediana Mediana COE</t>
+          <t>Cubetas plástico verdes   Superior Pequeña Pequeña COE</t>
         </is>
       </c>
       <c r="C348" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="0" t="n">
-        <v>8631</v>
+        <v>8632</v>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Inferior Mediana Mediana COE</t>
+          <t>Cubetas plástico verdes   Inferior Pequeña Pequeña COE</t>
         </is>
       </c>
       <c r="C349" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="0" t="n">
-        <v>8627</v>
+        <v>8628</v>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes  COE</t>
+          <t>Cubetas plástico verdes   Superior Mediana Mediana COE</t>
         </is>
       </c>
       <c r="C350" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="0" t="n">
-        <v>8630</v>
+        <v>8631</v>
       </c>
       <c r="B351" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Inferior Grande Grande COE</t>
+          <t>Cubetas plástico verdes   Inferior Mediana Mediana COE</t>
         </is>
       </c>
       <c r="C351" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="0" t="n">
-        <v>8634</v>
+        <v>8627</v>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Parcial Izquierdo Izquierdo COE</t>
+          <t>Cubetas plástico verdes  COE</t>
         </is>
       </c>
       <c r="C352" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="0" t="n">
-        <v>8633</v>
+        <v>8630</v>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Parcial Derecho Derecho COE</t>
+          <t>Cubetas plástico verdes   Inferior Grande Grande COE</t>
         </is>
       </c>
       <c r="C353" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="0" t="n">
-        <v>8629</v>
+        <v>8634</v>
       </c>
       <c r="B354" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Superior Pequeña Pequeña COE</t>
+          <t>Cubetas plástico verdes   Parcial Izquierdo Izquierdo COE</t>
         </is>
       </c>
       <c r="C354" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="0" t="n">
         <v>82473</v>
       </c>
       <c r="B355" s="0" t="inlineStr">
         <is>
           <t>Cubrezapatos Polietileno Blancos   Royal Dent</t>
         </is>
       </c>
       <c r="C355" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="0" t="n">
         <v>9481</v>
       </c>
       <c r="B356" s="0" t="inlineStr">
         <is>
           <t>Cucharillas alveolares Hemingway.  Figura C-2   Bontempi</t>
         </is>
       </c>
       <c r="C356" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="0" t="n">
-        <v>9702</v>
+        <v>9701</v>
       </c>
       <c r="B357" s="0" t="inlineStr">
         <is>
-          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 87   Bontempi</t>
+          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 86   Bontempi</t>
         </is>
       </c>
       <c r="C357" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="0" t="n">
-        <v>9701</v>
+        <v>9702</v>
       </c>
       <c r="B358" s="0" t="inlineStr">
         <is>
-          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 86   Bontempi</t>
+          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 87   Bontempi</t>
         </is>
       </c>
       <c r="C358" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="0" t="n">
         <v>8512</v>
       </c>
       <c r="B359" s="0" t="inlineStr">
         <is>
           <t>Cuchillo cera grande 17 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C359" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="0" t="n">
         <v>8511</v>
       </c>
       <c r="B360" s="0" t="inlineStr">
         <is>
@@ -4923,81 +4923,81 @@
       </c>
       <c r="B361" s="0" t="inlineStr">
         <is>
           <t>Cuña Fusion Anteriores    Naranja medio ANOR-M   Garrison</t>
         </is>
       </c>
       <c r="C361" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="0" t="n">
         <v>9103</v>
       </c>
       <c r="B362" s="0" t="inlineStr">
         <is>
           <t>Cuñas de madera reposición  color Surtido   KerrHawe</t>
         </is>
       </c>
       <c r="C362" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="0" t="n">
-        <v>9105</v>
+        <v>9107</v>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de madera reposición  KerrHawe</t>
+          <t>Cuñas de madera reposición  color Verdes   KerrHawe</t>
         </is>
       </c>
       <c r="C363" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="0" t="n">
-        <v>9104</v>
+        <v>9105</v>
       </c>
       <c r="B364" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de madera reposición  color Turquesa mini 8925.05   KerrHawe</t>
+          <t>Cuñas de madera reposición  KerrHawe</t>
         </is>
       </c>
       <c r="C364" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="0" t="n">
-        <v>9107</v>
+        <v>9104</v>
       </c>
       <c r="B365" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de madera reposición  color Verdes   KerrHawe</t>
+          <t>Cuñas de madera reposición  color Turquesa mini 8925.05   KerrHawe</t>
         </is>
       </c>
       <c r="C365" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="0" t="n">
         <v>9206</v>
       </c>
       <c r="B366" s="0" t="inlineStr">
         <is>
           <t>Cuñas de madera Surtido 500u con dispensador   KerrHawe</t>
         </is>
       </c>
       <c r="C366" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="0" t="n">
         <v>10372</v>
       </c>
       <c r="B367" s="0" t="inlineStr">
         <is>
@@ -5027,406 +5027,406 @@
       </c>
       <c r="B369" s="0" t="inlineStr">
         <is>
           <t>Cuñas Palodent V3-Plus    Medianas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C369" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="0" t="n">
         <v>103816</v>
       </c>
       <c r="B370" s="0" t="inlineStr">
         <is>
           <t>Cuñas protectoras Palodent V3-Plus   Medianas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C370" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="0" t="n">
-        <v>99757</v>
+        <v>99756</v>
       </c>
       <c r="B371" s="0" t="inlineStr">
         <is>
-          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 2L/2R   Hu-Friedy</t>
+          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 4L/4R   Hu-Friedy</t>
         </is>
       </c>
       <c r="C371" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="0" t="n">
-        <v>99756</v>
+        <v>99755</v>
       </c>
       <c r="B372" s="0" t="inlineStr">
         <is>
-          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 4L/4R   Hu-Friedy</t>
+          <t>Cureta Columbia mango Everedge n 9  Hu-Friedy</t>
         </is>
       </c>
       <c r="C372" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="0" t="n">
-        <v>99755</v>
+        <v>99757</v>
       </c>
       <c r="B373" s="0" t="inlineStr">
         <is>
-          <t>Cureta Columbia mango Everedge n 9  Hu-Friedy</t>
+          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 2L/2R   Hu-Friedy</t>
         </is>
       </c>
       <c r="C373" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="0" t="n">
-        <v>9964</v>
+        <v>9965</v>
       </c>
       <c r="B374" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 5/6   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 7/8   Hu-Friedy</t>
         </is>
       </c>
       <c r="C374" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="0" t="n">
-        <v>9968</v>
+        <v>9964</v>
       </c>
       <c r="B375" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 13/14   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 5/6   Hu-Friedy</t>
         </is>
       </c>
       <c r="C375" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="0" t="n">
-        <v>9967</v>
+        <v>9968</v>
       </c>
       <c r="B376" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 11/12   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 13/14   Hu-Friedy</t>
         </is>
       </c>
       <c r="C376" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="0" t="n">
-        <v>9965</v>
+        <v>9967</v>
       </c>
       <c r="B377" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 7/8   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 11/12   Hu-Friedy</t>
         </is>
       </c>
       <c r="C377" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="0" t="n">
-        <v>99769</v>
+        <v>99767</v>
       </c>
       <c r="B378" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 5/6 amarillo SAS5/695   Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 11/12 naranj SAS11/1293   Hu-Friedy</t>
         </is>
       </c>
       <c r="C378" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="0" t="n">
-        <v>99768</v>
+        <v>99766</v>
       </c>
       <c r="B379" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 7/8 verde SAS7/897   Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Hu-Friedy</t>
         </is>
       </c>
       <c r="C379" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="0" t="n">
-        <v>99767</v>
+        <v>99769</v>
       </c>
       <c r="B380" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 11/12 naranj SAS11/1293   Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 5/6 amarillo SAS5/695   Hu-Friedy</t>
         </is>
       </c>
       <c r="C380" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="0" t="n">
-        <v>99766</v>
+        <v>99768</v>
       </c>
       <c r="B381" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 7/8 verde SAS7/897   Hu-Friedy</t>
         </is>
       </c>
       <c r="C381" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="0" t="n">
         <v>9632</v>
       </c>
       <c r="B382" s="0" t="inlineStr">
         <is>
           <t>Cureta Gracey XSI  Cureta Gracey 7/8 verde 207-208   LM</t>
         </is>
       </c>
       <c r="C382" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="0" t="n">
         <v>9639</v>
       </c>
       <c r="B383" s="0" t="inlineStr">
         <is>
           <t>Cureta Gracey XSI  Cureta Gracey 13/14 azul 213-214   LM</t>
         </is>
       </c>
       <c r="C383" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="0" t="n">
         <v>9629</v>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
           <t>Cureta Gracey XSI  LM</t>
         </is>
       </c>
       <c r="C384" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="0" t="n">
-        <v>67135</v>
+        <v>67132</v>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 11/12   American Eagle</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 5/6   American Eagle</t>
         </is>
       </c>
       <c r="C385" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="0" t="n">
-        <v>67133</v>
+        <v>67136</v>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 7/8   American Eagle</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 13/14   American Eagle</t>
         </is>
       </c>
       <c r="C386" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="0" t="n">
-        <v>67132</v>
+        <v>67135</v>
       </c>
       <c r="B387" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 5/6   American Eagle</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 11/12   American Eagle</t>
         </is>
       </c>
       <c r="C387" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="0" t="n">
-        <v>67136</v>
+        <v>67133</v>
       </c>
       <c r="B388" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 13/14   American Eagle</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 7/8   American Eagle</t>
         </is>
       </c>
       <c r="C388" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="0" t="n">
-        <v>10332</v>
+        <v>10334</v>
       </c>
       <c r="B389" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 5/6   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 9/10   Hu-Friedy</t>
         </is>
       </c>
       <c r="C389" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="0" t="n">
         <v>10336</v>
       </c>
       <c r="B390" s="0" t="inlineStr">
         <is>
           <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 13/14   Hu-Friedy</t>
         </is>
       </c>
       <c r="C390" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="0" t="n">
-        <v>10333</v>
+        <v>10332</v>
       </c>
       <c r="B391" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 7/8   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 5/6   Hu-Friedy</t>
         </is>
       </c>
       <c r="C391" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="0" t="n">
-        <v>10335</v>
+        <v>10333</v>
       </c>
       <c r="B392" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 11/12   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 7/8   Hu-Friedy</t>
         </is>
       </c>
       <c r="C392" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="0" t="n">
         <v>10330</v>
       </c>
       <c r="B393" s="0" t="inlineStr">
         <is>
           <t>Curetas Gracey Columbia Mango Satin Steel n 6  Hu-Friedy</t>
         </is>
       </c>
       <c r="C393" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="0" t="n">
-        <v>10334</v>
+        <v>10335</v>
       </c>
       <c r="B394" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 9/10   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 11/12   Hu-Friedy</t>
         </is>
       </c>
       <c r="C394" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="0" t="n">
-        <v>99763</v>
+        <v>99760</v>
       </c>
       <c r="B395" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 13/14 azul SG13/1498   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 7/8 verde SG7/897   Hu-Friedy</t>
         </is>
       </c>
       <c r="C395" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="0" t="n">
-        <v>99762</v>
+        <v>99759</v>
       </c>
       <c r="B396" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 11/12 naranja SG11/1293   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 5/6 amarillo SG5/695   Hu-Friedy</t>
         </is>
       </c>
       <c r="C396" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="0" t="n">
-        <v>99760</v>
+        <v>99763</v>
       </c>
       <c r="B397" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 7/8 verde SG7/897   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 13/14 azul SG13/1498   Hu-Friedy</t>
         </is>
       </c>
       <c r="C397" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="0" t="n">
-        <v>99759</v>
+        <v>99762</v>
       </c>
       <c r="B398" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 5/6 amarillo SG5/695   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 11/12 naranja SG11/1293   Hu-Friedy</t>
         </is>
       </c>
       <c r="C398" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="0" t="n">
         <v>3174</v>
       </c>
       <c r="B399" s="0" t="inlineStr">
         <is>
           <t>Dedales de látex   MediStock</t>
         </is>
       </c>
       <c r="C399" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="0" t="n">
         <v>82471</v>
       </c>
       <c r="B400" s="0" t="inlineStr">
         <is>
@@ -5585,155 +5585,155 @@
       <c r="C411" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="0" t="inlineStr">
         <is>
           <t>01323</t>
         </is>
       </c>
       <c r="B412" s="0" t="inlineStr">
         <is>
           <t>Dique de Goma no látex   Roeko</t>
         </is>
       </c>
       <c r="C412" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="0" t="n">
         <v>1417</v>
       </c>
       <c r="B413" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 SF (Extra-fino) color Azul claro 1982 SF (Extra-fino) color Azul claro 3M</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 SF (Extra-fino) color Azul claro 1982 SF (Extra-fino) color Azul claro Solventum</t>
         </is>
       </c>
       <c r="C413" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="0" t="n">
         <v>1415</v>
       </c>
       <c r="B414" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 F (Fino) color Azul 1982 F (Fino) color Azul 3M</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 F (Fino) color Azul 1982 F (Fino) color Azul Solventum</t>
         </is>
       </c>
       <c r="C414" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="0" t="n">
         <v>1418</v>
       </c>
       <c r="B415" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 C (Grueso) color Negro 1982 C (Grueso) color Negro 3M</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 C (Grueso) color Negro 1982 C (Grueso) color Negro Solventum</t>
         </is>
       </c>
       <c r="C415" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="0" t="n">
         <v>1411</v>
       </c>
       <c r="B416" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 9,5 mm 1981 F (Fino) color Azul 1981 F (Fino) color Azul 3M</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 9,5 mm 1981 F (Fino) color Azul 1981 F (Fino) color Azul Solventum</t>
         </is>
       </c>
       <c r="C416" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="0" t="n">
         <v>1421</v>
       </c>
       <c r="B417" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 F (Fino) color Marrón claro 2381 F (Fino) color Marrón claro 3M</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 F (Fino) color Marrón claro 2381 F (Fino) color Marrón claro Solventum</t>
         </is>
       </c>
       <c r="C417" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="0" t="n">
-        <v>1429</v>
+        <v>1431</v>
       </c>
       <c r="B418" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 M (Medio) color Marrón 2382 M (Medio) color Marrón 3M</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 C (Grueso) color Marrón oscuro 2382 C (Grueso) color Marrón oscuro Solventum</t>
         </is>
       </c>
       <c r="C418" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="0" t="n">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B419" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 F (Fino) color Marrón claro 2382 F (Fino) color Marrón claro 3M</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 M (Medio) color Marrón 2382 M (Medio) color Marrón Solventum</t>
         </is>
       </c>
       <c r="C419" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="0" t="n">
-        <v>1422</v>
+        <v>1428</v>
       </c>
       <c r="B420" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 M (Medio) color Marrón 2381 M (Medio) color Marrón 3M</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 F (Fino) color Marrón claro 2382 F (Fino) color Marrón claro Solventum</t>
         </is>
       </c>
       <c r="C420" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="0" t="n">
-        <v>1431</v>
+        <v>1422</v>
       </c>
       <c r="B421" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 C (Grueso) color Marrón oscuro 2382 C (Grueso) color Marrón oscuro 3M</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 M (Medio) color Marrón 2381 M (Medio) color Marrón Solventum</t>
         </is>
       </c>
       <c r="C421" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="0" t="n">
         <v>1141</v>
       </c>
       <c r="B422" s="0" t="inlineStr">
         <is>
           <t>Disolvente universal Orange   Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C422" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="0" t="n">
         <v>21393</v>
       </c>
       <c r="B423" s="0" t="inlineStr">
         <is>
@@ -5897,133 +5897,133 @@
         <is>
           <t>Edta Plus   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C435" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="0" t="inlineStr">
         <is>
           <t>0732</t>
         </is>
       </c>
       <c r="B436" s="0" t="inlineStr">
         <is>
           <t>Edta Q-Crema  Dentaflux</t>
         </is>
       </c>
       <c r="C436" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="0" t="n">
-        <v>10696</v>
+        <v>10703</v>
       </c>
       <c r="B437" s="0" t="inlineStr">
         <is>
-          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
+          <t>Elasticos intraorales.  fuerza fuertes 6,5 oz- 182 grs. ( Elefante ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
         </is>
       </c>
       <c r="C437" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="0" t="n">
-        <v>10697</v>
+        <v>10696</v>
       </c>
       <c r="B438" s="0" t="inlineStr">
         <is>
-          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) rojo-Ø 1/4-6,4 mm rojo-Ø 1/4-6,4 mm Leone</t>
+          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
         </is>
       </c>
       <c r="C438" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="0" t="n">
-        <v>10703</v>
+        <v>10697</v>
       </c>
       <c r="B439" s="0" t="inlineStr">
         <is>
-          <t>Elasticos intraorales.  fuerza fuertes 6,5 oz- 182 grs. ( Elefante ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
+          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) rojo-Ø 1/4-6,4 mm rojo-Ø 1/4-6,4 mm Leone</t>
         </is>
       </c>
       <c r="C439" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="0" t="n">
         <v>30410</v>
       </c>
       <c r="B440" s="0" t="inlineStr">
         <is>
           <t>Eléctrico MC3 IR  Bien Air</t>
         </is>
       </c>
       <c r="C440" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="0" t="n">
-        <v>3070155</v>
+        <v>3070156</v>
       </c>
       <c r="B441" s="0" t="inlineStr">
         <is>
-          <t>Electrodos para Servotome  Forma FC10N   Acteon-Satelec</t>
+          <t>Electrodos para Servotome  Forma FC25B   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C441" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="0" t="n">
-        <v>3070154</v>
+        <v>3070155</v>
       </c>
       <c r="B442" s="0" t="inlineStr">
         <is>
-          <t>Electrodos para Servotome  Forma I40CA   Acteon-Satelec</t>
+          <t>Electrodos para Servotome  Forma FC10N   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C442" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="0" t="n">
-        <v>3070156</v>
+        <v>3070154</v>
       </c>
       <c r="B443" s="0" t="inlineStr">
         <is>
-          <t>Electrodos para Servotome  Forma FC25B   Acteon-Satelec</t>
+          <t>Electrodos para Servotome  Forma I40CA   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C443" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="0" t="n">
         <v>8850</v>
       </c>
       <c r="B444" s="0" t="inlineStr">
         <is>
           <t>Elevador luxator Kit Periotome  Directa</t>
         </is>
       </c>
       <c r="C444" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="0" t="n">
         <v>118999</v>
       </c>
       <c r="B445" s="0" t="inlineStr">
         <is>
@@ -6040,68 +6040,68 @@
       </c>
       <c r="B446" s="0" t="inlineStr">
         <is>
           <t>Elite HD silicona fluida  Elite H-D+ Light Regular Set   Zhermack</t>
         </is>
       </c>
       <c r="C446" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="0" t="n">
         <v>8182</v>
       </c>
       <c r="B447" s="0" t="inlineStr">
         <is>
           <t>Elite HD silicona fluida  Zhermack</t>
         </is>
       </c>
       <c r="C447" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="0" t="n">
-        <v>8180</v>
+        <v>8181</v>
       </c>
       <c r="B448" s="0" t="inlineStr">
         <is>
-          <t>Elite HD silicona pesada Putty  Zhermack</t>
+          <t>Elite HD silicona pesada Putty  Elite H-D+ Putty Soft Regular set   Zhermack</t>
         </is>
       </c>
       <c r="C448" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="0" t="n">
-        <v>8181</v>
+        <v>8180</v>
       </c>
       <c r="B449" s="0" t="inlineStr">
         <is>
-          <t>Elite HD silicona pesada Putty  Elite H-D+ Putty Soft Regular set   Zhermack</t>
+          <t>Elite HD silicona pesada Putty  Zhermack</t>
         </is>
       </c>
       <c r="C449" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="0" t="n">
         <v>66922</v>
       </c>
       <c r="B450" s="0" t="inlineStr">
         <is>
           <t>Empress Direct    Dentina BL-XL BL-XL Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C450" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="0" t="n">
         <v>66923</v>
       </c>
       <c r="B451" s="0" t="inlineStr">
         <is>
@@ -6131,81 +6131,81 @@
       </c>
       <c r="B453" s="0" t="inlineStr">
         <is>
           <t>Empress Direct    Esmalte A-2 A-2 Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C453" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="0" t="n">
         <v>66913</v>
       </c>
       <c r="B454" s="0" t="inlineStr">
         <is>
           <t>Empress Direct    Dentina A-3 A-3 Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C454" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="0" t="n">
-        <v>677026</v>
+        <v>677027</v>
       </c>
       <c r="B455" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct Color  color Ocre   Ivoclar-Vivadent</t>
+          <t>Empress Direct Color  color Marrón   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C455" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="0" t="n">
         <v>677022</v>
       </c>
       <c r="B456" s="0" t="inlineStr">
         <is>
           <t>Empress Direct Color  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C456" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="0" t="n">
-        <v>677027</v>
+        <v>677026</v>
       </c>
       <c r="B457" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct Color  color Marrón   Ivoclar-Vivadent</t>
+          <t>Empress Direct Color  color Ocre   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C457" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="0" t="n">
         <v>66979</v>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
           <t>Empress Direct flow  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C458" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="0" t="n">
         <v>66949</v>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
@@ -6468,51 +6468,51 @@
         </is>
       </c>
       <c r="C478" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="0" t="n">
         <v>17855</v>
       </c>
       <c r="B479" s="0" t="inlineStr">
         <is>
           <t>Essentia Starter Kit Syringe 900963  GC</t>
         </is>
       </c>
       <c r="C479" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="0" t="n">
         <v>8741</v>
       </c>
       <c r="B480" s="0" t="inlineStr">
         <is>
-          <t>Estuche gigante Imprint 4 Penta  Imprint 4  Penta Putty Heavy   3M</t>
+          <t>Estuche gigante Imprint 4 Penta  Imprint 4  Penta Putty Heavy   Solventum</t>
         </is>
       </c>
       <c r="C480" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="0" t="inlineStr">
         <is>
           <t>0738</t>
         </is>
       </c>
       <c r="B481" s="0" t="inlineStr">
         <is>
           <t>Eucaliptol  Dentaflux</t>
         </is>
       </c>
       <c r="C481" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="0" t="n">
         <v>2219</v>
       </c>
@@ -6522,209 +6522,209 @@
         </is>
       </c>
       <c r="C482" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="0" t="n">
         <v>80506</v>
       </c>
       <c r="B483" s="0" t="inlineStr">
         <is>
           <t>EXACLEAR  GC</t>
         </is>
       </c>
       <c r="C483" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="0" t="n">
         <v>8199</v>
       </c>
       <c r="B484" s="0" t="inlineStr">
         <is>
-          <t>Express 2 putty  Express 2 Putty Soft quick rápido   3M</t>
+          <t>Express 2 putty  Express 2 Putty Soft quick rápido   Solventum</t>
         </is>
       </c>
       <c r="C484" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="0" t="n">
         <v>8198</v>
       </c>
       <c r="B485" s="0" t="inlineStr">
         <is>
-          <t>Express 2 putty  3M</t>
+          <t>Express 2 putty  Solventum</t>
         </is>
       </c>
       <c r="C485" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="0" t="n">
         <v>8307</v>
       </c>
       <c r="B486" s="0" t="inlineStr">
         <is>
-          <t>Express 2 silicona fluida  Express 2 Light Body standard 36813   3M</t>
+          <t>Express 2 silicona fluida  Express 2 Light Body standard 36813   Solventum</t>
         </is>
       </c>
       <c r="C486" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="0" t="n">
         <v>8312</v>
       </c>
       <c r="B487" s="0" t="inlineStr">
         <is>
-          <t>Express 2 silicona fluida  Express 2 Regular Body quick 36958   3M</t>
+          <t>Express 2 silicona fluida  Express 2 Regular Body quick 36958   Solventum</t>
         </is>
       </c>
       <c r="C487" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="0" t="n">
         <v>8308</v>
       </c>
       <c r="B488" s="0" t="inlineStr">
         <is>
-          <t>Express 2 silicona fluida  Express 2 Light Body standard quick 36814   3M</t>
+          <t>Express 2 silicona fluida  Express 2 Light Body standard quick 36814   Solventum</t>
         </is>
       </c>
       <c r="C488" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="0" t="inlineStr">
         <is>
           <t>0825</t>
         </is>
       </c>
       <c r="B489" s="0" t="inlineStr">
         <is>
           <t>FD-322  Durr Dental</t>
         </is>
       </c>
       <c r="C489" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="0" t="n">
         <v>1386</v>
       </c>
       <c r="B490" s="0" t="inlineStr">
         <is>
           <t>Fermin  Detax</t>
         </is>
       </c>
       <c r="C490" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="0" t="n">
         <v>12266</v>
       </c>
       <c r="B491" s="0" t="inlineStr">
         <is>
-          <t>Filtek Bulk Fill fluído jeringas  Color A-3   3M</t>
+          <t>Filtek Bulk Fill fluído jeringas  Color A-3   Solventum</t>
         </is>
       </c>
       <c r="C491" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="0" t="n">
         <v>1133</v>
       </c>
       <c r="B492" s="0" t="inlineStr">
         <is>
-          <t>Filtek P60 composite posterior reposición jeringas  3M</t>
+          <t>Filtek P60 composite posterior reposición jeringas  Solventum</t>
         </is>
       </c>
       <c r="C492" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="0" t="n">
-        <v>66300</v>
+        <v>66301</v>
       </c>
       <c r="B493" s="0" t="inlineStr">
         <is>
-          <t>Filtek Supreme XTE Flow composite fluido jeringas  3M</t>
+          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color A-2   Solventum</t>
         </is>
       </c>
       <c r="C493" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="0" t="n">
         <v>82421</v>
       </c>
       <c r="B494" s="0" t="inlineStr">
         <is>
-          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color B-2   3M</t>
+          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color B-2   Solventum</t>
         </is>
       </c>
       <c r="C494" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="0" t="n">
-        <v>66301</v>
+        <v>66300</v>
       </c>
       <c r="B495" s="0" t="inlineStr">
         <is>
-          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color A-2   3M</t>
+          <t>Filtek Supreme XTE Flow composite fluido jeringas  Solventum</t>
         </is>
       </c>
       <c r="C495" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="0" t="n">
         <v>1208</v>
       </c>
       <c r="B496" s="0" t="inlineStr">
         <is>
-          <t>Filtek Z250 jeringa 4 grs.  Color B-2   3M</t>
+          <t>Filtek Z250 jeringa 4 grs.  Color B-2   Solventum</t>
         </is>
       </c>
       <c r="C496" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="0" t="n">
         <v>3070173</v>
       </c>
       <c r="B497" s="0" t="inlineStr">
         <is>
           <t>Filtro antipolvo WH 364502X  W&amp;H</t>
         </is>
       </c>
       <c r="C497" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="0" t="n">
         <v>3070151</v>
       </c>
       <c r="B498" s="0" t="inlineStr">
         <is>
@@ -6845,81 +6845,81 @@
       </c>
       <c r="B507" s="0" t="inlineStr">
         <is>
           <t>Fresa Rebilda Post.   ø 1,5 mm   Voco</t>
         </is>
       </c>
       <c r="C507" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="0" t="n">
         <v>2103</v>
       </c>
       <c r="B508" s="0" t="inlineStr">
         <is>
           <t>Fresa Rebilda Post.  Voco</t>
         </is>
       </c>
       <c r="C508" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="0" t="n">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="B509" s="0" t="inlineStr">
         <is>
-          <t>Fresa Relyx Fiber Post .   Nº 3 ø 1,9 mm   3M</t>
+          <t>Fresa Relyx Fiber Post .   Universal   Solventum</t>
         </is>
       </c>
       <c r="C509" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="0" t="n">
-        <v>2098</v>
+        <v>2097</v>
       </c>
       <c r="B510" s="0" t="inlineStr">
         <is>
-          <t>Fresa Relyx Fiber Post .   Universal   3M</t>
+          <t>Fresa Relyx Fiber Post .   Nº 3 ø 1,9 mm   Solventum</t>
         </is>
       </c>
       <c r="C510" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="0" t="n">
         <v>2096</v>
       </c>
       <c r="B511" s="0" t="inlineStr">
         <is>
-          <t>Fresa Relyx Fiber Post .   Nº 2 ø 1,6 mm   3M</t>
+          <t>Fresa Relyx Fiber Post .   Nº 2 ø 1,6 mm   Solventum</t>
         </is>
       </c>
       <c r="C511" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="0" t="n">
         <v>65258</v>
       </c>
       <c r="B512" s="0" t="inlineStr">
         <is>
           <t>FRESAS 838M-313-007 FG aro rojo grano fino 46 micras tallo corto  Komet</t>
         </is>
       </c>
       <c r="C512" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="0" t="n">
         <v>6428</v>
       </c>
       <c r="B513" s="0" t="inlineStr">
         <is>
@@ -6936,81 +6936,81 @@
       </c>
       <c r="B514" s="0" t="inlineStr">
         <is>
           <t>Fresas carburo 153-012  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C514" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="0" t="n">
         <v>6407</v>
       </c>
       <c r="B515" s="0" t="inlineStr">
         <is>
           <t>Fresas carburo E0123  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C515" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="0" t="n">
-        <v>6236</v>
+        <v>6237</v>
       </c>
       <c r="B516" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1-314 FG para turbina   H1-018   Komet</t>
+          <t>Fresas Carburo H1-314 FG para turbina   H1-021   Komet</t>
         </is>
       </c>
       <c r="C516" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="0" t="n">
-        <v>6238</v>
+        <v>6236</v>
       </c>
       <c r="B517" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1-314 FG para turbina   H1-023   Komet</t>
+          <t>Fresas Carburo H1-314 FG para turbina   H1-018   Komet</t>
         </is>
       </c>
       <c r="C517" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="0" t="n">
-        <v>6237</v>
+        <v>6238</v>
       </c>
       <c r="B518" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1-314 FG para turbina   H1-021   Komet</t>
+          <t>Fresas Carburo H1-314 FG para turbina   H1-023   Komet</t>
         </is>
       </c>
       <c r="C518" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="0" t="n">
         <v>6277</v>
       </c>
       <c r="B519" s="0" t="inlineStr">
         <is>
           <t>Fresas Carburo H1-316 tallo largo para turbina   H1-018   Komet</t>
         </is>
       </c>
       <c r="C519" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="0" t="n">
         <v>6266</v>
       </c>
       <c r="B520" s="0" t="inlineStr">
         <is>
@@ -7144,68 +7144,68 @@
       </c>
       <c r="B530" s="0" t="inlineStr">
         <is>
           <t>Fresas Diamante 368-314-016F FG aro rojo grano fino 46 micras  Royal Dent</t>
         </is>
       </c>
       <c r="C530" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="0" t="n">
         <v>6481</v>
       </c>
       <c r="B531" s="0" t="inlineStr">
         <is>
           <t>Fresas Diamante 5801-314-016 FG aro negro grano super grueso 181 micras  Komet</t>
         </is>
       </c>
       <c r="C531" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="0" t="n">
-        <v>65158</v>
+        <v>65165</v>
       </c>
       <c r="B532" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-016   Komet</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-014   Komet</t>
         </is>
       </c>
       <c r="C532" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="0" t="n">
-        <v>65165</v>
+        <v>65158</v>
       </c>
       <c r="B533" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-014   Komet</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-016   Komet</t>
         </is>
       </c>
       <c r="C533" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="0" t="n">
         <v>6478</v>
       </c>
       <c r="B534" s="0" t="inlineStr">
         <is>
           <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-012   Komet</t>
         </is>
       </c>
       <c r="C534" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="0" t="n">
         <v>65071</v>
       </c>
       <c r="B535" s="0" t="inlineStr">
         <is>
@@ -8291,68 +8291,68 @@
       </c>
       <c r="B617" s="0" t="inlineStr">
         <is>
           <t>Gel Acido Economy Pak  Kerrhawe</t>
         </is>
       </c>
       <c r="C617" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="0" t="n">
         <v>13801</v>
       </c>
       <c r="B618" s="0" t="inlineStr">
         <is>
           <t>Gel Ácido fluorhídrico 9,6%  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C618" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="0" t="n">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="B619" s="0" t="inlineStr">
         <is>
-          <t>Gel de flúor Flugel  Dentaflux</t>
+          <t>Gel de flúor Flugel   Naranja   Dentaflux</t>
         </is>
       </c>
       <c r="C619" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="0" t="n">
-        <v>1755</v>
+        <v>1752</v>
       </c>
       <c r="B620" s="0" t="inlineStr">
         <is>
-          <t>Gel de flúor Flugel   Naranja   Dentaflux</t>
+          <t>Gel de flúor Flugel  Dentaflux</t>
         </is>
       </c>
       <c r="C620" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="0" t="n">
         <v>13902</v>
       </c>
       <c r="B621" s="0" t="inlineStr">
         <is>
           <t>Gelatamp  Roeko</t>
         </is>
       </c>
       <c r="C621" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="0" t="n">
         <v>8375</v>
       </c>
       <c r="B622" s="0" t="inlineStr">
         <is>
@@ -8387,229 +8387,229 @@
           <t>Grandio cápsulas  Color D-3   Voco</t>
         </is>
       </c>
       <c r="C624" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="0" t="inlineStr">
         <is>
           <t>0567</t>
         </is>
       </c>
       <c r="B625" s="0" t="inlineStr">
         <is>
           <t>Grandio cápsulas  Color B-3   Voco</t>
         </is>
       </c>
       <c r="C625" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="0" t="inlineStr">
         <is>
-          <t>0598</t>
+          <t>0573</t>
         </is>
       </c>
       <c r="B626" s="0" t="inlineStr">
         <is>
-          <t>Grandio Flow  Color A-2 opaco   Voco</t>
+          <t>Grandio Flow  Voco</t>
         </is>
       </c>
       <c r="C626" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="0" t="inlineStr">
         <is>
-          <t>0573</t>
+          <t>0598</t>
         </is>
       </c>
       <c r="B627" s="0" t="inlineStr">
         <is>
-          <t>Grandio Flow  Voco</t>
+          <t>Grandio Flow  Color A-2 opaco   Voco</t>
         </is>
       </c>
       <c r="C627" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="0" t="inlineStr">
         <is>
           <t>0552</t>
         </is>
       </c>
       <c r="B628" s="0" t="inlineStr">
         <is>
           <t>Grandio jeringa 4 grs.  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C628" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="0" t="n">
-        <v>66428</v>
+        <v>66435</v>
       </c>
       <c r="B629" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color B-1   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color BL   Voco</t>
         </is>
       </c>
       <c r="C629" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="0" t="n">
-        <v>66781</v>
+        <v>66422</v>
       </c>
       <c r="B630" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color GA5   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color A-2   Voco</t>
         </is>
       </c>
       <c r="C630" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="0" t="n">
-        <v>66426</v>
+        <v>66431</v>
       </c>
       <c r="B631" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color A-4   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color C-2   Voco</t>
         </is>
       </c>
       <c r="C631" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="0" t="n">
-        <v>66421</v>
+        <v>66434</v>
       </c>
       <c r="B632" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color OA-2   Voco</t>
         </is>
       </c>
       <c r="C632" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="0" t="n">
-        <v>66423</v>
+        <v>66430</v>
       </c>
       <c r="B633" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color A-3   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color B-3   Voco</t>
         </is>
       </c>
       <c r="C633" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="0" t="n">
-        <v>66432</v>
+        <v>66428</v>
       </c>
       <c r="B634" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color D-3   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color B-1   Voco</t>
         </is>
       </c>
       <c r="C634" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="0" t="n">
-        <v>66435</v>
+        <v>66781</v>
       </c>
       <c r="B635" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color BL   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color GA5   Voco</t>
         </is>
       </c>
       <c r="C635" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="0" t="n">
-        <v>66422</v>
+        <v>66426</v>
       </c>
       <c r="B636" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color A-2   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color A-4   Voco</t>
         </is>
       </c>
       <c r="C636" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="0" t="n">
-        <v>66431</v>
+        <v>66421</v>
       </c>
       <c r="B637" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color C-2   Voco</t>
+          <t>GrandioSo cápsulas reposición   Voco</t>
         </is>
       </c>
       <c r="C637" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="0" t="n">
-        <v>66434</v>
+        <v>66423</v>
       </c>
       <c r="B638" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color OA-2   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color A-3   Voco</t>
         </is>
       </c>
       <c r="C638" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="0" t="n">
-        <v>66430</v>
+        <v>66432</v>
       </c>
       <c r="B639" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color B-3   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color D-3   Voco</t>
         </is>
       </c>
       <c r="C639" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="0" t="n">
         <v>67692</v>
       </c>
       <c r="B640" s="0" t="inlineStr">
         <is>
           <t>GrandioSo Heavy Flow reposición jeringas  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C640" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="0" t="n">
         <v>30319</v>
       </c>
       <c r="B641" s="0" t="inlineStr">
         <is>
@@ -8680,315 +8680,315 @@
       </c>
       <c r="B646" s="0" t="inlineStr">
         <is>
           <t>Guantes de látex bajo en polvo  Royal Dent</t>
         </is>
       </c>
       <c r="C646" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="0" t="n">
         <v>3836</v>
       </c>
       <c r="B647" s="0" t="inlineStr">
         <is>
           <t>Guantes de látex sin polvo  Tamaño Mediano   Royal Dent</t>
         </is>
       </c>
       <c r="C647" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="0" t="n">
-        <v>3834</v>
+        <v>3835</v>
       </c>
       <c r="B648" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex sin polvo  Royal Dent</t>
+          <t>Guantes de látex sin polvo  Tamaño Pequeño   Royal Dent</t>
         </is>
       </c>
       <c r="C648" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="0" t="n">
-        <v>3835</v>
+        <v>3834</v>
       </c>
       <c r="B649" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex sin polvo  Tamaño Pequeño   Royal Dent</t>
+          <t>Guantes de látex sin polvo  Royal Dent</t>
         </is>
       </c>
       <c r="C649" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="0" t="n">
-        <v>3985</v>
+        <v>3994</v>
       </c>
       <c r="B650" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color azul  Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color azul  Tamaño Grande   Blossom</t>
         </is>
       </c>
       <c r="C650" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="0" t="n">
         <v>3985</v>
       </c>
       <c r="B651" s="0" t="inlineStr">
         <is>
           <t>Guantes de Nitrilo sin polvo color azul  Blossom</t>
         </is>
       </c>
       <c r="C651" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="0" t="n">
         <v>38315</v>
       </c>
       <c r="B652" s="0" t="inlineStr">
         <is>
           <t>Guantes de Nitrilo sin polvo color Blanco  Tamaño Pequeño   Blossom</t>
         </is>
       </c>
       <c r="C652" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="0" t="n">
-        <v>38309</v>
+        <v>38307</v>
       </c>
       <c r="B653" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Lila  Tamaño Mediano   Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Lila  Blossom</t>
         </is>
       </c>
       <c r="C653" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="0" t="n">
         <v>38308</v>
       </c>
       <c r="B654" s="0" t="inlineStr">
         <is>
           <t>Guantes de Nitrilo sin polvo color Lila  Tamaño Pequeño   Blossom</t>
         </is>
       </c>
       <c r="C654" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="0" t="n">
         <v>38307</v>
       </c>
       <c r="B655" s="0" t="inlineStr">
         <is>
           <t>Guantes de Nitrilo sin polvo color Lila  Blossom</t>
         </is>
       </c>
       <c r="C655" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="0" t="n">
-        <v>38313</v>
+        <v>38312</v>
       </c>
       <c r="B656" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Mediano   Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Pequeño   Blossom</t>
         </is>
       </c>
       <c r="C656" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="0" t="n">
-        <v>38312</v>
+        <v>38313</v>
       </c>
       <c r="B657" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Pequeño   Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Mediano   Blossom</t>
         </is>
       </c>
       <c r="C657" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="0" t="n">
-        <v>81391</v>
+        <v>81392</v>
       </c>
       <c r="B658" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Hartmann</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 6,5   Hartmann</t>
         </is>
       </c>
       <c r="C658" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="0" t="n">
-        <v>81392</v>
+        <v>81393</v>
       </c>
       <c r="B659" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 6,5   Hartmann</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7   Hartmann</t>
         </is>
       </c>
       <c r="C659" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="0" t="n">
-        <v>81394</v>
+        <v>81391</v>
       </c>
       <c r="B660" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7,5   Hartmann</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Hartmann</t>
         </is>
       </c>
       <c r="C660" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="0" t="n">
-        <v>81393</v>
+        <v>81394</v>
       </c>
       <c r="B661" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7   Hartmann</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7,5   Hartmann</t>
         </is>
       </c>
       <c r="C661" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="0" t="n">
-        <v>81602</v>
+        <v>81601</v>
       </c>
       <c r="B662" s="0" t="inlineStr">
         <is>
-          <t>Guantes latex sin polvo   Tamaño Mediano   Cuatro Gasas</t>
+          <t>Guantes latex sin polvo   Tamaño Pequeño   Cuatro Gasas</t>
         </is>
       </c>
       <c r="C662" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="0" t="n">
-        <v>81601</v>
+        <v>81602</v>
       </c>
       <c r="B663" s="0" t="inlineStr">
         <is>
-          <t>Guantes latex sin polvo   Tamaño Pequeño   Cuatro Gasas</t>
+          <t>Guantes latex sin polvo   Tamaño Mediano   Cuatro Gasas</t>
         </is>
       </c>
       <c r="C663" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="0" t="n">
-        <v>92080</v>
+        <v>92079</v>
       </c>
       <c r="B664" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Azul  Tamaño Mediano   Luna</t>
+          <t>Guantes Nitrilo sin polvo color Azul  Luna</t>
         </is>
       </c>
       <c r="C664" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="0" t="n">
-        <v>92079</v>
+        <v>92080</v>
       </c>
       <c r="B665" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Azul  Luna</t>
+          <t>Guantes Nitrilo sin polvo color Azul  Tamaño Mediano   Luna</t>
         </is>
       </c>
       <c r="C665" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="0" t="n">
-        <v>81230</v>
+        <v>81233</v>
       </c>
       <c r="B666" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
+          <t>Guantes Nitrilo sin polvo color negro   Tamaño Grande   Blossom</t>
         </is>
       </c>
       <c r="C666" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="0" t="n">
-        <v>81233</v>
+        <v>83713</v>
       </c>
       <c r="B667" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color negro   Tamaño Grande   Blossom</t>
+          <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
         </is>
       </c>
       <c r="C667" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="0" t="n">
-        <v>81232</v>
+        <v>83713</v>
       </c>
       <c r="B668" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color negro   Tamaño Mediano   Blossom</t>
+          <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
         </is>
       </c>
       <c r="C668" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="0" t="n">
         <v>92076</v>
       </c>
       <c r="B669" s="0" t="inlineStr">
         <is>
           <t>Guantes Nitrilo sin polvo color Violeta  Tamaño Mediano   Luna</t>
         </is>
       </c>
       <c r="C669" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="0" t="n">
         <v>92075</v>
       </c>
       <c r="B670" s="0" t="inlineStr">
         <is>
@@ -9097,213 +9097,213 @@
       <c r="B678" s="0" t="inlineStr">
         <is>
           <t>Guia para ligaduras y arcos   PF-1 ( 9736 )   Bontempi</t>
         </is>
       </c>
       <c r="C678" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="0" t="n">
         <v>18971</v>
       </c>
       <c r="B679" s="0" t="inlineStr">
         <is>
           <t>Guia Vitapan Clasica  Royal-Dent</t>
         </is>
       </c>
       <c r="C679" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="0" t="inlineStr">
         <is>
-          <t>01246</t>
+          <t>01247</t>
         </is>
       </c>
       <c r="B680" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 45 Nº 45 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 50 Nº 50 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C680" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="0" t="inlineStr">
         <is>
-          <t>01257</t>
+          <t>01258</t>
         </is>
       </c>
       <c r="B681" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 45 Nº 45 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 50 Nº 50 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C681" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="0" t="inlineStr">
         <is>
-          <t>01245</t>
+          <t>01246</t>
         </is>
       </c>
       <c r="B682" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 40 Nº 40 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 45 Nº 45 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C682" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="0" t="inlineStr">
         <is>
-          <t>01256</t>
+          <t>01257</t>
         </is>
       </c>
       <c r="B683" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 40 Nº 40 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 45 Nº 45 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C683" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="0" t="inlineStr">
         <is>
-          <t>01248</t>
+          <t>01245</t>
         </is>
       </c>
       <c r="B684" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 55 Nº 55 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 40 Nº 40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C684" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="0" t="inlineStr">
         <is>
-          <t>01259</t>
+          <t>01256</t>
         </is>
       </c>
       <c r="B685" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 55 Nº 55 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 40 Nº 40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C685" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="0" t="inlineStr">
         <is>
-          <t>01247</t>
+          <t>01248</t>
         </is>
       </c>
       <c r="B686" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 50 Nº 50 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 55 Nº 55 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C686" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="0" t="inlineStr">
         <is>
-          <t>01258</t>
+          <t>01259</t>
         </is>
       </c>
       <c r="B687" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 50 Nº 50 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 55 Nº 55 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C687" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="0" t="n">
-        <v>677113</v>
+        <v>677111</v>
       </c>
       <c r="B688" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   F4   Royal Dent</t>
+          <t>Guta Royal-PROT   F2   Royal Dent</t>
         </is>
       </c>
       <c r="C688" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="0" t="n">
-        <v>677112</v>
+        <v>677115</v>
       </c>
       <c r="B689" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   F3   Royal Dent</t>
+          <t>Guta Royal-PROT   Surtido F1-F3   Royal Dent</t>
         </is>
       </c>
       <c r="C689" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="0" t="n">
-        <v>677111</v>
+        <v>677113</v>
       </c>
       <c r="B690" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   F2   Royal Dent</t>
+          <t>Guta Royal-PROT   F4   Royal Dent</t>
         </is>
       </c>
       <c r="C690" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="0" t="n">
-        <v>677115</v>
+        <v>677112</v>
       </c>
       <c r="B691" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   Surtido F1-F3   Royal Dent</t>
+          <t>Guta Royal-PROT   F3   Royal Dent</t>
         </is>
       </c>
       <c r="C691" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="0" t="n">
         <v>12962</v>
       </c>
       <c r="B692" s="0" t="inlineStr">
         <is>
           <t>Guttapercha RECIPROC    R25   VDW </t>
         </is>
       </c>
       <c r="C692" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="0" t="n">
         <v>82660</v>
       </c>
       <c r="B693" s="0" t="inlineStr">
         <is>
@@ -9379,146 +9379,146 @@
           <t>Hemocor  Dentaflux</t>
         </is>
       </c>
       <c r="C698" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="0" t="inlineStr">
         <is>
           <t>0100</t>
         </is>
       </c>
       <c r="B699" s="0" t="inlineStr">
         <is>
           <t>Herculite Kit  KerrHawe</t>
         </is>
       </c>
       <c r="C699" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="0" t="inlineStr">
         <is>
-          <t>0101</t>
+          <t>0103</t>
         </is>
       </c>
       <c r="B700" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-3   KerrHawe</t>
         </is>
       </c>
       <c r="C700" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="0" t="inlineStr">
         <is>
-          <t>0116</t>
+          <t>0117</t>
         </is>
       </c>
       <c r="B701" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-2 dentina   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-3 dentina   KerrHawe</t>
         </is>
       </c>
       <c r="C701" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="0" t="inlineStr">
         <is>
-          <t>0106</t>
+          <t>0102</t>
         </is>
       </c>
       <c r="B702" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color B-1   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-2   KerrHawe</t>
         </is>
       </c>
       <c r="C702" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="0" t="inlineStr">
         <is>
-          <t>0103</t>
+          <t>0115</t>
         </is>
       </c>
       <c r="B703" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-3   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-1 dentina   KerrHawe</t>
         </is>
       </c>
       <c r="C703" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="0" t="inlineStr">
         <is>
-          <t>0117</t>
+          <t>0101</t>
         </is>
       </c>
       <c r="B704" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-3 dentina   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  KerrHawe</t>
         </is>
       </c>
       <c r="C704" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="0" t="inlineStr">
         <is>
-          <t>0102</t>
+          <t>0116</t>
         </is>
       </c>
       <c r="B705" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-2   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-2 dentina   KerrHawe</t>
         </is>
       </c>
       <c r="C705" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="0" t="inlineStr">
         <is>
-          <t>0115</t>
+          <t>0106</t>
         </is>
       </c>
       <c r="B706" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-1 dentina   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color B-1   KerrHawe</t>
         </is>
       </c>
       <c r="C706" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="0" t="inlineStr">
         <is>
           <t>01186</t>
         </is>
       </c>
       <c r="B707" s="0" t="inlineStr">
         <is>
           <t>Herculite XRV Ultra Mini Kit  KerrHawe</t>
         </is>
       </c>
       <c r="C707" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="0" t="n">
         <v>17632</v>
       </c>
@@ -9576,226 +9576,226 @@
       </c>
       <c r="B712" s="0" t="inlineStr">
         <is>
           <t>Hilo de retracción  Grosor Nº 1 Fine (azul)   Dentaflux</t>
         </is>
       </c>
       <c r="C712" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="0" t="n">
         <v>80156</v>
       </c>
       <c r="B713" s="0" t="inlineStr">
         <is>
           <t>Hilo de sutura  Ø Hilo 5/0 1 mm TB-10 3/8 15 mm TB-10 3/8 15 mm Lorca Marin</t>
         </is>
       </c>
       <c r="C713" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="0" t="n">
-        <v>71898</v>
+        <v>71964</v>
       </c>
       <c r="B714" s="0" t="inlineStr">
         <is>
-          <t>Hilo retractor  Royal Dent</t>
+          <t>Hilo retractor  Grosor Nº 0 X-Fine (violeta)   Royal Dent</t>
         </is>
       </c>
       <c r="C714" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="0" t="n">
-        <v>71899</v>
+        <v>71898</v>
       </c>
       <c r="B715" s="0" t="inlineStr">
         <is>
-          <t>Hilo retractor  Grosor Nº 00 XX-Fine   Royal Dent</t>
+          <t>Hilo retractor  Royal Dent</t>
         </is>
       </c>
       <c r="C715" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="0" t="n">
-        <v>71964</v>
+        <v>71899</v>
       </c>
       <c r="B716" s="0" t="inlineStr">
         <is>
-          <t>Hilo retractor  Grosor Nº 0 X-Fine (violeta)   Royal Dent</t>
+          <t>Hilo retractor  Grosor Nº 00 XX-Fine   Royal Dent</t>
         </is>
       </c>
       <c r="C716" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="0" t="n">
         <v>19123</v>
       </c>
       <c r="B717" s="0" t="inlineStr">
         <is>
           <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C717" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="0" t="n">
-        <v>19116</v>
+        <v>19117</v>
       </c>
       <c r="B718" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
         </is>
       </c>
       <c r="C718" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="0" t="n">
         <v>19112</v>
       </c>
       <c r="B719" s="0" t="inlineStr">
         <is>
           <t>Hilo sutura seda no absorvible  Aguja TC-12 1/2 20 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C719" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="0" t="n">
-        <v>19122</v>
+        <v>19106</v>
       </c>
       <c r="B720" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja C-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C720" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="0" t="n">
-        <v>19115</v>
+        <v>19122</v>
       </c>
       <c r="B721" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
         </is>
       </c>
       <c r="C721" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="0" t="n">
-        <v>19106</v>
+        <v>19116</v>
       </c>
       <c r="B722" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja C-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C722" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="0" t="n">
         <v>19126</v>
       </c>
       <c r="B723" s="0" t="inlineStr">
         <is>
           <t>Hilo sutura seda no absorvible  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C723" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="0" t="n">
-        <v>19117</v>
+        <v>19115</v>
       </c>
       <c r="B724" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Arago</t>
         </is>
       </c>
       <c r="C724" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="0" t="inlineStr">
         <is>
           <t>0739</t>
         </is>
       </c>
       <c r="B725" s="0" t="inlineStr">
         <is>
           <t>Hipoclorito sódico 5,25%  Dentaflux</t>
         </is>
       </c>
       <c r="C725" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="0" t="n">
-        <v>9611</v>
+        <v>9610</v>
       </c>
       <c r="B726" s="0" t="inlineStr">
         <is>
-          <t>Hojas bisturí  Figura Nº 15   Royal-Dent</t>
+          <t>Hojas bisturí  Figura Nº 12   Royal-Dent</t>
         </is>
       </c>
       <c r="C726" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="0" t="n">
-        <v>9610</v>
+        <v>9611</v>
       </c>
       <c r="B727" s="0" t="inlineStr">
         <is>
-          <t>Hojas bisturí  Figura Nº 12   Royal-Dent</t>
+          <t>Hojas bisturí  Figura Nº 15   Royal-Dent</t>
         </is>
       </c>
       <c r="C727" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="0" t="n">
         <v>99913</v>
       </c>
       <c r="B728" s="0" t="inlineStr">
         <is>
           <t>Hojas de bisturí   Figura Nº 12   Swann Morton</t>
         </is>
       </c>
       <c r="C728" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="0" t="n">
         <v>99914</v>
       </c>
       <c r="B729" s="0" t="inlineStr">
         <is>
@@ -9898,144 +9898,144 @@
         </is>
       </c>
       <c r="C736" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="0" t="n">
         <v>8507</v>
       </c>
       <c r="B737" s="0" t="inlineStr">
         <is>
           <t>Impresion Compound - Godiva  Color Barras verdes   KerrHawe</t>
         </is>
       </c>
       <c r="C737" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="0" t="n">
         <v>8731</v>
       </c>
       <c r="B738" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Penta reposición  Imprint 4  Penta Putty Heavy   3M</t>
+          <t>Imprint 4 Penta reposición  Imprint 4  Penta Putty Heavy   Solventum</t>
         </is>
       </c>
       <c r="C738" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="0" t="n">
         <v>8730</v>
       </c>
       <c r="B739" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Penta reposición  3M</t>
+          <t>Imprint 4 Penta reposición  Solventum</t>
         </is>
       </c>
       <c r="C739" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="0" t="n">
         <v>8756</v>
       </c>
       <c r="B740" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta  3M</t>
+          <t>Imprint 4 Preliminary Penta  Solventum</t>
         </is>
       </c>
       <c r="C740" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="0" t="n">
         <v>8755</v>
       </c>
       <c r="B741" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta  Imprint 4  Penta Light  Light  3M</t>
+          <t>Imprint 4 Preliminary Penta  Imprint 4  Penta Light  Light  Solventum</t>
         </is>
       </c>
       <c r="C741" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="0" t="n">
         <v>8758</v>
       </c>
       <c r="B742" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta Value Pack  Imprint 4  Penta Super Quick   3M</t>
+          <t>Imprint 4 Preliminary Penta Value Pack  Imprint 4  Penta Super Quick   Solventum</t>
         </is>
       </c>
       <c r="C742" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="0" t="n">
         <v>8757</v>
       </c>
       <c r="B743" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta Value Pack  3M</t>
+          <t>Imprint 4 Preliminary Penta Value Pack  Solventum</t>
         </is>
       </c>
       <c r="C743" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="0" t="n">
         <v>88607</v>
       </c>
       <c r="B744" s="0" t="inlineStr">
         <is>
           <t>Indicador biológico universal para todas las incubadoras  Royal Dent</t>
         </is>
       </c>
       <c r="C744" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="0" t="inlineStr">
         <is>
           <t>08296</t>
         </is>
       </c>
       <c r="B745" s="0" t="inlineStr">
         <is>
-          <t>Indicador Comply integrador vapor 1243B  3M</t>
+          <t>Indicador Comply integrador vapor 1243B  Solventum</t>
         </is>
       </c>
       <c r="C745" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="0" t="n">
         <v>95287</v>
       </c>
       <c r="B746" s="0" t="inlineStr">
         <is>
           <t>Indicador integrador químico para control esterilización a vapor clase 4 multiparámetrico  Royal Dent</t>
         </is>
       </c>
       <c r="C746" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="0" t="n">
         <v>83179</v>
       </c>
       <c r="B747" s="0" t="inlineStr">
         <is>
@@ -10171,7010 +10171,6971 @@
       </c>
       <c r="B757" s="0" t="inlineStr">
         <is>
           <t>Isogaine 3%. Mevipicaína.  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C757" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="0" t="n">
         <v>82635</v>
       </c>
       <c r="B758" s="0" t="inlineStr">
         <is>
           <t>Ivoclean reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C758" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="0" t="n">
-        <v>62088</v>
+        <v>5138</v>
       </c>
       <c r="B759" s="0" t="inlineStr">
         <is>
-          <t>Jabón de Manos SCRUB  Inibsa</t>
+          <t>Jerina anestesia 3 anillas con aspiración.  Royal Dent</t>
         </is>
       </c>
       <c r="C759" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="0" t="n">
-        <v>5138</v>
+        <v>5136</v>
       </c>
       <c r="B760" s="0" t="inlineStr">
         <is>
-          <t>Jerina anestesia 3 anillas con aspiración.  Royal Dent</t>
+          <t>Jeringa Ultracalm autoaspirante  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C760" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="0" t="n">
-        <v>5136</v>
+        <v>2173</v>
       </c>
       <c r="B761" s="0" t="inlineStr">
         <is>
-          <t>Jeringa Ultracalm autoaspirante  Laboratorios Clarben</t>
+          <t>Jeringas de irrigación Monojet  Kendal</t>
         </is>
       </c>
       <c r="C761" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="0" t="n">
-        <v>2173</v>
+        <v>667682</v>
       </c>
       <c r="B762" s="0" t="inlineStr">
         <is>
-          <t>Jeringas de irrigación Monojet  Kendal</t>
+          <t>Junta autoclave LISA/LINA F460504X  WH</t>
         </is>
       </c>
       <c r="C762" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="0" t="n">
-        <v>667682</v>
+        <v>13151</v>
       </c>
       <c r="B763" s="0" t="inlineStr">
         <is>
-          <t>Junta autoclave LISA/LINA F460504X  WH</t>
+          <t>KDM Cement  KDM</t>
         </is>
       </c>
       <c r="C763" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="0" t="n">
-        <v>13151</v>
+        <v>13117</v>
       </c>
       <c r="B764" s="0" t="inlineStr">
         <is>
-          <t>KDM Cement  KDM</t>
+          <t>Ketac Cem Easy Mix polvo  Solventum</t>
         </is>
       </c>
       <c r="C764" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="0" t="n">
-        <v>13117</v>
+        <v>13810</v>
       </c>
       <c r="B765" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Easy Mix polvo  3M</t>
+          <t>Ketac Cem Plus Automix  Solventum</t>
         </is>
       </c>
       <c r="C765" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="0" t="n">
-        <v>13810</v>
+        <v>13811</v>
       </c>
       <c r="B766" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Plus Automix  3M</t>
+          <t>Ketac Cem Plus Automix ECO   Solventum</t>
         </is>
       </c>
       <c r="C766" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="0" t="n">
-        <v>13811</v>
+        <v>13721</v>
       </c>
       <c r="B767" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Plus Automix ECO   3M</t>
+          <t>Ketac Cem Plus intro. Ionómero de vidrio.  Solventum</t>
         </is>
       </c>
       <c r="C767" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="0" t="n">
-        <v>13721</v>
+        <v>13148</v>
       </c>
       <c r="B768" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Plus intro. Ionómero de vidrio.  3M</t>
+          <t>Ketac Conditioner  Solventum</t>
         </is>
       </c>
       <c r="C768" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="0" t="n">
-        <v>13148</v>
+        <v>38301</v>
       </c>
       <c r="B769" s="0" t="inlineStr">
         <is>
-          <t>Ketac Conditioner  3M</t>
+          <t>KIT 100% 6 Productos Monoart Euronda  Color Azul   Euronda</t>
         </is>
       </c>
       <c r="C769" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="0" t="n">
-        <v>38301</v>
+        <v>667578</v>
       </c>
       <c r="B770" s="0" t="inlineStr">
         <is>
-          <t>KIT 100% 6 Productos Monoart Euronda  Color Azul   Euronda</t>
+          <t>Kit especial Alegra TE-98 LQ+RQ-54+WG-56 A+ HG-43A  W&amp;H</t>
         </is>
       </c>
       <c r="C770" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="0" t="n">
-        <v>667578</v>
+        <v>667807</v>
       </c>
       <c r="B771" s="0" t="inlineStr">
         <is>
-          <t>Kit especial Alegra TE-98 LQ+RQ-54+WG-56 A+ HG-43A  W&amp;H</t>
+          <t>Kit Flexi Snap  Edenta</t>
         </is>
       </c>
       <c r="C771" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="0" t="n">
-        <v>667807</v>
+        <v>4232</v>
       </c>
       <c r="B772" s="0" t="inlineStr">
         <is>
-          <t>Kit Flexi Snap  Edenta</t>
+          <t>Kit protector cubre sillón 2 piezas, respaldo y asiento.  Royal Dent</t>
         </is>
       </c>
       <c r="C772" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="0" t="n">
-        <v>4232</v>
+        <v>80300</v>
       </c>
       <c r="B773" s="0" t="inlineStr">
         <is>
-          <t>Kit protector cubre sillón 2 piezas, respaldo y asiento.  Royal Dent</t>
+          <t>Kit protector cubre sillón 3 piezas l kit incluye: cubierta del cabezal, funda del respaldo y funda   Color Azul celeste   Euronda Monoart</t>
         </is>
       </c>
       <c r="C773" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="0" t="n">
-        <v>80300</v>
+        <v>1491</v>
       </c>
       <c r="B774" s="0" t="inlineStr">
         <is>
-          <t>Kit protector cubre sillón 3 piezas l kit incluye: cubierta del cabezal, funda del respaldo y funda   Color Azul celeste   Euronda Monoart</t>
+          <t>Kit Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
         </is>
       </c>
       <c r="C774" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="0" t="n">
-        <v>1491</v>
+        <v>1380</v>
       </c>
       <c r="B775" s="0" t="inlineStr">
         <is>
-          <t>Kit Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
+          <t>Kit reparación porcelana Porcelain Prep Kit  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C775" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
       <c r="A776" s="0" t="n">
-        <v>1380</v>
+        <v>88600</v>
       </c>
       <c r="B776" s="0" t="inlineStr">
         <is>
-          <t>Kit reparación porcelana Porcelain Prep Kit  Laboratorios Clarben</t>
+          <t>LAB 2000 PLUS desinfectacte TRIENZIMÁTICO para instrumental 5 litros  EXPERTLAB</t>
         </is>
       </c>
       <c r="C776" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
-      <c r="A777" s="0" t="n">
-        <v>88600</v>
+      <c r="A777" s="0" t="inlineStr">
+        <is>
+          <t>08397</t>
+        </is>
       </c>
       <c r="B777" s="0" t="inlineStr">
         <is>
-          <t>LAB 2000 PLUS desinfectacte TRIENZIMÁTICO para instrumental 5 litros  EXPERTLAB</t>
+          <t>Lacledin desinfectante superficies botella 5 litros  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C777" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
-      <c r="A778" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A778" s="0" t="n">
+        <v>8518</v>
       </c>
       <c r="B778" s="0" t="inlineStr">
         <is>
-          <t>Lacledin desinfectante superficies botella 5 litros  Laboratorios Clarben</t>
+          <t>Lámpara de alcohol metálica  Mestra</t>
         </is>
       </c>
       <c r="C778" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="0" t="n">
-        <v>8518</v>
+        <v>1541</v>
       </c>
       <c r="B779" s="0" t="inlineStr">
         <is>
-          <t>Lámpara de alcohol metálica  Mestra</t>
+          <t>Lapiz marcar Rx  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C779" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="0" t="n">
-        <v>1541</v>
+        <v>988</v>
       </c>
       <c r="B780" s="0" t="inlineStr">
         <is>
-          <t>Lapiz marcar Rx  Hager&amp;Werken</t>
+          <t>Lentulos Maillefer  Longitud 25 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
         </is>
       </c>
       <c r="C780" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="0" t="n">
         <v>985</v>
       </c>
       <c r="B781" s="0" t="inlineStr">
         <is>
           <t>Lentulos Maillefer  Longitud 25 mm Nº 1 rojo Nº 1 rojo Dentsply Sirona</t>
         </is>
       </c>
       <c r="C781" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="0" t="n">
-        <v>988</v>
+        <v>984</v>
       </c>
       <c r="B782" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 25 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
+          <t>Lentulos Maillefer  Longitud 21 mm Surtido 1al4 Surtido 1al4 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C782" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="0" t="n">
-        <v>984</v>
+        <v>983</v>
       </c>
       <c r="B783" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 21 mm Surtido 1al4 Surtido 1al4 Dentsply Sirona</t>
+          <t>Lentulos Maillefer  Longitud 21 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
         </is>
       </c>
       <c r="C783" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="0" t="n">
-        <v>983</v>
+        <v>9488</v>
       </c>
       <c r="B784" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 21 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
+          <t>Levantapuentes arrancacorona doble + 3 puntas.   Asa Dental</t>
         </is>
       </c>
       <c r="C784" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="0" t="n">
-        <v>9488</v>
+        <v>96</v>
       </c>
       <c r="B785" s="0" t="inlineStr">
         <is>
-          <t>Levantapuentes arrancacorona doble + 3 puntas.   Asa Dental</t>
+          <t>Lidocaína 2% Epinefrina 1:80.000  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C785" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="0" t="n">
-        <v>96</v>
+        <v>1342</v>
       </c>
       <c r="B786" s="0" t="inlineStr">
         <is>
-          <t>Lidocaína 2% Epinefrina 1:80.000  Laboratorios Normon</t>
+          <t>Life. Hidróxido de calcio.  KerrHawe</t>
         </is>
       </c>
       <c r="C786" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="0" t="n">
-        <v>1342</v>
+        <v>677066</v>
       </c>
       <c r="B787" s="0" t="inlineStr">
         <is>
-          <t>Life. Hidróxido de calcio.  KerrHawe</t>
+          <t>Lima PROTAPER NEXT  Longitud 25 mm Surtido X1-X3 Surtido X1-X3 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C787" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="0" t="n">
-        <v>677066</v>
+        <v>677059</v>
       </c>
       <c r="B788" s="0" t="inlineStr">
         <is>
-          <t>Lima PROTAPER NEXT  Longitud 25 mm Surtido X1-X3 Surtido X1-X3 Dentsply Sirona</t>
+          <t>Lima PROTAPER NEXT  Longitud 21 mm X4 040.06 X4 040.06 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C788" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="0" t="n">
-        <v>677059</v>
+        <v>82778</v>
       </c>
       <c r="B789" s="0" t="inlineStr">
         <is>
-          <t>Lima PROTAPER NEXT  Longitud 21 mm X4 040.06 X4 040.06 Dentsply Sirona</t>
+          <t>Limas FitStrip IPR Kit EPSK05 sistema contorneado y acabado interproximal  Garrison</t>
         </is>
       </c>
       <c r="C789" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="0" t="n">
-        <v>82778</v>
+        <v>81915</v>
       </c>
       <c r="B790" s="0" t="inlineStr">
         <is>
-          <t>Limas FitStrip IPR Kit EPSK05 sistema contorneado y acabado interproximal  Garrison</t>
+          <t>Limas FitStrips Starter Kit  FPSK01 sistema contorneado y acabado interproximal  Garrison</t>
         </is>
       </c>
       <c r="C790" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="0" t="n">
-        <v>81915</v>
+        <v>83142</v>
       </c>
       <c r="B791" s="0" t="inlineStr">
         <is>
-          <t>Limas FitStrips Starter Kit  FPSK01 sistema contorneado y acabado interproximal  Garrison</t>
+          <t>Limas FitStrip™ Universal Kit FPSK04  sistema contorneado y acabado interproximal  Garrison</t>
         </is>
       </c>
       <c r="C791" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="0" t="n">
-        <v>83142</v>
+        <v>66775</v>
       </c>
       <c r="B792" s="0" t="inlineStr">
         <is>
-          <t>Limas FitStrip™ Universal Kit FPSK04  sistema contorneado y acabado interproximal  Garrison</t>
+          <t>Limas Hedstrom 10 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
         </is>
       </c>
       <c r="C792" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="0" t="n">
-        <v>66775</v>
+        <v>66773</v>
       </c>
       <c r="B793" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 10 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
+          <t>Limas Hedstrom 10 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
         </is>
       </c>
       <c r="C793" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="0" t="n">
-        <v>66773</v>
+        <v>816</v>
       </c>
       <c r="B794" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 10 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
+          <t>Limas Hedstrom 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C794" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="0" t="n">
-        <v>816</v>
+        <v>836</v>
       </c>
       <c r="B795" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas Hedstrom 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C795" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="0" t="n">
-        <v>836</v>
+        <v>876</v>
       </c>
       <c r="B796" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas Hedstrom 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C796" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="0" t="n">
-        <v>876</v>
+        <v>837</v>
       </c>
       <c r="B797" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas Hedstrom 8,10 y del 45 al 80  Nº Surtido 15al40 25 mm 25 mm Dentsply Sirona</t>
         </is>
       </c>
       <c r="C797" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="0" t="n">
-        <v>837</v>
+        <v>66630</v>
       </c>
       <c r="B798" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 8,10 y del 45 al 80  Nº Surtido 15al40 25 mm 25 mm Dentsply Sirona</t>
+          <t>Limas K 10 al 40  Longitud 25 mm 15 15 Royal Dent</t>
         </is>
       </c>
       <c r="C798" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="0" t="n">
-        <v>66630</v>
+        <v>66613</v>
       </c>
       <c r="B799" s="0" t="inlineStr">
         <is>
-          <t>Limas K 10 al 40  Longitud 25 mm 15 15 Royal Dent</t>
+          <t>Limas K 10 al 40  Longitud 21 mm 15 15 Royal Dent</t>
         </is>
       </c>
       <c r="C799" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="0" t="n">
         <v>66629</v>
       </c>
       <c r="B800" s="0" t="inlineStr">
         <is>
           <t>Limas K 10 al 40  Royal Dent</t>
         </is>
       </c>
       <c r="C800" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="0" t="n">
-        <v>66613</v>
+        <v>704</v>
       </c>
       <c r="B801" s="0" t="inlineStr">
         <is>
-          <t>Limas K 10 al 40  Longitud 21 mm 15 15 Royal Dent</t>
+          <t>Limas K 15 al 40  Longitud 21 mm 15 15 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C801" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="0" t="n">
-        <v>704</v>
+        <v>765</v>
       </c>
       <c r="B802" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 21 mm 15 15 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 20 20 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C802" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="0" t="n">
-        <v>765</v>
+        <v>716</v>
       </c>
       <c r="B803" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 20 20 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C803" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="0" t="n">
-        <v>716</v>
+        <v>725</v>
       </c>
       <c r="B804" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm 20 20 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C804" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="0" t="n">
-        <v>725</v>
+        <v>776</v>
       </c>
       <c r="B805" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm 20 20 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C805" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="0" t="n">
-        <v>776</v>
+        <v>704</v>
       </c>
       <c r="B806" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C806" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="0" t="n">
-        <v>704</v>
+        <v>764</v>
       </c>
       <c r="B807" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 15 15 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C807" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="0" t="n">
-        <v>764</v>
+        <v>769</v>
       </c>
       <c r="B808" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 15 15 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 40 40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C808" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="0" t="n">
-        <v>769</v>
+        <v>704</v>
       </c>
       <c r="B809" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 40 40 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C809" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="0" t="n">
-        <v>704</v>
+        <v>724</v>
       </c>
       <c r="B810" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm 15 15 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C810" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="0" t="n">
-        <v>724</v>
+        <v>705</v>
       </c>
       <c r="B811" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm 15 15 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 21 mm 20 20 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C811" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="0" t="n">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="B812" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 21 mm 20 20 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C812" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="0" t="n">
-        <v>704</v>
+        <v>768</v>
       </c>
       <c r="B813" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 35 35 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C813" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="0" t="n">
-        <v>768</v>
+        <v>704</v>
       </c>
       <c r="B814" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 35 35 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C814" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="0" t="n">
-        <v>704</v>
+        <v>766</v>
       </c>
       <c r="B815" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 25 25 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C815" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="0" t="n">
-        <v>766</v>
+        <v>726</v>
       </c>
       <c r="B816" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 25 25 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm 25 25 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C816" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="0" t="n">
-        <v>726</v>
+        <v>736</v>
       </c>
       <c r="B817" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm 25 25 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C817" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="0" t="n">
-        <v>736</v>
+        <v>80854</v>
       </c>
       <c r="B818" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 45al80  KerrHawe</t>
         </is>
       </c>
       <c r="C818" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="0" t="n">
-        <v>80854</v>
+        <v>80851</v>
       </c>
       <c r="B819" s="0" t="inlineStr">
         <is>
-          <t>Limas K 45al80  KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 35 35 KerrHawe</t>
         </is>
       </c>
       <c r="C819" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="0" t="n">
-        <v>80847</v>
+        <v>80846</v>
       </c>
       <c r="B820" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 15 15 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 10 10 KerrHawe</t>
         </is>
       </c>
       <c r="C820" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="0" t="n">
-        <v>80860</v>
+        <v>80848</v>
       </c>
       <c r="B821" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 21 mm 25 25 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 20 20 KerrHawe</t>
         </is>
       </c>
       <c r="C821" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="0" t="n">
-        <v>80852</v>
+        <v>80845</v>
       </c>
       <c r="B822" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 40 40 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 08 08 KerrHawe</t>
         </is>
       </c>
       <c r="C822" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="0" t="n">
-        <v>80851</v>
+        <v>80847</v>
       </c>
       <c r="B823" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 35 35 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 15 15 KerrHawe</t>
         </is>
       </c>
       <c r="C823" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="0" t="n">
-        <v>80846</v>
+        <v>80860</v>
       </c>
       <c r="B824" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 10 10 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 21 mm 25 25 KerrHawe</t>
         </is>
       </c>
       <c r="C824" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="0" t="n">
-        <v>80848</v>
+        <v>80852</v>
       </c>
       <c r="B825" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 20 20 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 40 40 KerrHawe</t>
         </is>
       </c>
       <c r="C825" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="0" t="n">
-        <v>80845</v>
+        <v>721</v>
       </c>
       <c r="B826" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 08 08 KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 06 06 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C826" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="0" t="n">
-        <v>721</v>
+        <v>730</v>
       </c>
       <c r="B827" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 06 06 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 45 45 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C827" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="0" t="n">
-        <v>730</v>
+        <v>763</v>
       </c>
       <c r="B828" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 45 45 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 10 10 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C828" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="0" t="n">
-        <v>763</v>
+        <v>702</v>
       </c>
       <c r="B829" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 10 10 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 08 08 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C829" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="0" t="n">
-        <v>702</v>
+        <v>723</v>
       </c>
       <c r="B830" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 08 08 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 10 10 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C830" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="0" t="n">
-        <v>723</v>
+        <v>762</v>
       </c>
       <c r="B831" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 10 10 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 08 08 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C831" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="0" t="n">
-        <v>762</v>
+        <v>737</v>
       </c>
       <c r="B832" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 08 08 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm Surtido 45 al 80 Surtido 45 al 80 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C832" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="0" t="n">
-        <v>737</v>
+        <v>703</v>
       </c>
       <c r="B833" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm Surtido 45 al 80 Surtido 45 al 80 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 10 10 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C833" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="0" t="n">
-        <v>703</v>
+        <v>701</v>
       </c>
       <c r="B834" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 10 10 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C834" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="0" t="n">
-        <v>701</v>
+        <v>722</v>
       </c>
       <c r="B835" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 08 08 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C835" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="0" t="n">
-        <v>722</v>
+        <v>886</v>
       </c>
       <c r="B836" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 08 08 Dentsply Sirona</t>
+          <t>Limas K-Flexofile  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C836" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="0" t="n">
-        <v>886</v>
+        <v>9364</v>
       </c>
       <c r="B837" s="0" t="inlineStr">
         <is>
-          <t>Limas K-Flexofile  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas óseas  Limas óseas Miller DO-4   Bontempi</t>
         </is>
       </c>
       <c r="C837" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="0" t="n">
-        <v>9364</v>
+        <v>667448</v>
       </c>
       <c r="B838" s="0" t="inlineStr">
         <is>
-          <t>Limas óseas  Limas óseas Miller DO-4   Bontempi</t>
+          <t>Limas PROGLIDER  Longitud 25 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C838" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="0" t="n">
-        <v>667448</v>
+        <v>677813</v>
       </c>
       <c r="B839" s="0" t="inlineStr">
         <is>
-          <t>Limas PROGLIDER  Longitud 25 mm   Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F1 F1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C839" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="0" t="n">
-        <v>677812</v>
+        <v>677817</v>
       </c>
       <c r="B840" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm S2 S2 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F5 F5 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C840" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="0" t="n">
-        <v>677816</v>
+        <v>677801</v>
       </c>
       <c r="B841" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F4 F4 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C841" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="0" t="n">
-        <v>677802</v>
+        <v>677806</v>
       </c>
       <c r="B842" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm Surtido Surtido Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm F2 F2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C842" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="0" t="n">
-        <v>677805</v>
+        <v>677816</v>
       </c>
       <c r="B843" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm F1 F1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F4 F4 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C843" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="0" t="n">
-        <v>677815</v>
+        <v>677810</v>
       </c>
       <c r="B844" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F3 F3 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm Surtido Surtido Dentsply Sirona</t>
         </is>
       </c>
       <c r="C844" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="0" t="n">
-        <v>677825</v>
+        <v>677805</v>
       </c>
       <c r="B845" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 31 mm F5 F5 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm F1 F1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C845" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="0" t="n">
-        <v>677804</v>
+        <v>677812</v>
       </c>
       <c r="B846" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm S2 S2 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm S2 S2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C846" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="0" t="n">
-        <v>677811</v>
+        <v>677815</v>
       </c>
       <c r="B847" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm S1 S1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F3 F3 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C847" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="0" t="n">
-        <v>677814</v>
+        <v>677802</v>
       </c>
       <c r="B848" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F2 F2 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm Surtido Surtido Dentsply Sirona</t>
         </is>
       </c>
       <c r="C848" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="0" t="n">
-        <v>677824</v>
+        <v>677825</v>
       </c>
       <c r="B849" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 31 mm F4 F4 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 31 mm F5 F5 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C849" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="0" t="n">
-        <v>677803</v>
+        <v>677804</v>
       </c>
       <c r="B850" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm S1 S1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm S2 S2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C850" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="0" t="n">
-        <v>677807</v>
+        <v>677811</v>
       </c>
       <c r="B851" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm F3 F3 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm S1 S1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C851" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="0" t="n">
-        <v>677813</v>
+        <v>677814</v>
       </c>
       <c r="B852" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F1 F1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F2 F2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C852" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="0" t="n">
-        <v>677817</v>
+        <v>677824</v>
       </c>
       <c r="B853" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F5 F5 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 31 mm F4 F4 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C853" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="0" t="n">
-        <v>677810</v>
+        <v>677803</v>
       </c>
       <c r="B854" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm Surtido Surtido Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm S1 S1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C854" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
       <c r="A855" s="0" t="n">
-        <v>677801</v>
+        <v>677807</v>
       </c>
       <c r="B855" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm F3 F3 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C855" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
-      <c r="A856" s="0" t="n">
-        <v>677806</v>
+      <c r="A856" s="0" t="inlineStr">
+        <is>
+          <t>01065</t>
+        </is>
       </c>
       <c r="B856" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm F2 F2 Dentsply Sirona</t>
+          <t>Limas Protaper Retratamiento   Surtido D1/D2/D3   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C856" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
-      <c r="A857" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A857" s="0" t="n">
+        <v>12958</v>
       </c>
       <c r="B857" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Retratamiento   Surtido D1/D2/D3   Dentsply Sirona</t>
+          <t>Limas RECIPROC    R25 31 mm 31 mm VDW </t>
         </is>
       </c>
       <c r="C857" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="0" t="n">
         <v>12954</v>
       </c>
       <c r="B858" s="0" t="inlineStr">
         <is>
           <t>Limas RECIPROC    R25 25 mm 25 mm VDW </t>
         </is>
       </c>
       <c r="C858" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="0" t="n">
         <v>12950</v>
       </c>
       <c r="B859" s="0" t="inlineStr">
         <is>
           <t>Limas RECIPROC   VDW </t>
         </is>
       </c>
       <c r="C859" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="0" t="n">
-        <v>12958</v>
+        <v>71832</v>
       </c>
       <c r="B860" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC    R25 31 mm 31 mm VDW </t>
+          <t>Limas RECIPROC Blue   R25 25 mm 25 mm VDW </t>
         </is>
       </c>
       <c r="C860" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="0" t="n">
-        <v>71832</v>
+        <v>65599</v>
       </c>
       <c r="B861" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC Blue   R25 25 mm 25 mm VDW </t>
+          <t>Liquid Strip - 532505  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C861" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="0" t="n">
-        <v>65599</v>
+        <v>1786</v>
       </c>
       <c r="B862" s="0" t="inlineStr">
         <is>
-          <t>Liquid Strip - 532505  Ivoclar-Vivadent</t>
+          <t>Líquido Caries Detector  Kuraray</t>
         </is>
       </c>
       <c r="C862" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="0" t="n">
-        <v>1786</v>
+        <v>30456</v>
       </c>
       <c r="B863" s="0" t="inlineStr">
         <is>
-          <t>Líquido Caries Detector  Kuraray</t>
+          <t>Llave dinanométrica para insert  Color Azul   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C863" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="0" t="n">
         <v>30456</v>
       </c>
       <c r="B864" s="0" t="inlineStr">
         <is>
-          <t>Llave dinanométrica para insert  Color Azul   Acteon-Satelec</t>
+          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C864" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="0" t="n">
         <v>30456</v>
       </c>
       <c r="B865" s="0" t="inlineStr">
         <is>
           <t>Llave dinanométrica para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C865" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="0" t="n">
         <v>30456</v>
       </c>
       <c r="B866" s="0" t="inlineStr">
         <is>
           <t>Llave dinanométrica para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C866" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="0" t="n">
-        <v>30456</v>
+        <v>30499</v>
       </c>
       <c r="B867" s="0" t="inlineStr">
         <is>
-          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
+          <t>Llave insert para Pieza de mano D5/D7  Woodpecker</t>
         </is>
       </c>
       <c r="C867" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="0" t="n">
-        <v>30499</v>
+        <v>30210</v>
       </c>
       <c r="B868" s="0" t="inlineStr">
         <is>
-          <t>Llave insert para Pieza de mano D5/D7  Woodpecker</t>
+          <t>LLave para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C868" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="0" t="n">
-        <v>30210</v>
+        <v>83191</v>
       </c>
       <c r="B869" s="0" t="inlineStr">
         <is>
-          <t>LLave para insert  Acteon-Satelec</t>
+          <t>Localizador  Apices  WOODPEX V  Woodpecker</t>
         </is>
       </c>
       <c r="C869" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="0" t="n">
-        <v>83191</v>
+        <v>9692</v>
       </c>
       <c r="B870" s="0" t="inlineStr">
         <is>
-          <t>Localizador  Apices  WOODPEX V  Woodpecker</t>
+          <t>Loseta de vidrio.  American Eagle-Royal Dent</t>
         </is>
       </c>
       <c r="C870" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="0" t="n">
-        <v>9692</v>
+        <v>30657</v>
       </c>
       <c r="B871" s="0" t="inlineStr">
         <is>
-          <t>Loseta de vidrio.  American Eagle-Royal Dent</t>
+          <t>Maletin de reanimación E-420  StagLife</t>
         </is>
       </c>
       <c r="C871" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="0" t="n">
-        <v>30657</v>
+        <v>15901</v>
       </c>
       <c r="B872" s="0" t="inlineStr">
         <is>
-          <t>Maletin de reanimación E-420  StagLife</t>
+          <t>Mandriles para pieza de mano  Komet</t>
         </is>
       </c>
       <c r="C872" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="0" t="n">
-        <v>15901</v>
+        <v>1419</v>
       </c>
       <c r="B873" s="0" t="inlineStr">
         <is>
-          <t>Mandriles para pieza de mano  Komet</t>
+          <t>Mandriles Pop-On  Solventum</t>
         </is>
       </c>
       <c r="C873" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="0" t="n">
-        <v>1419</v>
+        <v>1017</v>
       </c>
       <c r="B874" s="0" t="inlineStr">
         <is>
-          <t>Mandriles Pop-On  3M</t>
+          <t>Mango Automatrix + punta   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C874" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="0" t="n">
-        <v>1017</v>
+        <v>9744</v>
       </c>
       <c r="B875" s="0" t="inlineStr">
         <is>
-          <t>Mango Automatrix + punta   Dentsply Sirona</t>
+          <t>Mango espejo acero inoxidable rosca Cone Scoket C.S.  Mestra</t>
         </is>
       </c>
       <c r="C875" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="0" t="n">
-        <v>9744</v>
+        <v>9751</v>
       </c>
       <c r="B876" s="0" t="inlineStr">
         <is>
-          <t>Mango espejo acero inoxidable rosca Cone Scoket C.S.  Mestra</t>
+          <t>Mango espejo acero inoxidable rosca simple S.S.  Larident</t>
         </is>
       </c>
       <c r="C876" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="0" t="n">
-        <v>9751</v>
+        <v>3935</v>
       </c>
       <c r="B877" s="0" t="inlineStr">
         <is>
-          <t>Mango espejo acero inoxidable rosca simple S.S.  Larident</t>
+          <t>Mango para pinceles  Royal-Dent</t>
         </is>
       </c>
       <c r="C877" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="0" t="n">
-        <v>3935</v>
+        <v>67001</v>
       </c>
       <c r="B878" s="0" t="inlineStr">
         <is>
-          <t>Mango para pinceles  Royal-Dent</t>
+          <t>Mangos bisturí figura 3  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C878" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="0" t="n">
-        <v>67001</v>
+        <v>18901</v>
       </c>
       <c r="B879" s="0" t="inlineStr">
         <is>
-          <t>Mangos bisturí figura 3  Royal Dent-Asa Dental</t>
+          <t>Máquina moldeado de planchas termoplásticas The Machine  Dentaflux</t>
         </is>
       </c>
       <c r="C879" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="0" t="n">
-        <v>18901</v>
+        <v>18918</v>
       </c>
       <c r="B880" s="0" t="inlineStr">
         <is>
-          <t>Máquina moldeado de planchas termoplásticas The Machine  Dentaflux</t>
+          <t>Máquina termo moldeado ECOVAC  Clarben</t>
         </is>
       </c>
       <c r="C880" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="0" t="n">
-        <v>18918</v>
+        <v>98448</v>
       </c>
       <c r="B881" s="0" t="inlineStr">
         <is>
-          <t>Máquina termo moldeado ECOVAC  Clarben</t>
+          <t>Mascarillas de filtración FFP2  Royal Dent</t>
         </is>
       </c>
       <c r="C881" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="0" t="n">
-        <v>98448</v>
+        <v>38325</v>
       </c>
       <c r="B882" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas de filtración FFP2  Royal Dent</t>
+          <t>Mascarillas Monoart Pro 3   Euronda</t>
         </is>
       </c>
       <c r="C882" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="0" t="n">
         <v>38325</v>
       </c>
       <c r="B883" s="0" t="inlineStr">
         <is>
           <t>Mascarillas Monoart Pro 3   Euronda</t>
         </is>
       </c>
       <c r="C883" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="0" t="n">
-        <v>38325</v>
+        <v>82552</v>
       </c>
       <c r="B884" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas Monoart Pro 3   Euronda</t>
+          <t>Mascarillas rectangulares para niños Azules  Royal Dent</t>
         </is>
       </c>
       <c r="C884" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="0" t="n">
-        <v>82552</v>
+        <v>3803</v>
       </c>
       <c r="B885" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas rectangulares para niños Azules  Royal Dent</t>
+          <t>Mascarillas rectangulares triple capa IIR  Royal Dent</t>
         </is>
       </c>
       <c r="C885" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="0" t="n">
         <v>81640</v>
       </c>
       <c r="B886" s="0" t="inlineStr">
         <is>
           <t>Mascarillas rectangulares triple capa IIR  Color Med blue   Royal Dent</t>
         </is>
       </c>
       <c r="C886" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="0" t="n">
         <v>3991</v>
       </c>
       <c r="B887" s="0" t="inlineStr">
         <is>
           <t>Mascarillas rectangulares triple capa IIR  Color Verde   Royal Dent</t>
         </is>
       </c>
       <c r="C887" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="0" t="n">
-        <v>3803</v>
+        <v>1052</v>
       </c>
       <c r="B888" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas rectangulares triple capa IIR  Royal Dent</t>
+          <t>Matrices acetato en rollo   Ancho 8 mm (686)   KerrHawe</t>
         </is>
       </c>
       <c r="C888" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="0" t="n">
-        <v>1052</v>
+        <v>1051</v>
       </c>
       <c r="B889" s="0" t="inlineStr">
         <is>
-          <t>Matrices acetato en rollo   Ancho 8 mm (686)   KerrHawe</t>
+          <t>Matrices acetato en rollo  KerrHawe</t>
         </is>
       </c>
       <c r="C889" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="0" t="n">
-        <v>1051</v>
+        <v>10382</v>
       </c>
       <c r="B890" s="0" t="inlineStr">
         <is>
-          <t>Matrices acetato en rollo  KerrHawe</t>
+          <t>Matrices Composi-tight 3D   SM200 Medianas Verdes   Garrison</t>
         </is>
       </c>
       <c r="C890" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="0" t="n">
-        <v>10382</v>
+        <v>17954</v>
       </c>
       <c r="B891" s="0" t="inlineStr">
         <is>
-          <t>Matrices Composi-tight 3D   SM200 Medianas Verdes   Garrison</t>
+          <t>Matrices Palodent V3 EZ coat reposición   5,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C891" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="0" t="n">
-        <v>17954</v>
+        <v>17953</v>
       </c>
       <c r="B892" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición   5,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3 EZ coat reposición   4,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C892" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="0" t="n">
-        <v>17953</v>
+        <v>17956</v>
       </c>
       <c r="B893" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición   4,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3 EZ coat reposición   6,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C893" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="0" t="n">
-        <v>17956</v>
+        <v>17955</v>
       </c>
       <c r="B894" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición   6,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3 EZ coat reposición ECO 5,5 mm  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C894" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="0" t="n">
-        <v>17955</v>
+        <v>103805</v>
       </c>
       <c r="B895" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición ECO 5,5 mm  Dentsply Sirona</t>
+          <t>Matrices Palodent V3-Plus reposición   5,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C895" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="0" t="n">
-        <v>103805</v>
+        <v>103804</v>
       </c>
       <c r="B896" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición   5,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3-Plus reposición   4,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C896" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="0" t="n">
-        <v>103804</v>
+        <v>103807</v>
       </c>
       <c r="B897" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición   4,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3-Plus reposición   6,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C897" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="0" t="n">
-        <v>103807</v>
+        <v>103806</v>
       </c>
       <c r="B898" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición   6,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3-Plus reposición ECO  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C898" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="0" t="n">
-        <v>103806</v>
+        <v>85937</v>
       </c>
       <c r="B899" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición ECO  Dentsply Sirona</t>
+          <t>Matrices seccionales Halo Firmes  Ultradent</t>
         </is>
       </c>
       <c r="C899" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="0" t="n">
-        <v>85937</v>
+        <v>85979</v>
       </c>
       <c r="B900" s="0" t="inlineStr">
         <is>
-          <t>Matrices seccionales Halo Firmes  Ultradent</t>
+          <t>Matrices seccionales Quickmat parciales con extensión cervical  Polydentia</t>
         </is>
       </c>
       <c r="C900" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="0" t="n">
-        <v>85979</v>
+        <v>1030</v>
       </c>
       <c r="B901" s="0" t="inlineStr">
         <is>
-          <t>Matrices seccionales Quickmat parciales con extensión cervical  Polydentia</t>
+          <t>Matriz metal en rollo grosor 0,45 mm en   Ancho 7 mm (499 C)   KerrHawe</t>
         </is>
       </c>
       <c r="C901" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="0" t="n">
-        <v>1030</v>
+        <v>1031</v>
       </c>
       <c r="B902" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal en rollo grosor 0,45 mm en   Ancho 7 mm (499 C)   KerrHawe</t>
+          <t>Matriz metal grosor 0,03 mm en rollo   KerrHawe</t>
         </is>
       </c>
       <c r="C902" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="0" t="n">
-        <v>1033</v>
+        <v>1032</v>
       </c>
       <c r="B903" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 7 mm (399 C)   KerrHawe</t>
+          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 6 mm (399 B)   KerrHawe</t>
         </is>
       </c>
       <c r="C903" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="0" t="n">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="B904" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal grosor 0,03 mm en rollo   KerrHawe</t>
+          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 7 mm (399 C)   KerrHawe</t>
         </is>
       </c>
       <c r="C904" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
       <c r="A905" s="0" t="n">
-        <v>1032</v>
+        <v>103802</v>
       </c>
       <c r="B905" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 6 mm (399 B)   KerrHawe</t>
+          <t>Matriz Palodent V3-Plus kit Intro - 659700  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C905" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
       <c r="A906" s="0" t="n">
-        <v>103802</v>
+        <v>13734</v>
       </c>
       <c r="B906" s="0" t="inlineStr">
         <is>
-          <t>Matriz Palodent V3-Plus kit Intro - 659700  Dentsply Sirona</t>
+          <t>Maxcem Elite reposición  Color Blanco Opaco   KerrHawe</t>
         </is>
       </c>
       <c r="C906" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
-      <c r="A907" s="0" t="n">
-        <v>13734</v>
+      <c r="A907" s="0" t="inlineStr">
+        <is>
+          <t>0840</t>
+        </is>
       </c>
       <c r="B907" s="0" t="inlineStr">
         <is>
-          <t>Maxcem Elite reposición  Color Blanco Opaco   KerrHawe</t>
+          <t>MD-530 limpiador  Durr Dental</t>
         </is>
       </c>
       <c r="C907" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="0" t="inlineStr">
         <is>
-          <t>0840</t>
+          <t>0875</t>
         </is>
       </c>
       <c r="B908" s="0" t="inlineStr">
         <is>
-          <t>MD-530 limpiador  Durr Dental</t>
+          <t>MD-555  Durr Dental</t>
         </is>
       </c>
       <c r="C908" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
-      <c r="A909" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A909" s="0" t="n">
+        <v>83480</v>
       </c>
       <c r="B909" s="0" t="inlineStr">
         <is>
-          <t>MD-555  Durr Dental</t>
+          <t>MEPIVACAINA NORMOGEN 3% E.C. 607394.0  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C909" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="0" t="n">
-        <v>83480</v>
+        <v>71636</v>
       </c>
       <c r="B910" s="0" t="inlineStr">
         <is>
-          <t>MEPIVACAINA NORMOGEN 3% E.C. 607394.0  Laboratorios Normon</t>
+          <t>Metapaste  Meta Biomed</t>
         </is>
       </c>
       <c r="C910" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="0" t="n">
-        <v>71636</v>
+        <v>17508</v>
       </c>
       <c r="B911" s="0" t="inlineStr">
         <is>
-          <t>Metapaste  Meta Biomed</t>
+          <t>Mi Paste Plus reposición   Melon   GC</t>
         </is>
       </c>
       <c r="C911" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="0" t="n">
-        <v>17508</v>
+        <v>17506</v>
       </c>
       <c r="B912" s="0" t="inlineStr">
         <is>
-          <t>Mi Paste Plus reposición   Melon   GC</t>
+          <t>Mi Paste Plus reposición  GC</t>
         </is>
       </c>
       <c r="C912" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="0" t="n">
-        <v>17506</v>
+        <v>17430</v>
       </c>
       <c r="B913" s="0" t="inlineStr">
         <is>
-          <t>Mi Paste Plus reposición  GC</t>
+          <t>Mi Paste Plus Surtido  GC</t>
         </is>
       </c>
       <c r="C913" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="0" t="n">
-        <v>17430</v>
+        <v>30708</v>
       </c>
       <c r="B914" s="0" t="inlineStr">
         <is>
-          <t>Mi Paste Plus Surtido  GC</t>
+          <t>Micro-chorreadora standard - 1 boquilla  Mestra</t>
         </is>
       </c>
       <c r="C914" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="0" t="n">
-        <v>30708</v>
+        <v>3905</v>
       </c>
       <c r="B915" s="0" t="inlineStr">
         <is>
-          <t>Micro-chorreadora standard - 1 boquilla  Mestra</t>
+          <t>Microbrush regular  Microbrush</t>
         </is>
       </c>
       <c r="C915" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="0" t="n">
-        <v>3905</v>
+        <v>30411</v>
       </c>
       <c r="B916" s="0" t="inlineStr">
         <is>
-          <t>Microbrush regular  Microbrush</t>
+          <t>Micromotor eléctrico MC2 40 IR  Bien Air</t>
         </is>
       </c>
       <c r="C916" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="0" t="n">
-        <v>30411</v>
+        <v>307788</v>
       </c>
       <c r="B917" s="0" t="inlineStr">
         <is>
-          <t>Micromotor eléctrico MC2 40 IR  Bien Air</t>
+          <t>Micromotor neumático M205 M4  NSK</t>
         </is>
       </c>
       <c r="C917" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="0" t="n">
-        <v>307788</v>
+        <v>400028</v>
       </c>
       <c r="B918" s="0" t="inlineStr">
         <is>
-          <t>Micromotor neumático M205 M4  NSK</t>
+          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  6 mm  6 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C918" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="0" t="n">
         <v>400029</v>
       </c>
       <c r="B919" s="0" t="inlineStr">
         <is>
           <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C919" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="0" t="n">
-        <v>400028</v>
+        <v>400045</v>
       </c>
       <c r="B920" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  6 mm  6 mm Jeil Medical</t>
+          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm 10 mm 10 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C920" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="0" t="n">
         <v>400044</v>
       </c>
       <c r="B921" s="0" t="inlineStr">
         <is>
           <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C921" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="0" t="n">
-        <v>400045</v>
+        <v>12366</v>
       </c>
       <c r="B922" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm 10 mm 10 mm Jeil Medical</t>
+          <t>Mini-regla endodoncia  Royal Dent</t>
         </is>
       </c>
       <c r="C922" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="0" t="n">
-        <v>12366</v>
+        <v>30532</v>
       </c>
       <c r="B923" s="0" t="inlineStr">
         <is>
-          <t>Mini-regla endodoncia  Royal Dent</t>
+          <t>Mini-Root ZX  Color Blanco   Morita</t>
         </is>
       </c>
       <c r="C923" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="0" t="n">
-        <v>30532</v>
+        <v>8601</v>
       </c>
       <c r="B924" s="0" t="inlineStr">
         <is>
-          <t>Mini-Root ZX  Color Blanco   Morita</t>
+          <t>Miratray   Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C924" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="0" t="n">
-        <v>8601</v>
+        <v>677750</v>
       </c>
       <c r="B925" s="0" t="inlineStr">
         <is>
-          <t>Miratray   Hager&amp;Werken</t>
+          <t>Monobond Etch &amp; Prime acondicionador autograbante de cerámica vítrea       Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C925" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="0" t="n">
-        <v>677750</v>
+        <v>80586</v>
       </c>
       <c r="B926" s="0" t="inlineStr">
         <is>
-          <t>Monobond Etch &amp; Prime acondicionador autograbante de cerámica vítrea       Ivoclar-Vivadent</t>
+          <t>Mosaic compules  Color D-3   Ultradent</t>
         </is>
       </c>
       <c r="C926" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="0" t="n">
         <v>80583</v>
       </c>
       <c r="B927" s="0" t="inlineStr">
         <is>
           <t>Mosaic compules  Color B-2   Ultradent</t>
         </is>
       </c>
       <c r="C927" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="0" t="n">
         <v>80582</v>
       </c>
       <c r="B928" s="0" t="inlineStr">
         <is>
           <t>Mosaic compules  Color B-1   Ultradent</t>
         </is>
       </c>
       <c r="C928" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="0" t="n">
-        <v>80586</v>
+        <v>13727</v>
       </c>
       <c r="B929" s="0" t="inlineStr">
         <is>
-          <t>Mosaic compules  Color D-3   Ultradent</t>
+          <t>Multicore flow automix jeringa 10 grs  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C929" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="0" t="n">
-        <v>13727</v>
+        <v>13746</v>
       </c>
       <c r="B930" s="0" t="inlineStr">
         <is>
-          <t>Multicore flow automix jeringa 10 grs  Ivoclar-Vivadent</t>
+          <t>Multicore flow puntas intraorales  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C930" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="0" t="n">
-        <v>13746</v>
+        <v>13718</v>
       </c>
       <c r="B931" s="0" t="inlineStr">
         <is>
-          <t>Multicore flow puntas intraorales  Ivoclar-Vivadent</t>
+          <t>Multilink Automix reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C931" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="0" t="n">
-        <v>13718</v>
+        <v>1367</v>
       </c>
       <c r="B932" s="0" t="inlineStr">
         <is>
-          <t>Multilink Automix reposición  Ivoclar-Vivadent</t>
+          <t>Multilink Primer  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C932" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="0" t="n">
-        <v>1367</v>
+        <v>80200</v>
       </c>
       <c r="B933" s="0" t="inlineStr">
         <is>
-          <t>Multilink Primer  Ivoclar-Vivadent</t>
+          <t>Norblanc Home 16% - 001830 Peróxido carbamida al 16%  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C933" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="0" t="n">
-        <v>80200</v>
+        <v>82653</v>
       </c>
       <c r="B934" s="0" t="inlineStr">
         <is>
-          <t>Norblanc Home 16% - 001830 Peróxido carbamida al 16%  Laboratorios Normon</t>
+          <t>Normobucal Spray 60 ml  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C934" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="0" t="n">
-        <v>82653</v>
+        <v>83624</v>
       </c>
       <c r="B935" s="0" t="inlineStr">
         <is>
-          <t>Normobucal Spray 60 ml  Laboratorios Normon</t>
+          <t>NORMOCEM DC   Color Translúcido   Laboratorios Normon</t>
         </is>
       </c>
       <c r="C935" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="0" t="n">
-        <v>83624</v>
+        <v>83622</v>
       </c>
       <c r="B936" s="0" t="inlineStr">
         <is>
-          <t>NORMOCEM DC   Color Translúcido   Laboratorios Normon</t>
+          <t>Normocem Esthetic Glass  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C936" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="0" t="n">
-        <v>83622</v>
+        <v>13956</v>
       </c>
       <c r="B937" s="0" t="inlineStr">
         <is>
-          <t>Normocem Esthetic Glass  Laboratorios Normon</t>
+          <t>Octocolagen  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C937" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="0" t="n">
-        <v>13956</v>
+        <v>30474</v>
       </c>
       <c r="B938" s="0" t="inlineStr">
         <is>
-          <t>Octocolagen  Laboratorios Clarben</t>
+          <t>Oferta 10 Inserts n 1 + Pieza de mano DTE5 compatible Satelec  Woodpecker</t>
         </is>
       </c>
       <c r="C938" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="0" t="n">
-        <v>30474</v>
+        <v>677717</v>
       </c>
       <c r="B939" s="0" t="inlineStr">
         <is>
-          <t>Oferta 10 Inserts n 1 + Pieza de mano DTE5 compatible Satelec  Woodpecker</t>
+          <t>Oferta Clip Flow - 1282 2x1,8 grs.  Voco</t>
         </is>
       </c>
       <c r="C939" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="0" t="n">
-        <v>677717</v>
+        <v>305016</v>
       </c>
       <c r="B940" s="0" t="inlineStr">
         <is>
-          <t>Oferta Clip Flow - 1282 2x1,8 grs.  Voco</t>
+          <t>Oferta puntas mezcla tipo 11 + intra tipo 1 radicular  Royal Dent</t>
         </is>
       </c>
       <c r="C940" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="0" t="n">
-        <v>305016</v>
+        <v>17828</v>
       </c>
       <c r="B941" s="0" t="inlineStr">
         <is>
-          <t>Oferta puntas mezcla tipo 11 + intra tipo 1 radicular  Royal Dent</t>
+          <t>Opalescence Boost Kit PF 40% - 4750  Ultradent</t>
         </is>
       </c>
       <c r="C941" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="0" t="n">
-        <v>17828</v>
+        <v>1441</v>
       </c>
       <c r="B942" s="0" t="inlineStr">
         <is>
-          <t>Opalescence Boost Kit PF 40% - 4750  Ultradent</t>
+          <t>Optidisc Mini kit   KerrHawe</t>
         </is>
       </c>
       <c r="C942" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="0" t="n">
-        <v>1441</v>
+        <v>8210</v>
       </c>
       <c r="B943" s="0" t="inlineStr">
         <is>
-          <t>Optidisc Mini kit   KerrHawe</t>
+          <t>Optosil Plus  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C943" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="0" t="n">
-        <v>8210</v>
+        <v>8440</v>
       </c>
       <c r="B944" s="0" t="inlineStr">
         <is>
-          <t>Optosil Plus  Heraeus-Kulzer</t>
+          <t>Optosil/Xantoprem activador Pasta  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C944" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="0" t="n">
-        <v>8440</v>
+        <v>9794</v>
       </c>
       <c r="B945" s="0" t="inlineStr">
         <is>
-          <t>Optosil/Xantoprem activador Pasta  Heraeus-Kulzer</t>
+          <t>OptraGate  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C945" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="0" t="n">
-        <v>9794</v>
+        <v>9796</v>
       </c>
       <c r="B946" s="0" t="inlineStr">
         <is>
-          <t>OptraGate  Ivoclar-Vivadent</t>
+          <t>OptraGate 3D reposición   Regular   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C946" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="0" t="n">
-        <v>9796</v>
+        <v>9798</v>
       </c>
       <c r="B947" s="0" t="inlineStr">
         <is>
-          <t>OptraGate 3D reposición   Regular   Ivoclar-Vivadent</t>
+          <t>OptraGate 3D reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C947" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="0" t="n">
-        <v>9798</v>
+        <v>80214</v>
       </c>
       <c r="B948" s="0" t="inlineStr">
         <is>
-          <t>OptraGate 3D reposición  Ivoclar-Vivadent</t>
+          <t>OptraGate 3D Small surtido - 669088   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C948" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="0" t="n">
-        <v>80214</v>
+        <v>67207</v>
       </c>
       <c r="B949" s="0" t="inlineStr">
         <is>
-          <t>OptraGate 3D Small surtido - 669088   Ivoclar-Vivadent</t>
+          <t>OptraSculpt Pad esponjas 4 mm   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C949" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="0" t="n">
-        <v>67207</v>
+        <v>67208</v>
       </c>
       <c r="B950" s="0" t="inlineStr">
         <is>
-          <t>OptraSculpt Pad esponjas 4 mm   Ivoclar-Vivadent</t>
+          <t>OptraSculpt Pad esponjas 6 mm   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C950" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
       <c r="A951" s="0" t="n">
-        <v>67208</v>
+        <v>67205</v>
       </c>
       <c r="B951" s="0" t="inlineStr">
         <is>
-          <t>OptraSculpt Pad esponjas 6 mm   Ivoclar-Vivadent</t>
+          <t>OptraSculpt Pad kit - 639791  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C951" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="0" t="n">
-        <v>67205</v>
+        <v>67209</v>
       </c>
       <c r="B952" s="0" t="inlineStr">
         <is>
-          <t>OptraSculpt Pad kit - 639791  Ivoclar-Vivadent</t>
+          <t>OptraStick Refill - 699972  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C952" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
-      <c r="A953" s="0" t="n">
-        <v>67209</v>
+      <c r="A953" s="0" t="inlineStr">
+        <is>
+          <t>0818</t>
+        </is>
       </c>
       <c r="B953" s="0" t="inlineStr">
         <is>
-          <t>OptraStick Refill - 699972  Ivoclar-Vivadent</t>
+          <t>orocup dosificador  Durr Dental</t>
         </is>
       </c>
       <c r="C953" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
-      <c r="A954" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A954" s="0" t="n">
+        <v>80949</v>
       </c>
       <c r="B954" s="0" t="inlineStr">
         <is>
-          <t>orocup dosificador  Durr Dental</t>
+          <t>Ortho Flextech acero inoxidable grabador SSOFTE  Reliance Orthodontic</t>
         </is>
       </c>
       <c r="C954" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="0" t="n">
-        <v>80949</v>
+        <v>13976</v>
       </c>
       <c r="B955" s="0" t="inlineStr">
         <is>
-          <t>Ortho Flextech acero inoxidable grabador SSOFTE  Reliance Orthodontic</t>
+          <t>Ortho Flextech acero inoxidable SSOFT  Reliance Orthodontic</t>
         </is>
       </c>
       <c r="C955" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="0" t="n">
-        <v>13976</v>
+        <v>17452</v>
       </c>
       <c r="B956" s="0" t="inlineStr">
         <is>
-          <t>Ortho Flextech acero inoxidable SSOFT  Reliance Orthodontic</t>
+          <t>Ortho-Strips Openers  Intensiv</t>
         </is>
       </c>
       <c r="C956" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="0" t="n">
-        <v>17452</v>
+        <v>8406</v>
       </c>
       <c r="B957" s="0" t="inlineStr">
         <is>
-          <t>Ortho-Strips Openers  Intensiv</t>
+          <t>Ortodoncia 25 kg.  Leone</t>
         </is>
       </c>
       <c r="C957" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="0" t="n">
-        <v>8406</v>
+        <v>8407</v>
       </c>
       <c r="B958" s="0" t="inlineStr">
         <is>
-          <t>Ortodoncia 25 kg.  Leone</t>
+          <t>Ortodoncia 5 kg.  Leone</t>
         </is>
       </c>
       <c r="C958" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="0" t="n">
-        <v>8407</v>
+        <v>30609</v>
       </c>
       <c r="B959" s="0" t="inlineStr">
         <is>
-          <t>Ortodoncia 5 kg.  Leone</t>
+          <t>Oxido de aluminio  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C959" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="0" t="n">
-        <v>30609</v>
+        <v>12478</v>
       </c>
       <c r="B960" s="0" t="inlineStr">
         <is>
-          <t>Oxido de aluminio  Hager&amp;Werken</t>
+          <t>Panavia V5 pasta reposición  Kuraray</t>
         </is>
       </c>
       <c r="C960" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="0" t="n">
-        <v>12478</v>
+        <v>1813</v>
       </c>
       <c r="B961" s="0" t="inlineStr">
         <is>
-          <t>Panavia V5 pasta reposición  Kuraray</t>
+          <t>Papel articular BK-02 rojo  Bausch</t>
         </is>
       </c>
       <c r="C961" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="0" t="n">
-        <v>1813</v>
+        <v>3866</v>
       </c>
       <c r="B962" s="0" t="inlineStr">
         <is>
-          <t>Papel articular BK-02 rojo  Bausch</t>
+          <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
         </is>
       </c>
       <c r="C962" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="0" t="n">
         <v>3966</v>
       </c>
       <c r="B963" s="0" t="inlineStr">
         <is>
           <t>Papel bandejas de colores - Blanco, azul, verde  Color Azul   Royal Dent</t>
         </is>
       </c>
       <c r="C963" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="0" t="n">
         <v>3866</v>
       </c>
       <c r="B964" s="0" t="inlineStr">
         <is>
           <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
         </is>
       </c>
       <c r="C964" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="0" t="n">
-        <v>3866</v>
+        <v>18130</v>
       </c>
       <c r="B965" s="0" t="inlineStr">
         <is>
-          <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
+          <t>Papel folio de articular 12micras 22 mm  rojo 2 lados 480042  Hanel Roeko</t>
         </is>
       </c>
       <c r="C965" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="0" t="n">
-        <v>18130</v>
+        <v>82014</v>
       </c>
       <c r="B966" s="0" t="inlineStr">
         <is>
-          <t>Papel folio de articular 12micras 22 mm  rojo 2 lados 480042  Hanel Roeko</t>
+          <t>Papel para bandejas de colores especiales - Burdeos,Lila, Med Blue,  Naranja, Rosa  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C966" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="0" t="n">
-        <v>82014</v>
+        <v>34076</v>
       </c>
       <c r="B967" s="0" t="inlineStr">
         <is>
-          <t>Papel para bandejas de colores especiales - Burdeos,Lila, Med Blue,  Naranja, Rosa  Color Amarillo   Royal Dent</t>
+          <t>Parrilla N para bandejas mini 18x14x1,5 cm   Royal Dent</t>
         </is>
       </c>
       <c r="C967" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="0" t="n">
-        <v>34076</v>
+        <v>301841</v>
       </c>
       <c r="B968" s="0" t="inlineStr">
         <is>
-          <t>Parrilla N para bandejas mini 18x14x1,5 cm   Royal Dent</t>
+          <t>Pasta de dientes Clinpro Tooth Creme vainilla-menta - 12218   Solventum</t>
         </is>
       </c>
       <c r="C968" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="0" t="n">
-        <v>301841</v>
+        <v>84343</v>
       </c>
       <c r="B969" s="0" t="inlineStr">
         <is>
-          <t>Pasta de dientes Clinpro Tooth Creme vainilla-menta - 12218   3M</t>
+          <t>Pasta Forendo hidróxido de calcio con Yodoformo  Pulpdent</t>
         </is>
       </c>
       <c r="C969" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="0" t="n">
-        <v>84343</v>
+        <v>17824</v>
       </c>
       <c r="B970" s="0" t="inlineStr">
         <is>
-          <t>Pasta Forendo hidróxido de calcio con Yodoformo  Pulpdent</t>
+          <t>Pasta Opalescence blanqueadora pack ECO  Ultradent</t>
         </is>
       </c>
       <c r="C970" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="0" t="n">
-        <v>17824</v>
+        <v>17638</v>
       </c>
       <c r="B971" s="0" t="inlineStr">
         <is>
-          <t>Pasta Opalescence blanqueadora pack ECO  Ultradent</t>
+          <t>Pasta profilaxis sabor fresa   Royal Dent</t>
         </is>
       </c>
       <c r="C971" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="0" t="n">
-        <v>17638</v>
+        <v>1844</v>
       </c>
       <c r="B972" s="0" t="inlineStr">
         <is>
-          <t>Pasta profilaxis sabor fresa   Royal Dent</t>
+          <t>Pattern Resin LS  GC</t>
         </is>
       </c>
       <c r="C972" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="0" t="n">
-        <v>1844</v>
+        <v>677182</v>
       </c>
       <c r="B973" s="0" t="inlineStr">
         <is>
-          <t>Pattern Resin LS  GC</t>
+          <t>Peeso Largo 32 mm   Nº 2   Royal Dent</t>
         </is>
       </c>
       <c r="C973" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="0" t="n">
-        <v>677182</v>
+        <v>511</v>
       </c>
       <c r="B974" s="0" t="inlineStr">
         <is>
-          <t>Peeso Largo 32 mm   Nº 2   Royal Dent</t>
+          <t>Peeso Largo 32 mm Maillefer   Nº 2   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C974" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="0" t="n">
-        <v>511</v>
+        <v>3863</v>
       </c>
       <c r="B975" s="0" t="inlineStr">
         <is>
-          <t>Peeso Largo 32 mm Maillefer   Nº 2   Dentsply Sirona</t>
+          <t>Película adhesiva CROSS 15  Omnia</t>
         </is>
       </c>
       <c r="C975" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="0" t="n">
-        <v>3863</v>
+        <v>15290</v>
       </c>
       <c r="B976" s="0" t="inlineStr">
         <is>
-          <t>Película adhesiva CROSS 15  Omnia</t>
+          <t>Película Vistascan medida 0 2130-040-50  Durr Dental</t>
         </is>
       </c>
       <c r="C976" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="0" t="n">
-        <v>15290</v>
+        <v>15291</v>
       </c>
       <c r="B977" s="0" t="inlineStr">
         <is>
-          <t>Película Vistascan medida 0 2130-040-50  Durr Dental</t>
+          <t>Película Vistascan medida 1 2130-041-50  Durr Dental</t>
         </is>
       </c>
       <c r="C977" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
       <c r="A978" s="0" t="n">
-        <v>15291</v>
+        <v>15292</v>
       </c>
       <c r="B978" s="0" t="inlineStr">
         <is>
-          <t>Película Vistascan medida 1 2130-041-50  Durr Dental</t>
+          <t>Película Vistascan medida 2 2130-042-50  Durr Dental</t>
         </is>
       </c>
       <c r="C978" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
       <c r="A979" s="0" t="n">
-        <v>15292</v>
+        <v>17437</v>
       </c>
       <c r="B979" s="0" t="inlineStr">
         <is>
-          <t>Película Vistascan medida 2 2130-042-50  Durr Dental</t>
+          <t>Perfect Bleach office Peróxido de Hidrógeno al 35%  Voco</t>
         </is>
       </c>
       <c r="C979" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
-      <c r="A980" s="0" t="n">
-        <v>17437</v>
+      <c r="A980" s="0" t="inlineStr">
+        <is>
+          <t>0718</t>
+        </is>
       </c>
       <c r="B980" s="0" t="inlineStr">
         <is>
-          <t>Perfect Bleach office Peróxido de Hidrógeno al 35%  Voco</t>
+          <t>Perforador de dique Ivory  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C980" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="0" t="inlineStr">
         <is>
-          <t>0718</t>
+          <t>0725</t>
         </is>
       </c>
       <c r="B981" s="0" t="inlineStr">
         <is>
-          <t>Perforador de dique Ivory  Heraeus-Kulzer</t>
+          <t>Perforador para diques de goma Ainsworth  Directa</t>
         </is>
       </c>
       <c r="C981" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
-      <c r="A982" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A982" s="0" t="n">
+        <v>1536</v>
       </c>
       <c r="B982" s="0" t="inlineStr">
         <is>
-          <t>Perforador para diques de goma Ainsworth  Directa</t>
+          <t>Periomat intra  Durr Dental</t>
         </is>
       </c>
       <c r="C982" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="0" t="n">
-        <v>1536</v>
+        <v>9378</v>
       </c>
       <c r="B983" s="0" t="inlineStr">
         <is>
-          <t>Periomat intra  Durr Dental</t>
+          <t>Periostotomo Molt mango hueco MOLT-9 718-M9  Bontempi</t>
         </is>
       </c>
       <c r="C983" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="0" t="n">
-        <v>9378</v>
+        <v>8248</v>
       </c>
       <c r="B984" s="0" t="inlineStr">
         <is>
-          <t>Periostotomo Molt mango hueco MOLT-9 718-M9  Bontempi</t>
+          <t>Permlastic Adhesivo  Kerr</t>
         </is>
       </c>
       <c r="C984" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="0" t="n">
-        <v>8248</v>
+        <v>8245</v>
       </c>
       <c r="B985" s="0" t="inlineStr">
         <is>
-          <t>Permlastic Adhesivo  Kerr</t>
+          <t>Permlastic Regular Body  Kerr</t>
         </is>
       </c>
       <c r="C985" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="0" t="n">
-        <v>8245</v>
+        <v>99627</v>
       </c>
       <c r="B986" s="0" t="inlineStr">
         <is>
-          <t>Permlastic Regular Body  Kerr</t>
+          <t>PFIG4/5 Gregg 4/5 PFIG4/5  Hu-Friedy</t>
         </is>
       </c>
       <c r="C986" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="0" t="n">
-        <v>99627</v>
+        <v>30178</v>
       </c>
       <c r="B987" s="0" t="inlineStr">
         <is>
-          <t>PFIG4/5 Gregg 4/5 PFIG4/5  Hu-Friedy</t>
+          <t>Pieza de mano cirugía S-11  W&amp;H</t>
         </is>
       </c>
       <c r="C987" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="0" t="n">
-        <v>30178</v>
+        <v>307461</v>
       </c>
       <c r="B988" s="0" t="inlineStr">
         <is>
-          <t>Pieza de mano cirugía S-11  W&amp;H</t>
+          <t>Pieza de mano S-MAX M65  NSK</t>
         </is>
       </c>
       <c r="C988" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="0" t="n">
-        <v>307461</v>
+        <v>30482</v>
       </c>
       <c r="B989" s="0" t="inlineStr">
         <is>
-          <t>Pieza de mano S-MAX M65  NSK</t>
+          <t>Piezas de mano para DTE 5  Woodpecker</t>
         </is>
       </c>
       <c r="C989" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="0" t="n">
-        <v>30482</v>
+        <v>3931</v>
       </c>
       <c r="B990" s="0" t="inlineStr">
         <is>
-          <t>Piezas de mano para DTE 5  Woodpecker</t>
+          <t>Pinceles adhesivo   Royal Dent</t>
         </is>
       </c>
       <c r="C990" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="0" t="n">
         <v>3934</v>
       </c>
       <c r="B991" s="0" t="inlineStr">
         <is>
           <t>Pinceles adhesivo   Tamaño Negros finos   Royal Dent</t>
         </is>
       </c>
       <c r="C991" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="0" t="n">
         <v>3932</v>
       </c>
       <c r="B992" s="0" t="inlineStr">
         <is>
           <t>Pinceles adhesivo   Tamaño Blancos finos   Royal Dent</t>
         </is>
       </c>
       <c r="C992" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="0" t="n">
-        <v>3931</v>
+        <v>3930</v>
       </c>
       <c r="B993" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo   Royal Dent</t>
+          <t>Pinceles adhesivo Kit  Royal Dent</t>
         </is>
       </c>
       <c r="C993" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="0" t="n">
-        <v>3930</v>
+        <v>1932</v>
       </c>
       <c r="B994" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo Kit  Royal Dent</t>
+          <t>Pins Minikin L-511  Whaledent</t>
         </is>
       </c>
       <c r="C994" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="0" t="n">
-        <v>1932</v>
+        <v>3116</v>
       </c>
       <c r="B995" s="0" t="inlineStr">
         <is>
-          <t>Pins Minikin L-511  Whaledent</t>
+          <t>Pinza algodón Meriam  Bontempi</t>
         </is>
       </c>
       <c r="C995" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="0" t="n">
-        <v>3116</v>
+        <v>67050</v>
       </c>
       <c r="B996" s="0" t="inlineStr">
         <is>
-          <t>Pinza algodón Meriam  Bontempi</t>
+          <t>Pinza de algodón Meriam  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C996" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="0" t="n">
-        <v>67050</v>
+        <v>67085</v>
       </c>
       <c r="B997" s="0" t="inlineStr">
         <is>
-          <t>Pinza de algodón Meriam  Royal Dent-Asa Dental</t>
+          <t>Pinza Gubia Luer curva  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C997" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="0" t="n">
-        <v>67085</v>
+        <v>71070</v>
       </c>
       <c r="B998" s="0" t="inlineStr">
         <is>
-          <t>Pinza Gubia Luer curva  Royal Dent-Asa Dental</t>
+          <t>Pinza hemostática Haslted Mosquito H3   Hu-Friedy</t>
         </is>
       </c>
       <c r="C998" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="0" t="n">
-        <v>71070</v>
+        <v>11782</v>
       </c>
       <c r="B999" s="0" t="inlineStr">
         <is>
-          <t>Pinza hemostática Haslted Mosquito H3   Hu-Friedy</t>
+          <t>Pinza Mathieu punta fina   Royal Dent</t>
         </is>
       </c>
       <c r="C999" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="0" t="n">
-        <v>11782</v>
+        <v>67052</v>
       </c>
       <c r="B1000" s="0" t="inlineStr">
         <is>
-          <t>Pinza Mathieu punta fina   Royal Dent</t>
+          <t>Pinza papel articular   Royal Dent</t>
         </is>
       </c>
       <c r="C1000" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="0" t="n">
-        <v>67052</v>
+        <v>71460</v>
       </c>
       <c r="B1001" s="0" t="inlineStr">
         <is>
-          <t>Pinza papel articular   Royal Dent</t>
+          <t>Pinza para fragmentos Stieglitz RF45   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1001" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
       <c r="A1002" s="0" t="n">
-        <v>71460</v>
+        <v>1880</v>
       </c>
       <c r="B1002" s="0" t="inlineStr">
         <is>
-          <t>Pinza para fragmentos Stieglitz RF45   Hu-Friedy</t>
+          <t>Plancha blanqueamiento Mouthguard 040 1 mm (blandas)  Dentaflux</t>
         </is>
       </c>
       <c r="C1002" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="0" t="n">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="B1003" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 040 1 mm (blandas)  Dentaflux</t>
+          <t>Plancha blanqueamiento Mouthguard 060 1,5 mm (blandas)  Dentaflux</t>
         </is>
       </c>
       <c r="C1003" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="0" t="n">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B1004" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 060 1,5 mm (blandas)  Dentaflux</t>
+          <t>Plancha blanqueamiento Mouthguard 080 2 mm (blandas)  Dentaflux</t>
         </is>
       </c>
       <c r="C1004" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="0" t="n">
-        <v>1882</v>
+        <v>72031</v>
       </c>
       <c r="B1005" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 080 2 mm (blandas)  Dentaflux</t>
+          <t>Plancha blanqueamiento Mouthguard 1 mm - blandas  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1005" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="0" t="n">
-        <v>72031</v>
+        <v>1883</v>
       </c>
       <c r="B1006" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 1 mm - blandas  Laboratorios Clarben</t>
+          <t>Plancha blanqueamiento Mouthguard 120 3 mm (blandas) Bruxismo  Dentaflux</t>
         </is>
       </c>
       <c r="C1006" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="0" t="n">
-        <v>1883</v>
+        <v>72033</v>
       </c>
       <c r="B1007" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 120 3 mm (blandas) Bruxismo  Dentaflux</t>
+          <t>Plancha blanqueamiento Mouthguard 2 mm - blandas  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1007" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="0" t="n">
-        <v>72033</v>
+        <v>8501</v>
       </c>
       <c r="B1008" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 2 mm - blandas  Laboratorios Clarben</t>
+          <t>Planchas rosas  Cera de Reus</t>
         </is>
       </c>
       <c r="C1008" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
       <c r="A1009" s="0" t="n">
-        <v>8501</v>
+        <v>8505</v>
       </c>
       <c r="B1009" s="0" t="inlineStr">
         <is>
-          <t>Planchas rosas  Cera de Reus</t>
+          <t>Planchas rosas climas cálidos  Cera de Reus</t>
         </is>
       </c>
       <c r="C1009" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
       <c r="A1010" s="0" t="n">
-        <v>8505</v>
+        <v>189977</v>
       </c>
       <c r="B1010" s="0" t="inlineStr">
         <is>
-          <t>Planchas rosas climas cálidos  Cera de Reus</t>
+          <t>Plano de Fox  Mestra</t>
         </is>
       </c>
       <c r="C1010" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
       <c r="A1011" s="0" t="n">
-        <v>189977</v>
+        <v>2088</v>
       </c>
       <c r="B1011" s="0" t="inlineStr">
         <is>
-          <t>Plano de Fox  Mestra</t>
+          <t>Plásticos retentivos.  Directa</t>
         </is>
       </c>
       <c r="C1011" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
       <c r="A1012" s="0" t="n">
-        <v>2088</v>
+        <v>14140</v>
       </c>
       <c r="B1012" s="0" t="inlineStr">
         <is>
-          <t>Plásticos retentivos.  Directa</t>
+          <t>Pogo   Puntas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1012" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
       <c r="A1013" s="0" t="n">
-        <v>14140</v>
+        <v>14138</v>
       </c>
       <c r="B1013" s="0" t="inlineStr">
         <is>
-          <t>Pogo   Puntas   Dentsply Sirona</t>
+          <t>Pogo  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1013" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
       <c r="A1014" s="0" t="n">
-        <v>14138</v>
+        <v>88052</v>
       </c>
       <c r="B1014" s="0" t="inlineStr">
         <is>
-          <t>Pogo  Dentsply Sirona</t>
+          <t>POLA RETRACTORS (azul) x 5 piezas  SDI 88052  SDI AUSTRALIA</t>
         </is>
       </c>
       <c r="C1014" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
-      <c r="A1015" s="0" t="n">
-        <v>88052</v>
+      <c r="A1015" s="0" t="inlineStr">
+        <is>
+          <t>0532</t>
+        </is>
       </c>
       <c r="B1015" s="0" t="inlineStr">
         <is>
-          <t>POLA RETRACTORS (azul) x 5 piezas  SDI 88052  SDI AUSTRALIA</t>
+          <t>Polofil Supra   Voco</t>
         </is>
       </c>
       <c r="C1015" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
       <c r="A1016" s="0" t="inlineStr">
         <is>
-          <t>0532</t>
+          <t>0533</t>
         </is>
       </c>
       <c r="B1016" s="0" t="inlineStr">
         <is>
-          <t>Polofil Supra   Voco</t>
+          <t>Polofil Supra   Color A-3   Voco</t>
         </is>
       </c>
       <c r="C1016" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
-      <c r="A1017" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1017" s="0" t="n">
+        <v>13835</v>
       </c>
       <c r="B1017" s="0" t="inlineStr">
         <is>
-          <t>Polofil Supra   Color A-3   Voco</t>
+          <t>Porcelain Etch Kit - UP 405  Ultradent</t>
         </is>
       </c>
       <c r="C1017" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
       <c r="A1018" s="0" t="n">
-        <v>13835</v>
+        <v>3822</v>
       </c>
       <c r="B1018" s="0" t="inlineStr">
         <is>
-          <t>Porcelain Etch Kit - UP 405  Ultradent</t>
+          <t>Porta servilletas cadena portaservilletas metal  Euronda Monoart</t>
         </is>
       </c>
       <c r="C1018" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
       <c r="A1019" s="0" t="n">
-        <v>3822</v>
+        <v>71086</v>
       </c>
       <c r="B1019" s="0" t="inlineStr">
         <is>
-          <t>Porta servilletas cadena portaservilletas metal  Euronda Monoart</t>
+          <t>Porta-agujas Crile Wood NH5038 PermaSharp 15cm   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1019" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
       <c r="A1020" s="0" t="n">
-        <v>71086</v>
+        <v>67032</v>
       </c>
       <c r="B1020" s="0" t="inlineStr">
         <is>
-          <t>Porta-agujas Crile Wood NH5038 PermaSharp 15cm   Hu-Friedy</t>
+          <t>Porta-agujas Mayo-Hegar T.C. 16 cm  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C1020" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
       <c r="A1021" s="0" t="n">
-        <v>67032</v>
+        <v>71895</v>
       </c>
       <c r="B1021" s="0" t="inlineStr">
         <is>
-          <t>Porta-agujas Mayo-Hegar T.C. 16 cm  Royal Dent-Asa Dental</t>
+          <t>Portaservilletas goma colores surtidos  Royal Dent</t>
         </is>
       </c>
       <c r="C1021" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="0" t="n">
-        <v>71895</v>
+        <v>3824</v>
       </c>
       <c r="B1022" s="0" t="inlineStr">
         <is>
-          <t>Portaservilletas goma colores surtidos  Royal Dent</t>
+          <t>Portaservilletas O Cadeneta de  Silicona  Color Azul   Directa</t>
         </is>
       </c>
       <c r="C1022" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
       <c r="A1023" s="0" t="n">
-        <v>3824</v>
+        <v>3801</v>
       </c>
       <c r="B1023" s="0" t="inlineStr">
         <is>
-          <t>Portaservilletas O Cadeneta de  Silicona  Color Azul   Directa</t>
+          <t>Protacam kit  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C1023" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
       <c r="A1024" s="0" t="n">
-        <v>3801</v>
+        <v>84048</v>
       </c>
       <c r="B1024" s="0" t="inlineStr">
         <is>
-          <t>Protacam kit  Hager&amp;Werken</t>
+          <t>ProTaper Ultimate Conform Fit Gutta-Percha   F2   DentsplySirona</t>
         </is>
       </c>
       <c r="C1024" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
       <c r="A1025" s="0" t="n">
-        <v>84048</v>
+        <v>72158</v>
       </c>
       <c r="B1025" s="0" t="inlineStr">
         <is>
-          <t>ProTaper Ultimate Conform Fit Gutta-Percha   F2   DentsplySirona</t>
+          <t>Protector antideslumbrante 551756   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1025" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
       <c r="A1026" s="0" t="n">
-        <v>72158</v>
+        <v>3525</v>
       </c>
       <c r="B1026" s="0" t="inlineStr">
         <is>
-          <t>Protector antideslumbrante 551756   Ivoclar-Vivadent</t>
+          <t>Protector de mangueras estéril  Omnia</t>
         </is>
       </c>
       <c r="C1026" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
       <c r="A1027" s="0" t="n">
-        <v>3525</v>
+        <v>80958</v>
       </c>
       <c r="B1027" s="0" t="inlineStr">
         <is>
-          <t>Protector de mangueras estéril  Omnia</t>
+          <t>Protector gingival   Royal Dent</t>
         </is>
       </c>
       <c r="C1027" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
       <c r="A1028" s="0" t="n">
-        <v>80958</v>
+        <v>3549</v>
       </c>
       <c r="B1028" s="0" t="inlineStr">
         <is>
-          <t>Protector gingival   Royal Dent</t>
+          <t>Protector para mangueras estéril   Royal Dent</t>
         </is>
       </c>
       <c r="C1028" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
       <c r="A1029" s="0" t="n">
-        <v>3549</v>
+        <v>18542</v>
       </c>
       <c r="B1029" s="0" t="inlineStr">
         <is>
-          <t>Protector para mangueras estéril   Royal Dent</t>
+          <t>Protemp 4 kit Intro  Solventum</t>
         </is>
       </c>
       <c r="C1029" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
       <c r="A1030" s="0" t="n">
-        <v>18542</v>
+        <v>18545</v>
       </c>
       <c r="B1030" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 kit Intro  3M</t>
+          <t>Protemp 4 reposición   A2   Solventum</t>
         </is>
       </c>
       <c r="C1030" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
       <c r="A1031" s="0" t="n">
         <v>18548</v>
       </c>
       <c r="B1031" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 reposición   A3,5   3M</t>
+          <t>Protemp 4 reposición   A3,5   Solventum</t>
         </is>
       </c>
       <c r="C1031" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
       <c r="A1032" s="0" t="n">
-        <v>18545</v>
+        <v>18546</v>
       </c>
       <c r="B1032" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 reposición   A2   3M</t>
+          <t>Protemp 4 reposición   A3   Solventum</t>
         </is>
       </c>
       <c r="C1032" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
       <c r="A1033" s="0" t="n">
-        <v>18546</v>
+        <v>82648</v>
       </c>
       <c r="B1033" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 reposición   A3   3M</t>
+          <t>Provicol QM Aesthetic - 1108  Voco</t>
         </is>
       </c>
       <c r="C1033" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
       <c r="A1034" s="0" t="n">
-        <v>82648</v>
+        <v>82679</v>
       </c>
       <c r="B1034" s="0" t="inlineStr">
         <is>
-          <t>Provicol QM Aesthetic - 1108  Voco</t>
+          <t>PROXYT RDA   Grano Grueso   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1034" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1035">
       <c r="A1035" s="0" t="n">
-        <v>82679</v>
+        <v>80946</v>
       </c>
       <c r="B1035" s="0" t="inlineStr">
         <is>
-          <t>PROXYT RDA   Grano Grueso   Ivoclar-Vivadent</t>
+          <t>Pulidores removedor cementos ortondoncia - 383 RSPL, CONTRA-ÁNGULO  Reliance</t>
         </is>
       </c>
       <c r="C1035" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1036">
       <c r="A1036" s="0" t="n">
-        <v>80946</v>
+        <v>8331</v>
       </c>
       <c r="B1036" s="0" t="inlineStr">
         <is>
-          <t>Pulidores removedor cementos ortondoncia - 383 RSPL, CONTRA-ÁNGULO  Reliance</t>
+          <t>Punta intraoral blanca tipo 1 radicular - para tipo 11  Royal Dent</t>
         </is>
       </c>
       <c r="C1036" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1037">
       <c r="A1037" s="0" t="n">
-        <v>8331</v>
+        <v>677132</v>
       </c>
       <c r="B1037" s="0" t="inlineStr">
         <is>
-          <t>Punta intraoral blanca tipo 1 radicular - para tipo 11  Royal Dent</t>
+          <t>Punta papel Royal-PROR  Royal Dent</t>
         </is>
       </c>
       <c r="C1037" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
       <c r="A1038" s="0" t="n">
-        <v>677132</v>
+        <v>677126</v>
       </c>
       <c r="B1038" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROR  Royal Dent</t>
+          <t>Punta papel Royal-PROT   F2   Royal Dent</t>
         </is>
       </c>
       <c r="C1038" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1039">
       <c r="A1039" s="0" t="n">
-        <v>677125</v>
+        <v>677131</v>
       </c>
       <c r="B1039" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT  Royal Dent</t>
+          <t>Punta papel Royal-PROT   Surtido F4-F5   Royal Dent</t>
         </is>
       </c>
       <c r="C1039" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
       <c r="A1040" s="0" t="n">
-        <v>677129</v>
+        <v>677125</v>
       </c>
       <c r="B1040" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F5   Royal Dent</t>
+          <t>Punta papel Royal-PROT  Royal Dent</t>
         </is>
       </c>
       <c r="C1040" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1041">
       <c r="A1041" s="0" t="n">
-        <v>677128</v>
+        <v>677129</v>
       </c>
       <c r="B1041" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F4   Royal Dent</t>
+          <t>Punta papel Royal-PROT   F5   Royal Dent</t>
         </is>
       </c>
       <c r="C1041" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1042">
       <c r="A1042" s="0" t="n">
-        <v>677127</v>
+        <v>677128</v>
       </c>
       <c r="B1042" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F3   Royal Dent</t>
+          <t>Punta papel Royal-PROT   F4   Royal Dent</t>
         </is>
       </c>
       <c r="C1042" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1043">
       <c r="A1043" s="0" t="n">
-        <v>677126</v>
+        <v>677127</v>
       </c>
       <c r="B1043" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F2   Royal Dent</t>
+          <t>Punta papel Royal-PROT   F3   Royal Dent</t>
         </is>
       </c>
       <c r="C1043" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1044">
       <c r="A1044" s="0" t="n">
-        <v>677131</v>
+        <v>677137</v>
       </c>
       <c r="B1044" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   Surtido F4-F5   Royal Dent</t>
+          <t>Punta papel Royal-PROW   Primary 025.07   Royal Dent</t>
         </is>
       </c>
       <c r="C1044" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1045">
       <c r="A1045" s="0" t="n">
-        <v>677137</v>
+        <v>30484</v>
       </c>
       <c r="B1045" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROW   Primary 025.07   Royal Dent</t>
+          <t>Punta para profilaxis universal GD1 compatible con Satelec  Woodpecker</t>
         </is>
       </c>
       <c r="C1045" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1046">
       <c r="A1046" s="0" t="n">
-        <v>30484</v>
+        <v>654</v>
       </c>
       <c r="B1046" s="0" t="inlineStr">
         <is>
-          <t>Punta para profilaxis universal GD1 compatible con Satelec  Woodpecker</t>
+          <t>Puntas de gutapercha conicidad 04/06  Conicidad .04 Nº 30 Nº 30 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1046" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1047">
       <c r="A1047" s="0" t="n">
-        <v>654</v>
+        <v>671</v>
       </c>
       <c r="B1047" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha conicidad 04/06  Conicidad .04 Nº 30 Nº 30 Dentsply Sirona</t>
+          <t>Puntas de gutapercha Maillefer   Nº 20   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1047" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1048">
       <c r="A1048" s="0" t="n">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="B1048" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha Maillefer   Nº 20   Dentsply Sirona</t>
+          <t>Puntas de gutapercha Maillefer   Nº 25   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1048" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1049">
       <c r="A1049" s="0" t="n">
-        <v>672</v>
+        <v>682</v>
       </c>
       <c r="B1049" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha Maillefer   Nº 25   Dentsply Sirona</t>
+          <t>Puntas de gutapercha Maillefer   Surtido 15al40   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1049" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1050">
       <c r="A1050" s="0" t="n">
-        <v>682</v>
+        <v>12334</v>
       </c>
       <c r="B1050" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha Maillefer   Surtido 15al40   Dentsply Sirona</t>
+          <t>Puntas de guttapercha    Nº 25   Royal Dent</t>
         </is>
       </c>
       <c r="C1050" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1051">
       <c r="A1051" s="0" t="n">
-        <v>12334</v>
+        <v>12344</v>
       </c>
       <c r="B1051" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 25   Royal Dent</t>
+          <t>Puntas de guttapercha    Surtido 15al40   Royal Dent</t>
         </is>
       </c>
       <c r="C1051" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1052">
       <c r="A1052" s="0" t="n">
-        <v>12336</v>
+        <v>12333</v>
       </c>
       <c r="B1052" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 35   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 20   Royal Dent</t>
         </is>
       </c>
       <c r="C1052" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1053">
       <c r="A1053" s="0" t="n">
-        <v>12333</v>
+        <v>12337</v>
       </c>
       <c r="B1053" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 20   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 40   Royal Dent</t>
         </is>
       </c>
       <c r="C1053" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1054">
       <c r="A1054" s="0" t="n">
-        <v>12344</v>
+        <v>12336</v>
       </c>
       <c r="B1054" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Surtido 15al40   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 35   Royal Dent</t>
         </is>
       </c>
       <c r="C1054" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1055">
       <c r="A1055" s="0" t="n">
         <v>12332</v>
       </c>
       <c r="B1055" s="0" t="inlineStr">
         <is>
           <t>Puntas de guttapercha   Royal Dent</t>
         </is>
       </c>
       <c r="C1055" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1056">
       <c r="A1056" s="0" t="n">
         <v>12335</v>
       </c>
       <c r="B1056" s="0" t="inlineStr">
         <is>
           <t>Puntas de guttapercha    Nº 30   Royal Dent</t>
         </is>
       </c>
       <c r="C1056" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1057">
       <c r="A1057" s="0" t="n">
-        <v>12337</v>
+        <v>677156</v>
       </c>
       <c r="B1057" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 40   Royal Dent</t>
+          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Surtido 15al40 Surtido 15al40 Royal Dent</t>
         </is>
       </c>
       <c r="C1057" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1058">
       <c r="A1058" s="0" t="n">
-        <v>677156</v>
+        <v>677153</v>
       </c>
       <c r="B1058" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Surtido 15al40 Surtido 15al40 Royal Dent</t>
+          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Nº 30 Nº 30 Royal Dent</t>
         </is>
       </c>
       <c r="C1058" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1059">
       <c r="A1059" s="0" t="n">
-        <v>677153</v>
+        <v>677144</v>
       </c>
       <c r="B1059" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Nº 30 Nº 30 Royal Dent</t>
+          <t>Puntas de guttapercha conicidad 04/06   Conicidad .04 Nº 30 Nº 30 Royal Dent</t>
         </is>
       </c>
       <c r="C1059" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1060">
       <c r="A1060" s="0" t="n">
-        <v>677144</v>
+        <v>12350</v>
       </c>
       <c r="B1060" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha conicidad 04/06   Conicidad .04 Nº 30 Nº 30 Royal Dent</t>
+          <t>Puntas de papel punta coloreada  Royal Dent</t>
         </is>
       </c>
       <c r="C1060" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1061">
       <c r="A1061" s="0" t="n">
-        <v>12355</v>
+        <v>12352</v>
       </c>
       <c r="B1061" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 40   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 25   Royal Dent</t>
         </is>
       </c>
       <c r="C1061" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1062">
       <c r="A1062" s="0" t="n">
-        <v>12350</v>
+        <v>12353</v>
       </c>
       <c r="B1062" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada  Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 30   Royal Dent</t>
         </is>
       </c>
       <c r="C1062" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1063">
       <c r="A1063" s="0" t="n">
-        <v>12352</v>
+        <v>12357</v>
       </c>
       <c r="B1063" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 25   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 50   Royal Dent</t>
         </is>
       </c>
       <c r="C1063" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1064">
       <c r="A1064" s="0" t="n">
-        <v>12353</v>
+        <v>12355</v>
       </c>
       <c r="B1064" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 30   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 40   Royal Dent</t>
         </is>
       </c>
       <c r="C1064" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1065">
       <c r="A1065" s="0" t="n">
-        <v>12354</v>
+        <v>12363</v>
       </c>
       <c r="B1065" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 35   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Surtido 45al80   Royal Dent</t>
         </is>
       </c>
       <c r="C1065" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1066">
       <c r="A1066" s="0" t="n">
-        <v>12363</v>
+        <v>12354</v>
       </c>
       <c r="B1066" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Surtido 45al80   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 35   Royal Dent</t>
         </is>
       </c>
       <c r="C1066" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1067">
       <c r="A1067" s="0" t="n">
-        <v>12357</v>
+        <v>12362</v>
       </c>
       <c r="B1067" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 50   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Surtido 15al40   Royal Dent</t>
         </is>
       </c>
       <c r="C1067" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1068">
       <c r="A1068" s="0" t="n">
-        <v>12362</v>
+        <v>9489</v>
       </c>
       <c r="B1068" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Surtido 15al40   Royal Dent</t>
+          <t>Puntas de recambio levantapuentes arrancacorona  Bontempi</t>
         </is>
       </c>
       <c r="C1068" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1069">
       <c r="A1069" s="0" t="n">
         <v>9490</v>
       </c>
       <c r="B1069" s="0" t="inlineStr">
         <is>
           <t>Puntas de recambio levantapuentes arrancacorona  Figura C-12   Bontempi</t>
         </is>
       </c>
       <c r="C1069" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1070">
       <c r="A1070" s="0" t="n">
-        <v>9489</v>
+        <v>12349</v>
       </c>
       <c r="B1070" s="0" t="inlineStr">
         <is>
-          <t>Puntas de recambio levantapuentes arrancacorona  Bontempi</t>
+          <t>Puntas guttapercha piratas no estandarizadas   FINE   Royal Dent</t>
         </is>
       </c>
       <c r="C1070" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1071">
       <c r="A1071" s="0" t="n">
-        <v>12349</v>
+        <v>12347</v>
       </c>
       <c r="B1071" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas   FINE   Royal Dent</t>
+          <t>Puntas guttapercha piratas no estandarizadas   X-FINE   Royal Dent</t>
         </is>
       </c>
       <c r="C1071" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1072">
       <c r="A1072" s="0" t="n">
-        <v>12347</v>
+        <v>1000</v>
       </c>
       <c r="B1072" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas   X-FINE   Royal Dent</t>
+          <t>Puntas guttapercha piratas no estandarizadas 24 mm   B   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1072" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1073">
       <c r="A1073" s="0" t="n">
-        <v>1000</v>
+        <v>1001</v>
       </c>
       <c r="B1073" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas 24 mm   B   Dentsply Sirona</t>
+          <t>Puntas guttapercha piratas no estandarizadas 24 mm   C   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1073" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1074">
-      <c r="A1074" s="0" t="n">
-        <v>1001</v>
+      <c r="A1074" s="0" t="inlineStr">
+        <is>
+          <t>0999</t>
+        </is>
       </c>
       <c r="B1074" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas 24 mm   C   Dentsply Sirona</t>
+          <t>Puntas guttapercha piratas no estandarizadas 24 mm  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1074" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1075">
-      <c r="A1075" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1075" s="0" t="n">
+        <v>8146</v>
       </c>
       <c r="B1075" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas 24 mm  Dentsply Sirona</t>
+          <t>Puntas mezcla amarillas tipo 1:1, 2:1  Royal Dent</t>
         </is>
       </c>
       <c r="C1075" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1076">
       <c r="A1076" s="0" t="n">
-        <v>8146</v>
+        <v>8147</v>
       </c>
       <c r="B1076" s="0" t="inlineStr">
         <is>
-          <t>Puntas mezcla amarillas tipo 1:1, 2:1  Royal Dent</t>
+          <t>Puntas mezcla intraorales amarillas tipo 469/3  Royal Dent</t>
         </is>
       </c>
       <c r="C1076" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1077">
       <c r="A1077" s="0" t="n">
-        <v>8147</v>
+        <v>8196</v>
       </c>
       <c r="B1077" s="0" t="inlineStr">
         <is>
-          <t>Puntas mezcla intraorales amarillas tipo 469/3  Royal Dent</t>
+          <t>Puntas mezcla tipo 16  Royal Dent</t>
         </is>
       </c>
       <c r="C1077" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1078">
       <c r="A1078" s="0" t="n">
-        <v>8196</v>
+        <v>677279</v>
       </c>
       <c r="B1078" s="0" t="inlineStr">
         <is>
-          <t>Puntas mezcla tipo 16  Royal Dent</t>
+          <t>Puntas papel WaveOne Gold    Medium 035.06   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1078" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1079">
       <c r="A1079" s="0" t="n">
-        <v>677279</v>
+        <v>1492</v>
       </c>
       <c r="B1079" s="0" t="inlineStr">
         <is>
-          <t>Puntas papel WaveOne Gold    Medium 035.06   Dentsply Sirona</t>
+          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
         </is>
       </c>
       <c r="C1079" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1080">
       <c r="A1080" s="0" t="n">
         <v>1493</v>
       </c>
       <c r="B1080" s="0" t="inlineStr">
         <is>
           <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE   Grises 0664 grano medio   Edenta</t>
         </is>
       </c>
       <c r="C1080" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1081">
       <c r="A1081" s="0" t="n">
-        <v>1492</v>
+        <v>16111</v>
       </c>
       <c r="B1081" s="0" t="inlineStr">
         <is>
-          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
+          <t>QuiXfil  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1081" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1082">
-      <c r="A1082" s="0" t="n">
-        <v>16111</v>
+      <c r="A1082" s="0" t="inlineStr">
+        <is>
+          <t>9T</t>
+        </is>
       </c>
       <c r="B1082" s="0" t="inlineStr">
         <is>
-          <t>QuiXfil  Dentsply Sirona</t>
+          <t>Racestyptine Solución  Septodont</t>
         </is>
       </c>
       <c r="C1082" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1083">
-      <c r="A1083" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1083" s="0" t="n">
+        <v>99617</v>
       </c>
       <c r="B1083" s="0" t="inlineStr">
         <is>
-          <t>Racestyptine Solución  Septodont</t>
+          <t>Raspador Morse SM0/00  Hu-Friedy</t>
         </is>
       </c>
       <c r="C1083" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1084">
       <c r="A1084" s="0" t="n">
-        <v>99617</v>
+        <v>1894</v>
       </c>
       <c r="B1084" s="0" t="inlineStr">
         <is>
-          <t>Raspador Morse SM0/00  Hu-Friedy</t>
+          <t>Rebase blando Ufi Gel P  Voco</t>
         </is>
       </c>
       <c r="C1084" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1085">
       <c r="A1085" s="0" t="n">
-        <v>1894</v>
+        <v>1896</v>
       </c>
       <c r="B1085" s="0" t="inlineStr">
         <is>
-          <t>Rebase blando Ufi Gel P  Voco</t>
+          <t>Rebase blando Ufi Gel SC reposición.  Voco</t>
         </is>
       </c>
       <c r="C1085" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1086">
       <c r="A1086" s="0" t="n">
-        <v>1896</v>
+        <v>13731</v>
       </c>
       <c r="B1086" s="0" t="inlineStr">
         <is>
-          <t>Rebase blando Ufi Gel SC reposición.  Voco</t>
+          <t>Rebilda DC Quickmix dentina  Voco</t>
         </is>
       </c>
       <c r="C1086" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1087">
       <c r="A1087" s="0" t="n">
-        <v>13731</v>
+        <v>2107</v>
       </c>
       <c r="B1087" s="0" t="inlineStr">
         <is>
-          <t>Rebilda DC Quickmix dentina  Voco</t>
+          <t>Rebilda Post reposición.   ø 1,5 mm   Voco</t>
         </is>
       </c>
       <c r="C1087" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1088">
       <c r="A1088" s="0" t="n">
-        <v>2107</v>
+        <v>2106</v>
       </c>
       <c r="B1088" s="0" t="inlineStr">
         <is>
-          <t>Rebilda Post reposición.   ø 1,5 mm   Voco</t>
+          <t>Rebilda Post reposición.  Voco</t>
         </is>
       </c>
       <c r="C1088" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1089">
       <c r="A1089" s="0" t="n">
-        <v>2106</v>
+        <v>66473</v>
       </c>
       <c r="B1089" s="0" t="inlineStr">
         <is>
-          <t>Rebilda Post reposición.  Voco</t>
+          <t>Registrado Clear - 2037  Voco</t>
         </is>
       </c>
       <c r="C1089" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1090">
       <c r="A1090" s="0" t="n">
-        <v>66473</v>
+        <v>8250</v>
       </c>
       <c r="B1090" s="0" t="inlineStr">
         <is>
-          <t>Registrado Clear - 2037  Voco</t>
+          <t>Registro mordida Occlufast  Zhermack</t>
         </is>
       </c>
       <c r="C1090" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1091">
       <c r="A1091" s="0" t="n">
-        <v>8250</v>
+        <v>71979</v>
       </c>
       <c r="B1091" s="0" t="inlineStr">
         <is>
-          <t>Registro mordida Occlufast  Zhermack</t>
+          <t>Registro mordida Royal Bite registro de mordida  Royal Dent</t>
         </is>
       </c>
       <c r="C1091" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1092">
-      <c r="A1092" s="0" t="n">
-        <v>71979</v>
+      <c r="A1092" s="0" t="inlineStr">
+        <is>
+          <t>01278</t>
+        </is>
       </c>
       <c r="B1092" s="0" t="inlineStr">
         <is>
-          <t>Registro mordida Royal Bite registro de mordida  Royal Dent</t>
+          <t>Regla calibradora de Guta  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1092" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1093">
-      <c r="A1093" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1093" s="0" t="n">
+        <v>667647</v>
       </c>
       <c r="B1093" s="0" t="inlineStr">
         <is>
-          <t>Regla calibradora de Guta  Dentsply Sirona</t>
+          <t>Relyx Fiber Post 3D  reposición   Nº 1 ø 1,3 mm   Solventum</t>
         </is>
       </c>
       <c r="C1093" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1094">
       <c r="A1094" s="0" t="n">
-        <v>667647</v>
+        <v>2094</v>
       </c>
       <c r="B1094" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post 3D  reposición   Nº 1 ø 1,3 mm   3M</t>
+          <t>Relyx Fiber Post reposición   Nº 3 ø 1,9 mm   Solventum</t>
         </is>
       </c>
       <c r="C1094" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1095">
       <c r="A1095" s="0" t="n">
-        <v>2094</v>
+        <v>2093</v>
       </c>
       <c r="B1095" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición   Nº 3 ø 1,9 mm   3M</t>
+          <t>Relyx Fiber Post reposición   Nº 2 ø 1,6 mm   Solventum</t>
         </is>
       </c>
       <c r="C1095" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1096">
       <c r="A1096" s="0" t="n">
-        <v>2093</v>
+        <v>2129</v>
       </c>
       <c r="B1096" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición   Nº 2 ø 1,6 mm   3M</t>
+          <t>Relyx Fiber Post reposición   Nº 0 ø 1,1 mm   Solventum</t>
         </is>
       </c>
       <c r="C1096" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1097">
       <c r="A1097" s="0" t="n">
-        <v>2129</v>
+        <v>2092</v>
       </c>
       <c r="B1097" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición   Nº 0 ø 1,1 mm   3M</t>
+          <t>Relyx Fiber Post reposición  Solventum</t>
         </is>
       </c>
       <c r="C1097" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1098">
       <c r="A1098" s="0" t="n">
-        <v>2092</v>
+        <v>13111</v>
       </c>
       <c r="B1098" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición  3M</t>
+          <t>Relyx Temp NE  Solventum</t>
         </is>
       </c>
       <c r="C1098" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1099">
       <c r="A1099" s="0" t="n">
-        <v>13111</v>
+        <v>13994</v>
       </c>
       <c r="B1099" s="0" t="inlineStr">
         <is>
-          <t>Relyx Temp NE  3M</t>
+          <t>RelyX Ultimate reposición  Color A1   Solventum</t>
         </is>
       </c>
       <c r="C1099" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1100">
       <c r="A1100" s="0" t="n">
-        <v>13994</v>
+        <v>13995</v>
       </c>
       <c r="B1100" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate reposición  Color A1   3M</t>
+          <t>RelyX Ultimate reposición  Color Transparente   Solventum</t>
         </is>
       </c>
       <c r="C1100" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1101">
       <c r="A1101" s="0" t="n">
-        <v>13995</v>
+        <v>13991</v>
       </c>
       <c r="B1101" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate reposición  Color Transparente   3M</t>
+          <t>RelyX Ultimate trial Kit  Solventum</t>
         </is>
       </c>
       <c r="C1101" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1102">
       <c r="A1102" s="0" t="n">
-        <v>13991</v>
+        <v>13999</v>
       </c>
       <c r="B1102" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate trial Kit  3M</t>
+          <t>RelyX Ultimate trial Kit  Color A1   Solventum</t>
         </is>
       </c>
       <c r="C1102" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1103">
       <c r="A1103" s="0" t="n">
-        <v>13999</v>
+        <v>13948</v>
       </c>
       <c r="B1103" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate trial Kit  Color A1   3M</t>
+          <t>Relyx Unicem 2 Automix  Color A2 universal   Solventum</t>
         </is>
       </c>
       <c r="C1103" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1104">
       <c r="A1104" s="0" t="n">
-        <v>13948</v>
+        <v>13947</v>
       </c>
       <c r="B1104" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Automix  Color A2 universal   3M</t>
+          <t>Relyx Unicem 2 Automix  Solventum</t>
         </is>
       </c>
       <c r="C1104" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1105">
       <c r="A1105" s="0" t="n">
-        <v>13947</v>
+        <v>13945</v>
       </c>
       <c r="B1105" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Automix  3M</t>
+          <t>Relyx Unicem 2 Automix  ECO  Color A2 universal   Solventum</t>
         </is>
       </c>
       <c r="C1105" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1106">
       <c r="A1106" s="0" t="n">
-        <v>13945</v>
+        <v>13157</v>
       </c>
       <c r="B1106" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Automix  ECO  Color A2 universal   3M</t>
+          <t>Relyx Unicem 2 Clicker  Color Translúcido   Solventum</t>
         </is>
       </c>
       <c r="C1106" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1107">
       <c r="A1107" s="0" t="n">
-        <v>13157</v>
+        <v>83003</v>
       </c>
       <c r="B1107" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Clicker  Color Translúcido   3M</t>
+          <t>RELYX UNIVERSAL reposición  Color White ( Blanco opaco )   Solventum</t>
         </is>
       </c>
       <c r="C1107" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1108">
       <c r="A1108" s="0" t="n">
-        <v>83003</v>
+        <v>8736</v>
       </c>
       <c r="B1108" s="0" t="inlineStr">
         <is>
-          <t>RELYX UNIVERSAL reposición  Color White ( Blanco opaco )   3M</t>
+          <t>Reposición Imprint 4 fluída  Imprint 4  Regular   Solventum</t>
         </is>
       </c>
       <c r="C1108" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1109">
       <c r="A1109" s="0" t="n">
-        <v>8736</v>
+        <v>17821</v>
       </c>
       <c r="B1109" s="0" t="inlineStr">
         <is>
-          <t>Reposición Imprint 4 fluída  Imprint 4  Regular   3M</t>
+          <t>Resina Protector gingival   Royal Dent</t>
         </is>
       </c>
       <c r="C1109" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1110">
       <c r="A1110" s="0" t="n">
-        <v>17821</v>
+        <v>83375</v>
       </c>
       <c r="B1110" s="0" t="inlineStr">
         <is>
-          <t>Resina Protector gingival   Royal Dent</t>
+          <t>Retraction Paste 1012  Voco</t>
         </is>
       </c>
       <c r="C1110" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1111">
       <c r="A1111" s="0" t="n">
-        <v>83375</v>
+        <v>8658</v>
       </c>
       <c r="B1111" s="0" t="inlineStr">
         <is>
-          <t>Retraction Paste 1012  Voco</t>
+          <t>Retractor de labios Foto  Royal-Dent</t>
         </is>
       </c>
       <c r="C1111" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1112">
       <c r="A1112" s="0" t="n">
         <v>8659</v>
       </c>
       <c r="B1112" s="0" t="inlineStr">
         <is>
           <t>Retractor de labios Foto   Niños   Royal-Dent</t>
         </is>
       </c>
       <c r="C1112" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1113">
       <c r="A1113" s="0" t="n">
-        <v>8658</v>
+        <v>3912</v>
       </c>
       <c r="B1113" s="0" t="inlineStr">
         <is>
-          <t>Retractor de labios Foto  Royal-Dent</t>
+          <t>Ribbond THM reposición  Ribbond</t>
         </is>
       </c>
       <c r="C1113" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1114">
       <c r="A1114" s="0" t="n">
-        <v>3912</v>
+        <v>3171</v>
       </c>
       <c r="B1114" s="0" t="inlineStr">
         <is>
-          <t>Ribbond THM reposición  Ribbond</t>
+          <t>Rollos de Algodon Akzenta  Akzenta</t>
         </is>
       </c>
       <c r="C1114" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1115">
       <c r="A1115" s="0" t="n">
-        <v>3173</v>
+        <v>3172</v>
       </c>
       <c r="B1115" s="0" t="inlineStr">
         <is>
-          <t>Rollos de Algodon Akzenta  Tamaño Grande Nº 3   Akzenta</t>
+          <t>Rollos de Algodon Akzenta  Tamaño Mediano Nº 2   Akzenta</t>
         </is>
       </c>
       <c r="C1115" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1116">
       <c r="A1116" s="0" t="n">
-        <v>3171</v>
+        <v>3173</v>
       </c>
       <c r="B1116" s="0" t="inlineStr">
         <is>
-          <t>Rollos de Algodon Akzenta  Akzenta</t>
+          <t>Rollos de Algodon Akzenta  Tamaño Grande Nº 3   Akzenta</t>
         </is>
       </c>
       <c r="C1116" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1117">
       <c r="A1117" s="0" t="n">
-        <v>3172</v>
+        <v>3245</v>
       </c>
       <c r="B1117" s="0" t="inlineStr">
         <is>
-          <t>Rollos de Algodon Akzenta  Tamaño Mediano Nº 2   Akzenta</t>
+          <t>Rollos de algodón económicos  Tamaño Mediano Nº 2   Royal-Dent</t>
         </is>
       </c>
       <c r="C1117" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1118">
-      <c r="A1118" s="0" t="n">
-        <v>3245</v>
+      <c r="A1118" s="0" t="inlineStr">
+        <is>
+          <t>0862</t>
+        </is>
       </c>
       <c r="B1118" s="0" t="inlineStr">
         <is>
-          <t>Rollos de algodón económicos  Tamaño Mediano Nº 2   Royal-Dent</t>
+          <t>Rollos de esterilización 10 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1118" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1119">
       <c r="A1119" s="0" t="inlineStr">
         <is>
-          <t>0862</t>
+          <t>0860</t>
         </is>
       </c>
       <c r="B1119" s="0" t="inlineStr">
         <is>
-          <t>Rollos de esterilización 10 cm.  Royal Dent</t>
+          <t>Rollos de esterilización 5 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1119" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1120">
       <c r="A1120" s="0" t="inlineStr">
         <is>
-          <t>0860</t>
+          <t>0861</t>
         </is>
       </c>
       <c r="B1120" s="0" t="inlineStr">
         <is>
-          <t>Rollos de esterilización 5 cm.  Royal Dent</t>
+          <t>Rollos de esterilización 7,5 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1120" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1121">
       <c r="A1121" s="0" t="inlineStr">
         <is>
-          <t>0861</t>
+          <t>0863</t>
         </is>
       </c>
       <c r="B1121" s="0" t="inlineStr">
         <is>
-          <t>Rollos de esterilización 7,5 cm.  Royal Dent</t>
+          <t>Rollos esterilización 15 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1121" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1122">
       <c r="A1122" s="0" t="inlineStr">
         <is>
-          <t>0863</t>
+          <t>0864</t>
         </is>
       </c>
       <c r="B1122" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 15 cm.  Royal Dent</t>
+          <t>Rollos esterilización 20 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1122" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1123">
       <c r="A1123" s="0" t="inlineStr">
         <is>
-          <t>0864</t>
+          <t>0865</t>
         </is>
       </c>
       <c r="B1123" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 20 cm.  Royal Dent</t>
+          <t>Rollos esterilización 25 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1123" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1124">
       <c r="A1124" s="0" t="inlineStr">
         <is>
-          <t>0865</t>
+          <t>0866</t>
         </is>
       </c>
       <c r="B1124" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 25 cm.  Royal Dent</t>
+          <t>Rollos esterilización 30 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1124" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1125">
-      <c r="A1125" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1125" s="0" t="n">
+        <v>92280</v>
       </c>
       <c r="B1125" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 30 cm.  Royal Dent</t>
+          <t>Royal bond Adhesivo 7 generación   Royal Dent</t>
         </is>
       </c>
       <c r="C1125" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1126">
       <c r="A1126" s="0" t="n">
-        <v>92280</v>
+        <v>12469</v>
       </c>
       <c r="B1126" s="0" t="inlineStr">
         <is>
-          <t>Royal bond Adhesivo 7 generación   Royal Dent</t>
+          <t>Royal Edta cream 19%   Royal Dent</t>
         </is>
       </c>
       <c r="C1126" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1127">
       <c r="A1127" s="0" t="n">
-        <v>12469</v>
+        <v>90277</v>
       </c>
       <c r="B1127" s="0" t="inlineStr">
         <is>
-          <t>Royal Edta cream 19%   Royal Dent</t>
+          <t>Royal Lab 2000 desinfectacte TRIENZIMÁTICO para instrumental 5 litros  Royal Dent</t>
         </is>
       </c>
       <c r="C1127" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1128">
       <c r="A1128" s="0" t="n">
-        <v>90277</v>
+        <v>1581</v>
       </c>
       <c r="B1128" s="0" t="inlineStr">
         <is>
-          <t>Royal Lab 2000 desinfectacte TRIENZIMÁTICO para instrumental 5 litros  Royal Dent</t>
+          <t>Salibag fundas captador Rx  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C1128" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1129">
       <c r="A1129" s="0" t="n">
-        <v>1581</v>
+        <v>30201</v>
       </c>
       <c r="B1129" s="0" t="inlineStr">
         <is>
-          <t>Salibag fundas captador Rx  Hager&amp;Werken</t>
+          <t>Satelec Insertos, insert número 1 universal  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C1129" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1130">
       <c r="A1130" s="0" t="n">
-        <v>30201</v>
+        <v>67167</v>
       </c>
       <c r="B1130" s="0" t="inlineStr">
         <is>
-          <t>Satelec Insertos, insert número 1 universal  Acteon-Satelec</t>
+          <t>Scaler BlackJack AESBJXPX  American Eagle</t>
         </is>
       </c>
       <c r="C1130" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1131">
       <c r="A1131" s="0" t="n">
-        <v>67167</v>
+        <v>82042</v>
       </c>
       <c r="B1131" s="0" t="inlineStr">
         <is>
-          <t>Scaler BlackJack AESBJXPX  American Eagle</t>
+          <t>Scaler posterios Scaler 204SDXPX  American Eagle</t>
         </is>
       </c>
       <c r="C1131" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1132">
       <c r="A1132" s="0" t="n">
-        <v>82042</v>
+        <v>12417</v>
       </c>
       <c r="B1132" s="0" t="inlineStr">
         <is>
-          <t>Scaler posterios Scaler 204SDXPX  American Eagle</t>
+          <t>Scandonest 3% S.V.C  Laboratorios Septodont</t>
         </is>
       </c>
       <c r="C1132" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1133">
       <c r="A1133" s="0" t="n">
-        <v>12417</v>
+        <v>72005</v>
       </c>
       <c r="B1133" s="0" t="inlineStr">
         <is>
-          <t>Scandonest 3% S.V.C  Laboratorios Septodont</t>
+          <t>SDR flow+ compulas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1133" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1134">
       <c r="A1134" s="0" t="n">
-        <v>72005</v>
+        <v>72009</v>
       </c>
       <c r="B1134" s="0" t="inlineStr">
         <is>
-          <t>SDR flow+ compulas   Dentsply Sirona</t>
+          <t>SDR flow+ compulas ECO color universal  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1134" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1135">
       <c r="A1135" s="0" t="n">
-        <v>72009</v>
+        <v>2214</v>
       </c>
       <c r="B1135" s="0" t="inlineStr">
         <is>
-          <t>SDR flow+ compulas ECO color universal  Dentsply Sirona</t>
+          <t>Sealapex  KerrHawe</t>
         </is>
       </c>
       <c r="C1135" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1136">
       <c r="A1136" s="0" t="n">
-        <v>2214</v>
+        <v>30005</v>
       </c>
       <c r="B1136" s="0" t="inlineStr">
         <is>
-          <t>Sealapex  KerrHawe</t>
+          <t>Separador  de mejillas  Royal Dent</t>
         </is>
       </c>
       <c r="C1136" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1137">
       <c r="A1137" s="0" t="n">
-        <v>30005</v>
+        <v>9680</v>
       </c>
       <c r="B1137" s="0" t="inlineStr">
         <is>
-          <t>Separador  de mejillas  Royal Dent</t>
+          <t>Separador de mejillas  Directa</t>
         </is>
       </c>
       <c r="C1137" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1138">
       <c r="A1138" s="0" t="n">
-        <v>9680</v>
+        <v>9380</v>
       </c>
       <c r="B1138" s="0" t="inlineStr">
         <is>
-          <t>Separador de mejillas  Directa</t>
+          <t>Separador membrana sinusal doble Tatum  Figura 718-EN2   Bontempi</t>
         </is>
       </c>
       <c r="C1138" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1139">
       <c r="A1139" s="0" t="n">
-        <v>9380</v>
+        <v>9379</v>
       </c>
       <c r="B1139" s="0" t="inlineStr">
         <is>
-          <t>Separador membrana sinusal doble Tatum  Figura 718-EN2   Bontempi</t>
+          <t>Separador membrana sinusal doble Tatum  Bontempi</t>
         </is>
       </c>
       <c r="C1139" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1140">
       <c r="A1140" s="0" t="n">
-        <v>9379</v>
+        <v>11680</v>
       </c>
       <c r="B1140" s="0" t="inlineStr">
         <is>
-          <t>Separador membrana sinusal doble Tatum  Bontempi</t>
+          <t>Separadores radiopacos  Ortho</t>
         </is>
       </c>
       <c r="C1140" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1141">
       <c r="A1141" s="0" t="n">
-        <v>11680</v>
+        <v>12418</v>
       </c>
       <c r="B1141" s="0" t="inlineStr">
         <is>
-          <t>Separadores radiopacos  Ortho</t>
+          <t>Septanest 1:100.000 azul. Articaína+epinefrina.  Laboratorios Septodont</t>
         </is>
       </c>
       <c r="C1141" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1142">
       <c r="A1142" s="0" t="n">
-        <v>12418</v>
+        <v>12419</v>
       </c>
       <c r="B1142" s="0" t="inlineStr">
         <is>
-          <t>Septanest 1:100.000 azul. Articaína+epinefrina.  Laboratorios Septodont</t>
+          <t>Septanest 1:200.000 verde. Articaína+epinefrina.  Laboratorios Septodont</t>
         </is>
       </c>
       <c r="C1142" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1143">
       <c r="A1143" s="0" t="n">
-        <v>12419</v>
+        <v>83421</v>
       </c>
       <c r="B1143" s="0" t="inlineStr">
         <is>
-          <t>Septanest 1:200.000 verde. Articaína+epinefrina.  Laboratorios Septodont</t>
+          <t>SERVILLETAS 40x40 2 capas  Royal Dent</t>
         </is>
       </c>
       <c r="C1143" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1144">
       <c r="A1144" s="0" t="n">
-        <v>83421</v>
+        <v>38223</v>
       </c>
       <c r="B1144" s="0" t="inlineStr">
         <is>
-          <t>SERVILLETAS 40x40 2 capas  Royal Dent</t>
+          <t>Servilletas Baberos   Color Azul capri   Royal Dent</t>
         </is>
       </c>
       <c r="C1144" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1145">
       <c r="A1145" s="0" t="n">
-        <v>38223</v>
+        <v>38218</v>
       </c>
       <c r="B1145" s="0" t="inlineStr">
         <is>
-          <t>Servilletas Baberos   Color Azul capri   Royal Dent</t>
+          <t>Servilletas baberos color azul,naranja y verde.  Omnia</t>
         </is>
       </c>
       <c r="C1145" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1146">
       <c r="A1146" s="0" t="n">
-        <v>38218</v>
+        <v>80430</v>
       </c>
       <c r="B1146" s="0" t="inlineStr">
         <is>
-          <t>Servilletas baberos color azul,naranja y verde.  Omnia</t>
+          <t>Servilletas baberos SMILY  Royal Dent</t>
         </is>
       </c>
       <c r="C1146" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1147">
       <c r="A1147" s="0" t="n">
-        <v>80430</v>
+        <v>3814</v>
       </c>
       <c r="B1147" s="0" t="inlineStr">
         <is>
-          <t>Servilletas baberos SMILY  Royal Dent</t>
+          <t>Servilletas papel 30x30 cm. 2 capas  Royal Dent</t>
         </is>
       </c>
       <c r="C1147" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1148">
       <c r="A1148" s="0" t="n">
-        <v>3814</v>
+        <v>30645</v>
       </c>
       <c r="B1148" s="0" t="inlineStr">
         <is>
-          <t>Servilletas papel 30x30 cm. 2 capas  Royal Dent</t>
+          <t>Servotomo gamma II ( F57210 )  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C1148" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1149">
       <c r="A1149" s="0" t="n">
-        <v>30645</v>
+        <v>13802</v>
       </c>
       <c r="B1149" s="0" t="inlineStr">
         <is>
-          <t>Servotomo gamma II ( F57210 )  Acteon-Satelec</t>
+          <t>Silano  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1149" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1150">
       <c r="A1150" s="0" t="n">
-        <v>3505</v>
+        <v>13795</v>
       </c>
       <c r="B1150" s="0" t="inlineStr">
         <is>
-          <t>Set implante dental  Royal Dent</t>
+          <t>Silano Monobond Plus   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1150" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1151">
       <c r="A1151" s="0" t="n">
-        <v>350512</v>
+        <v>84344</v>
       </c>
       <c r="B1151" s="0" t="inlineStr">
         <is>
-          <t>Set implante dental pack económico  Royal Dent</t>
+          <t>Silano pack intro  Pulpdent</t>
         </is>
       </c>
       <c r="C1151" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1152">
       <c r="A1152" s="0" t="n">
-        <v>13802</v>
+        <v>84345</v>
       </c>
       <c r="B1152" s="0" t="inlineStr">
         <is>
-          <t>Silano  Laboratorios Clarben</t>
+          <t>Silano reposición  Pulpdent</t>
         </is>
       </c>
       <c r="C1152" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1153">
       <c r="A1153" s="0" t="n">
-        <v>13795</v>
+        <v>8397</v>
       </c>
       <c r="B1153" s="0" t="inlineStr">
         <is>
-          <t>Silano Monobond Plus   Ivoclar-Vivadent</t>
+          <t>Silicona Fluida Light body  Soft Fast  Royal Dent</t>
         </is>
       </c>
       <c r="C1153" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1154">
       <c r="A1154" s="0" t="n">
-        <v>84344</v>
+        <v>8396</v>
       </c>
       <c r="B1154" s="0" t="inlineStr">
         <is>
-          <t>Silano pack intro  Pulpdent</t>
+          <t>Silicona Putty Soft Fast  Royal Dent</t>
         </is>
       </c>
       <c r="C1154" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1155">
       <c r="A1155" s="0" t="n">
-        <v>84345</v>
+        <v>1791</v>
       </c>
       <c r="B1155" s="0" t="inlineStr">
         <is>
-          <t>Silano reposición  Pulpdent</t>
+          <t>Skyce transparentes reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1155" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1156">
       <c r="A1156" s="0" t="n">
-        <v>8397</v>
+        <v>71697</v>
       </c>
       <c r="B1156" s="0" t="inlineStr">
         <is>
-          <t>Silicona Fluida Light body  Soft Fast  Royal Dent</t>
+          <t>Sof-Lex Spiral Diamante Pre-Pulido 5090  Solventum</t>
         </is>
       </c>
       <c r="C1156" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1157">
       <c r="A1157" s="0" t="n">
-        <v>8396</v>
+        <v>71698</v>
       </c>
       <c r="B1157" s="0" t="inlineStr">
         <is>
-          <t>Silicona Putty Soft Fast  Royal Dent</t>
+          <t>Sof-Lex Spiral Diamante Pulido 5091  Solventum</t>
         </is>
       </c>
       <c r="C1157" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1158">
       <c r="A1158" s="0" t="n">
-        <v>1791</v>
+        <v>71699</v>
       </c>
       <c r="B1158" s="0" t="inlineStr">
         <is>
-          <t>Skyce transparentes reposición  Ivoclar-Vivadent</t>
+          <t>Sof-Lex Spiral Diamante Pulido 5091kit intro 5092-IM  Solventum</t>
         </is>
       </c>
       <c r="C1158" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1159">
       <c r="A1159" s="0" t="n">
-        <v>71697</v>
+        <v>1874</v>
       </c>
       <c r="B1159" s="0" t="inlineStr">
         <is>
-          <t>Sof-Lex Spiral Diamante Pre-Pulido 5090  3M</t>
+          <t>Sofreliner M  Tokuyama</t>
         </is>
       </c>
       <c r="C1159" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1160">
       <c r="A1160" s="0" t="n">
-        <v>71698</v>
+        <v>4404</v>
       </c>
       <c r="B1160" s="0" t="inlineStr">
         <is>
-          <t>Sof-Lex Spiral Diamante Pulido 5091  3M</t>
+          <t>Softly  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C1160" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1161">
       <c r="A1161" s="0" t="n">
-        <v>71699</v>
+        <v>9517</v>
       </c>
       <c r="B1161" s="0" t="inlineStr">
         <is>
-          <t>Sof-Lex Spiral Diamante Pulido 5091kit intro 5092-IM  3M</t>
+          <t>Sonda Dentsply Sirona B093S 4F/6F  mango silicona  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1161" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1162">
       <c r="A1162" s="0" t="n">
-        <v>1874</v>
+        <v>9513</v>
       </c>
       <c r="B1162" s="0" t="inlineStr">
         <is>
-          <t>Sofreliner M  Tokuyama</t>
+          <t>Sonda milimetrada Williams SM-1  Bontempi</t>
         </is>
       </c>
       <c r="C1162" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1163">
       <c r="A1163" s="0" t="n">
-        <v>4404</v>
+        <v>9506</v>
       </c>
       <c r="B1163" s="0" t="inlineStr">
         <is>
-          <t>Softly  Acteon-Satelec</t>
+          <t>Sonda mixta n 23/17 707-23D2  Bontempi</t>
         </is>
       </c>
       <c r="C1163" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1164">
       <c r="A1164" s="0" t="n">
-        <v>9517</v>
+        <v>67047</v>
       </c>
       <c r="B1164" s="0" t="inlineStr">
         <is>
-          <t>Sonda Dentsply Sirona B093S 4F/6F  mango silicona  Dentsply Sirona</t>
+          <t>Sonda-explorador doble 23/17  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C1164" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1165">
       <c r="A1165" s="0" t="n">
-        <v>9513</v>
+        <v>8534</v>
       </c>
       <c r="B1165" s="0" t="inlineStr">
         <is>
-          <t>Sonda milimetrada Williams SM-1  Bontempi</t>
+          <t>Soplete gran tamaño plateado 100026  Mestra</t>
         </is>
       </c>
       <c r="C1165" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1166">
       <c r="A1166" s="0" t="n">
-        <v>9506</v>
+        <v>71657</v>
       </c>
       <c r="B1166" s="0" t="inlineStr">
         <is>
-          <t>Sonda mixta n 23/17 707-23D2  Bontempi</t>
+          <t>SpeedCEm Plus reposición  Color Transparente   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1166" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1167">
       <c r="A1167" s="0" t="n">
-        <v>67047</v>
+        <v>80543</v>
       </c>
       <c r="B1167" s="0" t="inlineStr">
         <is>
-          <t>Sonda-explorador doble 23/17  Royal Dent-Asa Dental</t>
+          <t>SPLINT MAT  Fibra de Refuerzo  Maison Dentaire</t>
         </is>
       </c>
       <c r="C1167" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1168">
       <c r="A1168" s="0" t="n">
-        <v>8534</v>
+        <v>12415</v>
       </c>
       <c r="B1168" s="0" t="inlineStr">
         <is>
-          <t>Soplete gran tamaño plateado 100026  Mestra</t>
+          <t>Spray refrigerante sabor menta  Akzenta</t>
         </is>
       </c>
       <c r="C1168" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1169">
       <c r="A1169" s="0" t="n">
-        <v>71657</v>
+        <v>7204</v>
       </c>
       <c r="B1169" s="0" t="inlineStr">
         <is>
-          <t>SpeedCEm Plus reposición  Color Transparente   Ivoclar-Vivadent</t>
+          <t>Starter-Set Putty Fast / Light Fast - 2984  Voco</t>
         </is>
       </c>
       <c r="C1169" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1170">
       <c r="A1170" s="0" t="n">
-        <v>80543</v>
+        <v>8703</v>
       </c>
       <c r="B1170" s="0" t="inlineStr">
         <is>
-          <t>SPLINT MAT  Fibra de Refuerzo  Maison Dentaire</t>
+          <t>Stay Put  Grosor Nº 2 Medio (verde)   Roeko</t>
         </is>
       </c>
       <c r="C1170" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1171">
       <c r="A1171" s="0" t="n">
-        <v>12415</v>
+        <v>13904</v>
       </c>
       <c r="B1171" s="0" t="inlineStr">
         <is>
-          <t>Spray refrigerante sabor menta  Akzenta</t>
+          <t>Stypro  Curasan</t>
         </is>
       </c>
       <c r="C1171" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1172">
       <c r="A1172" s="0" t="n">
-        <v>7204</v>
+        <v>667551</v>
       </c>
       <c r="B1172" s="0" t="inlineStr">
         <is>
-          <t>Starter-Set Putty Fast / Light Fast - 2984  Voco</t>
+          <t>Suero fisiológico NaCl 0,9 % de 1000 ml ( Se puede colgar)  BBraun</t>
         </is>
       </c>
       <c r="C1172" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1173">
       <c r="A1173" s="0" t="n">
-        <v>8703</v>
+        <v>667554</v>
       </c>
       <c r="B1173" s="0" t="inlineStr">
         <is>
-          <t>Stay Put  Grosor Nº 2 Medio (verde)   Roeko</t>
+          <t>Suero fisiológico NaCl 0,9 % de 250 ml ( se puede colgar)  BBraun</t>
         </is>
       </c>
       <c r="C1173" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1174">
       <c r="A1174" s="0" t="n">
-        <v>13904</v>
+        <v>667555</v>
       </c>
       <c r="B1174" s="0" t="inlineStr">
         <is>
-          <t>Stypro  Curasan</t>
+          <t>Suero fisiológico NaCl 0,9 % para irrigación de 500 ml ( se puede colgar)  BBraun</t>
         </is>
       </c>
       <c r="C1174" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1175">
       <c r="A1175" s="0" t="n">
-        <v>667551</v>
+        <v>80164</v>
       </c>
       <c r="B1175" s="0" t="inlineStr">
         <is>
-          <t>Suero fisiológico NaCl 0,9 % de 1000 ml ( Se puede colgar)  BBraun</t>
+          <t>Supramid monofilamento Poliamida  Lorca Marin</t>
         </is>
       </c>
       <c r="C1175" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1176">
       <c r="A1176" s="0" t="n">
-        <v>667554</v>
+        <v>192100</v>
       </c>
       <c r="B1176" s="0" t="inlineStr">
         <is>
-          <t>Suero fisiológico NaCl 0,9 % de 250 ml ( se puede colgar)  BBraun</t>
+          <t>Sutura monofilameto Nylon  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Laboratorios Arago</t>
         </is>
       </c>
       <c r="C1176" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1177">
       <c r="A1177" s="0" t="n">
-        <v>667555</v>
+        <v>191143</v>
       </c>
       <c r="B1177" s="0" t="inlineStr">
         <is>
-          <t>Suero fisiológico NaCl 0,9 % para irrigación de 500 ml ( se puede colgar)  BBraun</t>
+          <t>Sutura Poliglicólico PGA incolora-PSN385V-PSN386V-PSN422V-PSN724V  PGA incolora 4/0 C-19 1/2 PSN724V   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1177" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1178">
       <c r="A1178" s="0" t="n">
-        <v>80164</v>
+        <v>19131</v>
       </c>
       <c r="B1178" s="0" t="inlineStr">
         <is>
-          <t>Supramid monofilamento Poliamida  Lorca Marin</t>
+          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C1178" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1179">
       <c r="A1179" s="0" t="n">
-        <v>192100</v>
+        <v>19130</v>
       </c>
       <c r="B1179" s="0" t="inlineStr">
         <is>
-          <t>Sutura monofilameto Nylon  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Laboratorios Arago</t>
+          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C1179" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1180">
       <c r="A1180" s="0" t="n">
-        <v>191143</v>
+        <v>192117</v>
       </c>
       <c r="B1180" s="0" t="inlineStr">
         <is>
-          <t>Sutura Poliglicólico PGA incolora-PSN385V-PSN386V-PSN422V-PSN724V  PGA incolora 4/0 C-19 1/2 PSN724V   Hu-Friedy</t>
+          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
         </is>
       </c>
       <c r="C1180" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1181">
       <c r="A1181" s="0" t="n">
-        <v>19130</v>
+        <v>19134</v>
       </c>
       <c r="B1181" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Sutura reabsorvible Poliglicólico PGA Rápido  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
         </is>
       </c>
       <c r="C1181" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1182">
       <c r="A1182" s="0" t="n">
-        <v>192117</v>
+        <v>19118</v>
       </c>
       <c r="B1182" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
+          <t>Sutura seda no absorvible sección triangular  Arago</t>
         </is>
       </c>
       <c r="C1182" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1183">
       <c r="A1183" s="0" t="n">
-        <v>19131</v>
+        <v>19118</v>
       </c>
       <c r="B1183" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Sutura seda no absorvible sección triangular  Arago</t>
         </is>
       </c>
       <c r="C1183" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1184">
       <c r="A1184" s="0" t="n">
-        <v>19134</v>
+        <v>19125</v>
       </c>
       <c r="B1184" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA Rápido  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
+          <t>Sutura seda no absorvible sección triangular  Aguja TB-12 3/8 16 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
         </is>
       </c>
       <c r="C1184" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1185">
       <c r="A1185" s="0" t="n">
-        <v>19118</v>
+        <v>119221</v>
       </c>
       <c r="B1185" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda no absorvible sección triangular  Arago</t>
+          <t>Sutura seda triangular  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm SMI</t>
         </is>
       </c>
       <c r="C1185" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1186">
       <c r="A1186" s="0" t="n">
-        <v>19118</v>
+        <v>119219</v>
       </c>
       <c r="B1186" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda no absorvible sección triangular  Arago</t>
+          <t>Sutura seda triangular  SMI</t>
         </is>
       </c>
       <c r="C1186" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1187">
       <c r="A1187" s="0" t="n">
-        <v>19125</v>
+        <v>119231</v>
       </c>
       <c r="B1187" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda no absorvible sección triangular  Aguja TB-12 3/8 16 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
+          <t>Sutura supramid monofilamento de Poliamida   SMI</t>
         </is>
       </c>
       <c r="C1187" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1188">
       <c r="A1188" s="0" t="n">
-        <v>119221</v>
+        <v>20993</v>
       </c>
       <c r="B1188" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda triangular  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm SMI</t>
+          <t>Sutura supramid monofilamento Poliamida  Laboratorios Arago</t>
         </is>
       </c>
       <c r="C1188" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1189">
       <c r="A1189" s="0" t="n">
-        <v>119219</v>
+        <v>192091</v>
       </c>
       <c r="B1189" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda triangular  SMI</t>
+          <t>Suturas monofilamento de Polipropileno  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Laboratorios Arago</t>
         </is>
       </c>
       <c r="C1189" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1190">
       <c r="A1190" s="0" t="n">
-        <v>119231</v>
+        <v>1516</v>
       </c>
       <c r="B1190" s="0" t="inlineStr">
         <is>
-          <t>Sutura supramid monofilamento de Poliamida   SMI</t>
+          <t>T-MAT-G  18 X 24 telepanorámica  Kodak</t>
         </is>
       </c>
       <c r="C1190" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1191">
       <c r="A1191" s="0" t="n">
-        <v>20993</v>
+        <v>1510</v>
       </c>
       <c r="B1191" s="0" t="inlineStr">
         <is>
-          <t>Sutura supramid monofilamento Poliamida  Laboratorios Arago</t>
+          <t>T-MAT-G 15 x30 ortopanorámica  Carestream</t>
         </is>
       </c>
       <c r="C1191" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1192">
       <c r="A1192" s="0" t="n">
-        <v>192091</v>
+        <v>90211</v>
       </c>
       <c r="B1192" s="0" t="inlineStr">
         <is>
-          <t>Suturas monofilamento de Polipropileno  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Laboratorios Arago</t>
+          <t>Tallas con adhesivo 50x75 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C1192" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1193">
       <c r="A1193" s="0" t="n">
-        <v>1516</v>
+        <v>3551</v>
       </c>
       <c r="B1193" s="0" t="inlineStr">
         <is>
-          <t>T-MAT-G  18 X 24 telepanorámica  Kodak</t>
+          <t>Tallas estériles 50 x 50 cm, Caja completa de 500 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1193" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1194">
       <c r="A1194" s="0" t="n">
-        <v>1510</v>
+        <v>3515</v>
       </c>
       <c r="B1194" s="0" t="inlineStr">
         <is>
-          <t>T-MAT-G 15 x30 ortopanorámica  Carestream</t>
+          <t>Tallas estériles 50x50 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1194" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1195">
       <c r="A1195" s="0" t="n">
-        <v>90211</v>
+        <v>3553</v>
       </c>
       <c r="B1195" s="0" t="inlineStr">
         <is>
-          <t>Tallas con adhesivo 50x75 cm  Royal Dent</t>
+          <t>Tallas estériles 75 x 90 cm, Caja completa de 200 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1195" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1196">
       <c r="A1196" s="0" t="n">
-        <v>3551</v>
+        <v>3517</v>
       </c>
       <c r="B1196" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 50 x 50 cm, Caja completa de 500 unidades  Royal Dent</t>
+          <t>Tallas estériles 75x90 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1196" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1197">
       <c r="A1197" s="0" t="n">
-        <v>3515</v>
+        <v>81736</v>
       </c>
       <c r="B1197" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 50x50 cm.  Royal Dent</t>
+          <t>Tallas estériles Foliodrape 50x50cm unidad  Hartmann</t>
         </is>
       </c>
       <c r="C1197" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1198">
       <c r="A1198" s="0" t="n">
-        <v>3553</v>
+        <v>34068</v>
       </c>
       <c r="B1198" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 75 x 90 cm, Caja completa de 200 unidades  Royal Dent</t>
+          <t>Tapa gris Aluminio N para bandeja 288x187x29  Asa Dental</t>
         </is>
       </c>
       <c r="C1198" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1199">
       <c r="A1199" s="0" t="n">
-        <v>3517</v>
+        <v>34075</v>
       </c>
       <c r="B1199" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 75x90 cm.  Royal Dent</t>
+          <t>Tapa gris Aluminio P para bandeja 18x14x1,5 cm.   Royal Dent</t>
         </is>
       </c>
       <c r="C1199" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1200">
       <c r="A1200" s="0" t="n">
-        <v>81736</v>
+        <v>8114</v>
       </c>
       <c r="B1200" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles Foliodrape 50x50cm unidad  Hartmann</t>
+          <t>Taza alginato y yeso mediana  Royal Dent</t>
         </is>
       </c>
       <c r="C1200" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1201">
       <c r="A1201" s="0" t="n">
-        <v>34068</v>
+        <v>13323</v>
       </c>
       <c r="B1201" s="0" t="inlineStr">
         <is>
-          <t>Tapa gris Aluminio N para bandeja 288x187x29  Asa Dental</t>
+          <t>Telio inlay universal  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1201" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1202">
       <c r="A1202" s="0" t="n">
-        <v>34075</v>
+        <v>1885</v>
       </c>
       <c r="B1202" s="0" t="inlineStr">
         <is>
-          <t>Tapa gris Aluminio P para bandeja 18x14x1,5 cm.   Royal Dent</t>
+          <t>Tem Splint 020 0,50 mm  Dentaflux</t>
         </is>
       </c>
       <c r="C1202" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1203">
       <c r="A1203" s="0" t="n">
-        <v>8114</v>
+        <v>13826</v>
       </c>
       <c r="B1203" s="0" t="inlineStr">
         <is>
-          <t>Taza alginato y yeso mediana  Royal Dent</t>
+          <t>TempBond Automix Clear  KerrHawe</t>
         </is>
       </c>
       <c r="C1203" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1204">
       <c r="A1204" s="0" t="n">
-        <v>13323</v>
+        <v>13824</v>
       </c>
       <c r="B1204" s="0" t="inlineStr">
         <is>
-          <t>Telio inlay universal  Ivoclar-Vivadent</t>
+          <t>TempBond Automix Original   KerrHawe</t>
         </is>
       </c>
       <c r="C1204" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1205">
       <c r="A1205" s="0" t="n">
-        <v>1885</v>
+        <v>80497</v>
       </c>
       <c r="B1205" s="0" t="inlineStr">
         <is>
-          <t>Tem Splint 020 0,50 mm  Dentaflux</t>
+          <t>TEMPSMART DC    A2   GC</t>
         </is>
       </c>
       <c r="C1205" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1206">
-      <c r="A1206" s="0" t="n">
-        <v>13826</v>
+      <c r="A1206" s="0" t="inlineStr">
+        <is>
+          <t>0623</t>
+        </is>
       </c>
       <c r="B1206" s="0" t="inlineStr">
         <is>
-          <t>TempBond Automix Clear  KerrHawe</t>
+          <t>Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1206" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1207">
-      <c r="A1207" s="0" t="n">
-        <v>13824</v>
+      <c r="A1207" s="0" t="inlineStr">
+        <is>
+          <t>0621</t>
+        </is>
       </c>
       <c r="B1207" s="0" t="inlineStr">
         <is>
-          <t>TempBond Automix Original   KerrHawe</t>
+          <t>Tetric Evoflow   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1207" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1208">
       <c r="A1208" s="0" t="n">
-        <v>80497</v>
+        <v>81044</v>
       </c>
       <c r="B1208" s="0" t="inlineStr">
         <is>
-          <t>TEMPSMART DC    A2   GC</t>
+          <t>Tetric PowerFill compules 20x.02 grs.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1208" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1209">
-      <c r="A1209" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1209" s="0" t="n">
+        <v>81041</v>
       </c>
       <c r="B1209" s="0" t="inlineStr">
         <is>
-          <t>Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
+          <t>Tetric PowerFill jeringas 3 grs.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1209" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1210">
-      <c r="A1210" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1210" s="0" t="n">
+        <v>81050</v>
       </c>
       <c r="B1210" s="0" t="inlineStr">
         <is>
-          <t>Tetric Evoflow   Ivoclar-Vivadent</t>
+          <t>Tetric PowerFlow compules 20x0,2 grs.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1210" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1211">
       <c r="A1211" s="0" t="n">
-        <v>81044</v>
+        <v>81047</v>
       </c>
       <c r="B1211" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFill compules 20x.02 grs.  Ivoclar-Vivadent</t>
+          <t>Tetric PowerFlow jeringa 2 grs.   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1211" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1212">
       <c r="A1212" s="0" t="n">
-        <v>81041</v>
+        <v>82314</v>
       </c>
       <c r="B1212" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFill jeringas 3 grs.  Ivoclar-Vivadent</t>
+          <t>Tetric Prime cavifil  Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1212" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1213">
       <c r="A1213" s="0" t="n">
-        <v>81050</v>
+        <v>82302</v>
       </c>
       <c r="B1213" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFlow compules 20x0,2 grs.  Ivoclar-Vivadent</t>
+          <t>Tetric Prime jeringa 3 grs.  Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1213" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1214">
       <c r="A1214" s="0" t="n">
-        <v>81047</v>
+        <v>641</v>
       </c>
       <c r="B1214" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFlow jeringa 2 grs.   Ivoclar-Vivadent</t>
+          <t>Thermafil reposición   Nº 60   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1214" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1215">
       <c r="A1215" s="0" t="n">
-        <v>82314</v>
+        <v>646</v>
       </c>
       <c r="B1215" s="0" t="inlineStr">
         <is>
-          <t>Tetric Prime cavifil  Color A-3   Ivoclar-Vivadent</t>
+          <t>Thermafil reposición ECO   Nº 30   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1215" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1216">
       <c r="A1216" s="0" t="n">
-        <v>82302</v>
+        <v>67055</v>
       </c>
       <c r="B1216" s="0" t="inlineStr">
         <is>
-          <t>Tetric Prime jeringa 3 grs.  Color A-3   Ivoclar-Vivadent</t>
+          <t>Tijera recta  Royal Dent</t>
         </is>
       </c>
       <c r="C1216" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1217">
       <c r="A1217" s="0" t="n">
-        <v>641</v>
+        <v>9071</v>
       </c>
       <c r="B1217" s="0" t="inlineStr">
         <is>
-          <t>Thermafil reposición   Nº 60   Dentsply Sirona</t>
+          <t>Tijera Spencer con muesca recta 11 cm  Bontempi</t>
         </is>
       </c>
       <c r="C1217" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1218">
       <c r="A1218" s="0" t="n">
-        <v>646</v>
+        <v>71001</v>
       </c>
       <c r="B1218" s="0" t="inlineStr">
         <is>
-          <t>Thermafil reposición ECO   Nº 30   Dentsply Sirona</t>
+          <t>Tijeras S13S recto 12cm para suturas   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1218" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1219">
       <c r="A1219" s="0" t="n">
-        <v>67055</v>
+        <v>9072</v>
       </c>
       <c r="B1219" s="0" t="inlineStr">
         <is>
-          <t>Tijera recta  Royal Dent</t>
+          <t>Tijeta para sutura Spencer recta 14,5 cm.  Bontempi</t>
         </is>
       </c>
       <c r="C1219" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1220">
-      <c r="A1220" s="0" t="n">
-        <v>9071</v>
+      <c r="A1220" s="0" t="inlineStr">
+        <is>
+          <t>0751</t>
+        </is>
       </c>
       <c r="B1220" s="0" t="inlineStr">
         <is>
-          <t>Tijera Spencer con muesca recta 11 cm  Bontempi</t>
+          <t>Tiranervios   Nº 1 Blanco   VDW </t>
         </is>
       </c>
       <c r="C1220" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1221">
-      <c r="A1221" s="0" t="n">
-        <v>71001</v>
+      <c r="A1221" s="0" t="inlineStr">
+        <is>
+          <t>0752</t>
+        </is>
       </c>
       <c r="B1221" s="0" t="inlineStr">
         <is>
-          <t>Tijeras S13S recto 12cm para suturas   Hu-Friedy</t>
+          <t>Tiranervios   Nº 2 Amarillo   VDW </t>
         </is>
       </c>
       <c r="C1221" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1222">
-      <c r="A1222" s="0" t="n">
-        <v>9072</v>
+      <c r="A1222" s="0" t="inlineStr">
+        <is>
+          <t>0753</t>
+        </is>
       </c>
       <c r="B1222" s="0" t="inlineStr">
         <is>
-          <t>Tijeta para sutura Spencer recta 14,5 cm.  Bontempi</t>
+          <t>Tiranervios   Nº 3 Rojo   VDW </t>
         </is>
       </c>
       <c r="C1222" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1223">
       <c r="A1223" s="0" t="inlineStr">
         <is>
-          <t>0751</t>
+          <t>0754</t>
         </is>
       </c>
       <c r="B1223" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 1 Blanco   VDW </t>
+          <t>Tiranervios   Nº 4 Azul   VDW </t>
         </is>
       </c>
       <c r="C1223" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1224">
       <c r="A1224" s="0" t="inlineStr">
         <is>
-          <t>0752</t>
+          <t>0750</t>
         </is>
       </c>
       <c r="B1224" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 2 Amarillo   VDW </t>
+          <t>Tiranervios  VDW </t>
         </is>
       </c>
       <c r="C1224" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1225">
-      <c r="A1225" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1225" s="0" t="n">
+        <v>81201</v>
       </c>
       <c r="B1225" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 3 Rojo   VDW </t>
+          <t>Tiranervios de 21 mm esterilizados por radiación  DentsplSirona</t>
         </is>
       </c>
       <c r="C1225" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1226">
-      <c r="A1226" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1226" s="0" t="n">
+        <v>81205</v>
       </c>
       <c r="B1226" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 4 Azul   VDW </t>
+          <t>Tiranervios de 21 mm esterilizados por radiación   Nº 40 Azul   DentsplSirona</t>
         </is>
       </c>
       <c r="C1226" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1227">
       <c r="A1227" s="0" t="inlineStr">
         <is>
-          <t>0750</t>
+          <t>08306</t>
         </is>
       </c>
       <c r="B1227" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios  VDW </t>
+          <t>Tiras Comply multiparamétricas   Solventum</t>
         </is>
       </c>
       <c r="C1227" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1228">
-      <c r="A1228" s="0" t="n">
-        <v>81205</v>
+      <c r="A1228" s="0" t="inlineStr">
+        <is>
+          <t>0870</t>
+        </is>
       </c>
       <c r="B1228" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios de 21 mm esterilizados por radiación   Nº 40 Azul   DentsplSirona</t>
+          <t>Tiras de indicador químico   Pergut</t>
         </is>
       </c>
       <c r="C1228" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1229">
       <c r="A1229" s="0" t="n">
-        <v>81201</v>
+        <v>1460</v>
       </c>
       <c r="B1229" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios de 21 mm esterilizados por radiación  DentsplSirona</t>
+          <t>Tiras de pulir Sof-Lex  Solventum</t>
         </is>
       </c>
       <c r="C1229" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1230">
-      <c r="A1230" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1230" s="0" t="n">
+        <v>6466</v>
       </c>
       <c r="B1230" s="0" t="inlineStr">
         <is>
-          <t>Tiras Comply multiparamétricas   3M</t>
+          <t>Tiras para separar metálicas acabado 1 lado grano medio   4 mm   Horico</t>
         </is>
       </c>
       <c r="C1230" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1231">
-      <c r="A1231" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1231" s="0" t="n">
+        <v>3818</v>
       </c>
       <c r="B1231" s="0" t="inlineStr">
         <is>
-          <t>Tiras de indicador químico   Pergut</t>
+          <t>Toallas secamanos zig-zag  Royal-Dent</t>
         </is>
       </c>
       <c r="C1231" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1232">
-      <c r="A1232" s="0" t="n">
-        <v>1460</v>
+      <c r="A1232" s="0" t="inlineStr">
+        <is>
+          <t>0848</t>
+        </is>
       </c>
       <c r="B1232" s="0" t="inlineStr">
         <is>
-          <t>Tiras de pulir Sof-Lex  3M</t>
+          <t>Toallitas bote Lacledin  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1232" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1233">
-      <c r="A1233" s="0" t="n">
-        <v>6466</v>
+      <c r="A1233" s="0" t="inlineStr">
+        <is>
+          <t>0859</t>
+        </is>
       </c>
       <c r="B1233" s="0" t="inlineStr">
         <is>
-          <t>Tiras para separar metálicas acabado 1 lado grano medio   4 mm   Horico</t>
+          <t>Toallitas Lacledin reposición  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1233" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1234">
       <c r="A1234" s="0" t="n">
-        <v>3818</v>
+        <v>18993</v>
       </c>
       <c r="B1234" s="0" t="inlineStr">
         <is>
-          <t>Toallas secamanos zig-zag  Royal-Dent</t>
+          <t>Tokuso rebase II  Tokuyama</t>
         </is>
       </c>
       <c r="C1234" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1235">
       <c r="A1235" s="0" t="inlineStr">
         <is>
-          <t>0848</t>
+          <t>0964</t>
         </is>
       </c>
       <c r="B1235" s="0" t="inlineStr">
         <is>
-          <t>Toallitas bote Lacledin  Laboratorios Clarben</t>
+          <t>Topes Silicona amarillos con dispensador A0197-1  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1235" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1236">
-      <c r="A1236" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1236" s="0" t="n">
+        <v>13317</v>
       </c>
       <c r="B1236" s="0" t="inlineStr">
         <is>
-          <t>Toallitas Lacledin reposición  Laboratorios Clarben</t>
+          <t>Transbond Kit 712-035  Solventum Unitek</t>
         </is>
       </c>
       <c r="C1236" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1237">
       <c r="A1237" s="0" t="n">
-        <v>18993</v>
+        <v>13331</v>
       </c>
       <c r="B1237" s="0" t="inlineStr">
         <is>
-          <t>Tokuso rebase II  Tokuyama</t>
+          <t>Transbond XT 712-036  Solventum Unitek</t>
         </is>
       </c>
       <c r="C1237" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1238">
-      <c r="A1238" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1238" s="0" t="n">
+        <v>13332</v>
       </c>
       <c r="B1238" s="0" t="inlineStr">
         <is>
-          <t>Topes Silicona amarillos con dispensador A0197-1  Dentsply Sirona</t>
+          <t>Transbond XT Adhesivo 712-034  Solventum Unitek</t>
         </is>
       </c>
       <c r="C1238" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1239">
       <c r="A1239" s="0" t="n">
-        <v>13317</v>
+        <v>307563</v>
       </c>
       <c r="B1239" s="0" t="inlineStr">
         <is>
-          <t>Transbond Kit 712-035  3M Unitek</t>
+          <t>Turbina Pana-Max2 M4   NSK</t>
         </is>
       </c>
       <c r="C1239" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1240">
       <c r="A1240" s="0" t="n">
-        <v>13331</v>
+        <v>17949</v>
       </c>
       <c r="B1240" s="0" t="inlineStr">
         <is>
-          <t>Transbond XT 712-036  3M Unitek</t>
+          <t>Ufi Gel duro reposición   Voco</t>
         </is>
       </c>
       <c r="C1240" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1241">
       <c r="A1241" s="0" t="n">
-        <v>13332</v>
+        <v>18991</v>
       </c>
       <c r="B1241" s="0" t="inlineStr">
         <is>
-          <t>Transbond XT Adhesivo 712-034  3M Unitek</t>
+          <t>Ufi Gel Hard C reposición.  Voco</t>
         </is>
       </c>
       <c r="C1241" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1242">
       <c r="A1242" s="0" t="n">
-        <v>307563</v>
+        <v>1895</v>
       </c>
       <c r="B1242" s="0" t="inlineStr">
         <is>
-          <t>Turbina Pana-Max2 M4   NSK</t>
+          <t>Ufi Gel SC Kit  Voco</t>
         </is>
       </c>
       <c r="C1242" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1243">
       <c r="A1243" s="0" t="n">
-        <v>17949</v>
+        <v>17826</v>
       </c>
       <c r="B1243" s="0" t="inlineStr">
         <is>
-          <t>Ufi Gel duro reposición   Voco</t>
+          <t>Ultra-Blend Plus kit UP 415   Ultradent</t>
         </is>
       </c>
       <c r="C1243" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1244">
       <c r="A1244" s="0" t="n">
-        <v>18991</v>
+        <v>1522</v>
       </c>
       <c r="B1244" s="0" t="inlineStr">
         <is>
-          <t>Ufi Gel Hard C reposición.  Voco</t>
+          <t>Ultra-speed DF-54 niños  Kodak</t>
         </is>
       </c>
       <c r="C1244" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1245">
       <c r="A1245" s="0" t="n">
-        <v>1895</v>
+        <v>95</v>
       </c>
       <c r="B1245" s="0" t="inlineStr">
         <is>
-          <t>Ufi Gel SC Kit  Voco</t>
+          <t>Ultracain 0,5mg - azul. Articaína+epinefrina  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C1245" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1246">
       <c r="A1246" s="0" t="n">
-        <v>17826</v>
+        <v>91</v>
       </c>
       <c r="B1246" s="0" t="inlineStr">
         <is>
-          <t>Ultra-Blend Plus kit UP 415   Ultradent</t>
+          <t>Ultracain 1mg - verde. Articaína+epinefrina  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C1246" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1247">
       <c r="A1247" s="0" t="n">
-        <v>1522</v>
+        <v>8721</v>
       </c>
       <c r="B1247" s="0" t="inlineStr">
         <is>
-          <t>Ultra-speed DF-54 niños  Kodak</t>
+          <t>Ultrapak CleanCut  Grosor Nº 1 Fine (azul)   Ultradent</t>
         </is>
       </c>
       <c r="C1247" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1248">
       <c r="A1248" s="0" t="n">
-        <v>95</v>
+        <v>8720</v>
       </c>
       <c r="B1248" s="0" t="inlineStr">
         <is>
-          <t>Ultracain 0,5mg - azul. Articaína+epinefrina  Laboratorios Normon</t>
+          <t>Ultrapak CleanCut  Ultradent</t>
         </is>
       </c>
       <c r="C1248" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1249">
       <c r="A1249" s="0" t="n">
-        <v>91</v>
+        <v>8724</v>
       </c>
       <c r="B1249" s="0" t="inlineStr">
         <is>
-          <t>Ultracain 1mg - verde. Articaína+epinefrina  Laboratorios Normon</t>
+          <t>Ultrapak CleanCut Grosor n 00 XX-Fine - naranja  Ultradent</t>
         </is>
       </c>
       <c r="C1249" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1250">
       <c r="A1250" s="0" t="n">
-        <v>8721</v>
+        <v>1951</v>
       </c>
       <c r="B1250" s="0" t="inlineStr">
         <is>
-          <t>Ultrapak CleanCut  Grosor Nº 1 Fine (azul)   Ultradent</t>
+          <t>Unimetric reposición  Cabeza Corta Ø 0,8 mm 008S Lila 008S Lila Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1250" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1251">
       <c r="A1251" s="0" t="n">
-        <v>8720</v>
+        <v>17948</v>
       </c>
       <c r="B1251" s="0" t="inlineStr">
         <is>
-          <t>Ultrapak CleanCut  Ultradent</t>
+          <t>Uveneer Kit UVKV2   Ultradent</t>
         </is>
       </c>
       <c r="C1251" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1252">
       <c r="A1252" s="0" t="n">
-        <v>8724</v>
+        <v>7201</v>
       </c>
       <c r="B1252" s="0" t="inlineStr">
         <is>
-          <t>Ultrapak CleanCut Grosor n 00 XX-Fine - naranja  Ultradent</t>
+          <t>V-Posil fluída  V-Posil Light Fast   Voco</t>
         </is>
       </c>
       <c r="C1252" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1253">
       <c r="A1253" s="0" t="n">
-        <v>1951</v>
+        <v>7200</v>
       </c>
       <c r="B1253" s="0" t="inlineStr">
         <is>
-          <t>Unimetric reposición  Cabeza Corta Ø 0,8 mm 008S Lila 008S Lila Dentsply Sirona</t>
+          <t>V-Posil masilla Putty Fast   Voco</t>
         </is>
       </c>
       <c r="C1253" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1254">
       <c r="A1254" s="0" t="n">
-        <v>17948</v>
+        <v>84242</v>
       </c>
       <c r="B1254" s="0" t="inlineStr">
         <is>
-          <t>Uveneer Kit UVKV2   Ultradent</t>
+          <t>V-Posil Starter Set PSLF  2904  Voco</t>
         </is>
       </c>
       <c r="C1254" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1255">
       <c r="A1255" s="0" t="n">
-        <v>7201</v>
+        <v>12461</v>
       </c>
       <c r="B1255" s="0" t="inlineStr">
         <is>
-          <t>V-Posil fluída  V-Posil Light Fast   Voco</t>
+          <t>Variolink Esthetic DC reposición automix Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1255" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1256">
       <c r="A1256" s="0" t="n">
-        <v>7200</v>
+        <v>12458</v>
       </c>
       <c r="B1256" s="0" t="inlineStr">
         <is>
-          <t>V-Posil masilla Putty Fast   Voco</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1256" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1257">
       <c r="A1257" s="0" t="n">
-        <v>84242</v>
+        <v>12457</v>
       </c>
       <c r="B1257" s="0" t="inlineStr">
         <is>
-          <t>V-Posil Starter Set PSLF  2904  Voco</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1257" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1258">
       <c r="A1258" s="0" t="n">
-        <v>12461</v>
+        <v>12456</v>
       </c>
       <c r="B1258" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Light    Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1258" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1259">
       <c r="A1259" s="0" t="n">
-        <v>12457</v>
+        <v>12459</v>
       </c>
       <c r="B1259" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm +   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1259" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1260">
       <c r="A1260" s="0" t="n">
-        <v>12456</v>
+        <v>12450</v>
       </c>
       <c r="B1260" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Light    Ivoclar-Vivadent</t>
+          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1260" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1261">
       <c r="A1261" s="0" t="n">
-        <v>12459</v>
+        <v>95324</v>
       </c>
       <c r="B1261" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm +   Ivoclar-Vivadent</t>
+          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Color Warm +   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1261" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1262">
       <c r="A1262" s="0" t="n">
-        <v>12458</v>
+        <v>12464</v>
       </c>
       <c r="B1262" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm   Ivoclar-Vivadent</t>
+          <t>Variolink Esthetic Try-In  Color Light    Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1262" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1263">
       <c r="A1263" s="0" t="n">
-        <v>12450</v>
+        <v>30630</v>
       </c>
       <c r="B1263" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Ivoclar-Vivadent</t>
+          <t>Vaso para Biosonic  Whaledent</t>
         </is>
       </c>
       <c r="C1263" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1264">
       <c r="A1264" s="0" t="n">
-        <v>95324</v>
+        <v>82167</v>
       </c>
       <c r="B1264" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Color Warm +   Ivoclar-Vivadent</t>
+          <t>Vasos Biodegradables Blanco 180ml  Royal Dent</t>
         </is>
       </c>
       <c r="C1264" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1265">
       <c r="A1265" s="0" t="n">
-        <v>12464</v>
+        <v>4314</v>
       </c>
       <c r="B1265" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic Try-In  Color Light    Ivoclar-Vivadent</t>
+          <t>Vasos dappen  Color Transparente   Royal Dent</t>
         </is>
       </c>
       <c r="C1265" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1266">
       <c r="A1266" s="0" t="n">
-        <v>30630</v>
+        <v>3886</v>
       </c>
       <c r="B1266" s="0" t="inlineStr">
         <is>
-          <t>Vaso para Biosonic  Whaledent</t>
+          <t>Vasos de plástico 100 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1266" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1267">
       <c r="A1267" s="0" t="n">
-        <v>82167</v>
+        <v>3870</v>
       </c>
       <c r="B1267" s="0" t="inlineStr">
         <is>
-          <t>Vasos Biodegradables Blanco 180ml  Royal Dent</t>
+          <t>Vasos de plástico 500 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1267" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1268">
       <c r="A1268" s="0" t="n">
-        <v>4314</v>
+        <v>3955</v>
       </c>
       <c r="B1268" s="0" t="inlineStr">
         <is>
-          <t>Vasos dappen  Color Transparente   Royal Dent</t>
+          <t>Vasos dispensador a equipo.   Royal Dent</t>
         </is>
       </c>
       <c r="C1268" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1269">
       <c r="A1269" s="0" t="n">
-        <v>3886</v>
+        <v>3871</v>
       </c>
       <c r="B1269" s="0" t="inlineStr">
         <is>
-          <t>Vasos de plástico 100 unidades  Royal Dent</t>
+          <t>Vasos dispensador.   Royal Dent</t>
         </is>
       </c>
       <c r="C1269" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1270">
       <c r="A1270" s="0" t="n">
-        <v>3870</v>
+        <v>8401</v>
       </c>
       <c r="B1270" s="0" t="inlineStr">
         <is>
-          <t>Vasos de plástico 500 unidades  Royal Dent</t>
+          <t>Vel-Mix 6 kg.  KerrHawe</t>
         </is>
       </c>
       <c r="C1270" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1271">
       <c r="A1271" s="0" t="n">
-        <v>3955</v>
+        <v>1871</v>
       </c>
       <c r="B1271" s="0" t="inlineStr">
         <is>
-          <t>Vasos dispensador a equipo.   Royal Dent</t>
+          <t>Viscogel  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1271" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1272">
       <c r="A1272" s="0" t="n">
-        <v>3871</v>
+        <v>677648</v>
       </c>
       <c r="B1272" s="0" t="inlineStr">
         <is>
-          <t>Vasos dispensador.   Royal Dent</t>
+          <t>ViscoStat líquido Astringente de sulfato férrico al 15,5 %.- UP 686   Ultradent</t>
         </is>
       </c>
       <c r="C1272" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1273">
       <c r="A1273" s="0" t="n">
-        <v>8401</v>
+        <v>677653</v>
       </c>
       <c r="B1273" s="0" t="inlineStr">
         <is>
-          <t>Vel-Mix 6 kg.  KerrHawe</t>
+          <t>VivaPen Snap-On Canulas reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1273" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1274">
       <c r="A1274" s="0" t="n">
-        <v>1871</v>
+        <v>677776</v>
       </c>
       <c r="B1274" s="0" t="inlineStr">
         <is>
-          <t>Viscogel  Dentsply Sirona</t>
+          <t>VivaPen Snap-On Canulas reposición ECO  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1274" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1275">
       <c r="A1275" s="0" t="n">
-        <v>677648</v>
+        <v>1720</v>
       </c>
       <c r="B1275" s="0" t="inlineStr">
         <is>
-          <t>ViscoStat líquido Astringente de sulfato férrico al 15,5 %.- UP 686   Ultradent</t>
+          <t>Vivastyle 16% reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1275" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1276">
       <c r="A1276" s="0" t="n">
-        <v>677653</v>
+        <v>12410</v>
       </c>
       <c r="B1276" s="0" t="inlineStr">
         <is>
-          <t>VivaPen Snap-On Canulas reposición  Ivoclar-Vivadent</t>
+          <t>XILONIBSA 2% 1:80.000. Lidocaína 2% Epinefrina  Laboratorios Inibsa</t>
         </is>
       </c>
       <c r="C1276" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1277">
       <c r="A1277" s="0" t="n">
-        <v>677776</v>
+        <v>12408</v>
       </c>
       <c r="B1277" s="0" t="inlineStr">
         <is>
-          <t>VivaPen Snap-On Canulas reposición ECO  Ivoclar-Vivadent</t>
+          <t>Xilonibsa aerosol  Inibsa</t>
         </is>
       </c>
       <c r="C1277" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1278">
       <c r="A1278" s="0" t="n">
-        <v>1720</v>
+        <v>8547</v>
       </c>
       <c r="B1278" s="0" t="inlineStr">
         <is>
-          <t>Vivastyle 16% reposición  Ivoclar-Vivadent</t>
+          <t>Yeso Natural Royal Dent 25 kg. Tipo IV  Royal Dent</t>
         </is>
       </c>
       <c r="C1278" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1279">
       <c r="A1279" s="0" t="n">
-        <v>12410</v>
+        <v>8546</v>
       </c>
       <c r="B1279" s="0" t="inlineStr">
         <is>
-          <t>XILONIBSA 2% 1:80.000. Lidocaína 2% Epinefrina  Laboratorios Inibsa</t>
+          <t>Yeso Natural Royal Dent 6 kg. Tipo IV  Royal Dent</t>
         </is>
       </c>
       <c r="C1279" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1280">
       <c r="A1280" s="0" t="n">
-        <v>12408</v>
+        <v>8402</v>
       </c>
       <c r="B1280" s="0" t="inlineStr">
         <is>
-          <t>Xilonibsa aerosol  Inibsa</t>
+          <t>Yeso Velmix 25 kg.  KerrHawe</t>
         </is>
       </c>
       <c r="C1280" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1281">
       <c r="A1281" s="0" t="n">
-        <v>8547</v>
+        <v>66362</v>
       </c>
       <c r="B1281" s="0" t="inlineStr">
         <is>
-          <t>Yeso Natural Royal Dent 25 kg. Tipo IV  Royal Dent</t>
+          <t>Z500 cápsulas reposición  Color A-2   Solventum</t>
         </is>
       </c>
       <c r="C1281" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1282">
       <c r="A1282" s="0" t="n">
-        <v>8546</v>
+        <v>66363</v>
       </c>
       <c r="B1282" s="0" t="inlineStr">
         <is>
-          <t>Yeso Natural Royal Dent 6 kg. Tipo IV  Royal Dent</t>
+          <t>Z500 cápsulas reposición  Color A-3   Solventum</t>
         </is>
       </c>
       <c r="C1282" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1283">
       <c r="A1283" s="0" t="n">
-        <v>8402</v>
+        <v>66369</v>
       </c>
       <c r="B1283" s="0" t="inlineStr">
         <is>
-          <t>Yeso Velmix 25 kg.  KerrHawe</t>
+          <t>Z500 cápsulas reposición  Color A-3 opaco   Solventum</t>
         </is>
       </c>
       <c r="C1283" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1284">
       <c r="A1284" s="0" t="n">
-        <v>66363</v>
+        <v>66367</v>
       </c>
       <c r="B1284" s="0" t="inlineStr">
         <is>
-          <t>Z500 cápsulas reposición  Color A-3   3M</t>
+          <t>Z500 cápsulas reposición  Color C-2   Solventum</t>
         </is>
       </c>
       <c r="C1284" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1285">
       <c r="A1285" s="0" t="n">
-        <v>66367</v>
+        <v>66365</v>
       </c>
       <c r="B1285" s="0" t="inlineStr">
         <is>
-          <t>Z500 cápsulas reposición  Color C-2   3M</t>
+          <t>Z500 cápsulas reposición  Color A-4   Solventum</t>
         </is>
       </c>
       <c r="C1285" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1286">
       <c r="A1286" s="0" t="n">
-        <v>66365</v>
+        <v>66364</v>
       </c>
       <c r="B1286" s="0" t="inlineStr">
         <is>
-          <t>Z500 cápsulas reposición  Color A-4   3M</t>
+          <t>Z500 cápsulas reposición  Color A-3,5   Solventum</t>
         </is>
       </c>
       <c r="C1286" s="0" t="n">
-        <v>0</v>
-[...37 lines deleted...]
-      <c r="C1289" s="0" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>