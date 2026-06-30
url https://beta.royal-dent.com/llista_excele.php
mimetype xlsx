--- v1 (2026-04-17)
+++ v2 (2026-06-30)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:C1286"/>
+  <dimension ref="A1:C1276"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Referencia</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Producto</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Cantidad</t>
         </is>
       </c>
@@ -380,68 +380,68 @@
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Acrílico Royal Crown  Color A-3   Royal Dent</t>
         </is>
       </c>
       <c r="C18" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="0" t="n">
         <v>18982</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Acrílico Royal Crown  Royal Dent</t>
         </is>
       </c>
       <c r="C19" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="0" t="n">
-        <v>1829</v>
+        <v>1845</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Acrilico Structur 2 SC reposición   A3   Voco</t>
+          <t>Acrilico Structur 2 SC reposición   A2   Voco</t>
         </is>
       </c>
       <c r="C20" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="0" t="n">
-        <v>1845</v>
+        <v>1829</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Acrilico Structur 2 SC reposición   A2   Voco</t>
+          <t>Acrilico Structur 2 SC reposición   A3   Voco</t>
         </is>
       </c>
       <c r="C21" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="0" t="n">
         <v>3139</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Adaptador de cánulas 6 a 11 mm  Royal Dent</t>
         </is>
       </c>
       <c r="C22" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="0" t="n">
         <v>677341</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
@@ -553,198 +553,198 @@
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Adhesivo Scotchbond Universal  Solventum</t>
         </is>
       </c>
       <c r="C31" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="n">
         <v>8129</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Adhesivo VPS   Solventum</t>
         </is>
       </c>
       <c r="C32" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="n">
-        <v>88620</v>
+        <v>88618</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Color A-3,5   Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C33" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="n">
-        <v>88619</v>
+        <v>88617</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Color A-3   Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Voco</t>
         </is>
       </c>
       <c r="C34" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="n">
-        <v>88618</v>
+        <v>88620</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Color A-2   Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Color A-3,5   Voco</t>
         </is>
       </c>
       <c r="C35" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="n">
-        <v>88617</v>
+        <v>88619</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Color A-3   Voco</t>
         </is>
       </c>
       <c r="C36" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="n">
-        <v>677722</v>
+        <v>677724</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-2   Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-3,5   Voco</t>
         </is>
       </c>
       <c r="C37" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="n">
-        <v>677721</v>
+        <v>677723</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-3   Voco</t>
         </is>
       </c>
       <c r="C38" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="0" t="n">
-        <v>677726</v>
+        <v>677722</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color B-1   Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C39" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="0" t="n">
-        <v>677724</v>
+        <v>677721</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-3,5   Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Voco</t>
         </is>
       </c>
       <c r="C40" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="0" t="n">
-        <v>677723</v>
+        <v>677726</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-3   Voco</t>
+          <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color B-1   Voco</t>
         </is>
       </c>
       <c r="C41" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="0" t="n">
-        <v>677783</v>
+        <v>677782</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-3,5   Voco</t>
+          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-3   Voco</t>
         </is>
       </c>
       <c r="C42" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="0" t="n">
-        <v>677782</v>
+        <v>677781</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-3   Voco</t>
+          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C43" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="0" t="n">
-        <v>677781</v>
+        <v>677783</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-2   Voco</t>
+          <t>Admira Fusion Flow jeringas 2x2 grs.  Color A-3,5   Voco</t>
         </is>
       </c>
       <c r="C44" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="0" t="n">
         <v>677779</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Admira Fusion Flow kit jeringas - 2816  Voco</t>
         </is>
       </c>
       <c r="C45" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="0" t="n">
         <v>677701</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
@@ -1036,68 +1036,68 @@
         <is>
           <t>Alginato Orthoprint  Zhermack</t>
         </is>
       </c>
       <c r="C68" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>0843</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>Algitray  Zhermack</t>
         </is>
       </c>
       <c r="C69" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="0" t="n">
-        <v>3101</v>
+        <v>3102</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Algodón en rollos  Roeko</t>
+          <t>Algodón en rollos  Tamaño Mediano Nº 2   Roeko</t>
         </is>
       </c>
       <c r="C70" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="0" t="n">
-        <v>3102</v>
+        <v>3101</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Algodón en rollos  Tamaño Mediano Nº 2   Roeko</t>
+          <t>Algodón en rollos  Roeko</t>
         </is>
       </c>
       <c r="C71" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="0" t="n">
         <v>3136</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Algodonera sucio  Mestra</t>
         </is>
       </c>
       <c r="C72" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="0" t="n">
         <v>9725</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
@@ -1205,81 +1205,81 @@
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Aplicador para carillas Stik´n Place  Directa</t>
         </is>
       </c>
       <c r="C81" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="0" t="n">
         <v>30320</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Aplicador para grasa Lubrimed  Bien Air</t>
         </is>
       </c>
       <c r="C82" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="n">
-        <v>3954</v>
+        <v>4006</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Aplicadores de adhesivo  Royal Dent</t>
+          <t>Aplicadores de adhesivo  Tamaño X-Fine ø 1 mm   Royal Dent</t>
         </is>
       </c>
       <c r="C83" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="n">
         <v>4007</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>Aplicadores de adhesivo  Tamaño Regular ø 2 mm   Royal Dent</t>
         </is>
       </c>
       <c r="C84" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="n">
-        <v>4006</v>
+        <v>3954</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Aplicadores de adhesivo  Tamaño X-Fine ø 1 mm   Royal Dent</t>
+          <t>Aplicadores de adhesivo  Royal Dent</t>
         </is>
       </c>
       <c r="C85" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="n">
         <v>4019</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Aplicadores de adhesivo regular   Royal Dent</t>
         </is>
       </c>
       <c r="C86" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="n">
         <v>8170</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
@@ -1298,250 +1298,250 @@
         <is>
           <t>Aquasil Ultra+ Putty Fast Set  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C88" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="0" t="inlineStr">
         <is>
           <t>0721</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
           <t>Arco de young plástico radiotransparente  Royal Dent</t>
         </is>
       </c>
       <c r="C89" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="0" t="n">
-        <v>15035</v>
+        <v>15121</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Arcos acero inoxidable rectangulares   Superior .016 x 0.22 .016 x 0.22 Royal Dent</t>
+          <t>Arcos acero inoxidable rectangulares   Inferior .016 x 0.22 .016 x 0.22 Royal Dent</t>
         </is>
       </c>
       <c r="C90" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="0" t="n">
-        <v>15121</v>
+        <v>15035</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Arcos acero inoxidable rectangulares   Inferior .016 x 0.22 .016 x 0.22 Royal Dent</t>
+          <t>Arcos acero inoxidable rectangulares   Superior .016 x 0.22 .016 x 0.22 Royal Dent</t>
         </is>
       </c>
       <c r="C91" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="0" t="n">
-        <v>15026</v>
+        <v>15029</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Arcos acero inoxidable redondos   Superior .016 .016 Royal Dent</t>
+          <t>Arcos acero inoxidable redondos   Inferior .012 .012 Royal Dent</t>
         </is>
       </c>
       <c r="C92" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="0" t="n">
-        <v>15029</v>
+        <v>15030</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Arcos acero inoxidable redondos   Inferior .012 .012 Royal Dent</t>
+          <t>Arcos acero inoxidable redondos   Inferior .014 .014 Royal Dent</t>
         </is>
       </c>
       <c r="C93" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="0" t="n">
-        <v>15030</v>
+        <v>15024</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Arcos acero inoxidable redondos   Inferior .014 .014 Royal Dent</t>
+          <t>Arcos acero inoxidable redondos  Royal Dent</t>
         </is>
       </c>
       <c r="C94" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="0" t="n">
-        <v>15024</v>
+        <v>15031</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Arcos acero inoxidable redondos  Royal Dent</t>
+          <t>Arcos acero inoxidable redondos   Inferior .016 .016 Royal Dent</t>
         </is>
       </c>
       <c r="C95" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="0" t="n">
-        <v>15031</v>
+        <v>15025</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Arcos acero inoxidable redondos   Inferior .016 .016 Royal Dent</t>
+          <t>Arcos acero inoxidable redondos   Superior .014 .014 Royal Dent</t>
         </is>
       </c>
       <c r="C96" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="n">
-        <v>15025</v>
+        <v>15026</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Arcos acero inoxidable redondos   Superior .014 .014 Royal Dent</t>
+          <t>Arcos acero inoxidable redondos   Superior .016 .016 Royal Dent</t>
         </is>
       </c>
       <c r="C97" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="n">
         <v>15050</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Arcos niquel titanio rectangulares   Superior .016 x 0.16 .016 x 0.16 Royal Dent</t>
         </is>
       </c>
       <c r="C98" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="n">
         <v>15057</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Arcos niquel titanio rectangulares   Inferior .016 x 0.16 .016 x 0.16 Royal Dent</t>
         </is>
       </c>
       <c r="C99" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="n">
-        <v>15046</v>
+        <v>15041</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Inferior .014 .014 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Superior .014 .014 Royal Dent</t>
         </is>
       </c>
       <c r="C100" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="n">
-        <v>15042</v>
+        <v>15048</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Superior .016 .016 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Inferior .018 .018 Royal Dent</t>
         </is>
       </c>
       <c r="C101" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="n">
-        <v>15043</v>
+        <v>15047</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Superior .018 .018 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Inferior .016 .016 Royal Dent</t>
         </is>
       </c>
       <c r="C102" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="n">
-        <v>15041</v>
+        <v>15046</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Superior .014 .014 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Inferior .014 .014 Royal Dent</t>
         </is>
       </c>
       <c r="C103" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="n">
-        <v>15048</v>
+        <v>15042</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Inferior .018 .018 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Superior .016 .016 Royal Dent</t>
         </is>
       </c>
       <c r="C104" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="n">
-        <v>15047</v>
+        <v>15043</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Inferior .016 .016 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Superior .018 .018 Royal Dent</t>
         </is>
       </c>
       <c r="C105" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="0" t="n">
         <v>9934</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Arcos Twist 3 hilos preformados  Ø .0175   Leone</t>
         </is>
       </c>
       <c r="C106" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="0" t="n">
         <v>1494</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
@@ -1733,94 +1733,94 @@
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
           <t>Aspirador quirúgico Hygosue XL   Orsing</t>
         </is>
       </c>
       <c r="C121" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="n">
         <v>3140</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
           <t>Aspiradores Económicos, transparentes.  Royal Dent</t>
         </is>
       </c>
       <c r="C122" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="n">
-        <v>3192</v>
+        <v>38211</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores mágicos en colores  Color Azul   Royal Dent</t>
+          <t>Aspiradores mágicos en colores  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C123" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="n">
-        <v>38212</v>
+        <v>3192</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores mágicos en colores  Color Rosa   Royal Dent</t>
+          <t>Aspiradores mágicos en colores  Color Azul   Royal Dent</t>
         </is>
       </c>
       <c r="C124" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="n">
-        <v>38211</v>
+        <v>3194</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores mágicos en colores  Color Amarillo   Royal Dent</t>
+          <t>Aspiradores mágicos en colores  Color Blanco opaco   Royal Dent</t>
         </is>
       </c>
       <c r="C125" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="0" t="n">
-        <v>3194</v>
+        <v>38212</v>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores mágicos en colores  Color Blanco opaco   Royal Dent</t>
+          <t>Aspiradores mágicos en colores  Color Rosa   Royal Dent</t>
         </is>
       </c>
       <c r="C126" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="n">
         <v>3192</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
           <t>Aspiradores mágicos en colores  Royal Dent</t>
         </is>
       </c>
       <c r="C127" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="0" t="inlineStr">
         <is>
           <t>08292</t>
         </is>
       </c>
@@ -1839,120 +1839,120 @@
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
           <t>Automatrix Kit  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C129" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="n">
         <v>1015</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
           <t>Automatrix Punta  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C130" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="n">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición   Narrow-Regular   Dentsply Sirona</t>
+          <t>Automatrix reposición  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C131" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="n">
-        <v>1011</v>
+        <v>1014</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición  Dentsply Sirona</t>
+          <t>Automatrix reposición   Wide-Regular   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C132" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="n">
-        <v>1012</v>
+        <v>1013</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición   Medium-Thin   Dentsply Sirona</t>
+          <t>Automatrix reposición   Narrow-Regular   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C133" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="n">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición   Wide-Regular   Dentsply Sirona</t>
+          <t>Automatrix reposición   Medium-Thin   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C134" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="n">
-        <v>3411</v>
+        <v>3414</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Royal Dent</t>
+          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Color Dorado   Royal Dent</t>
         </is>
       </c>
       <c r="C135" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="n">
-        <v>3414</v>
+        <v>3411</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Color Dorado   Royal Dent</t>
+          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C136" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="n">
         <v>3881</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
           <t>Bandeja porta frascos 4 divisiones  Royal Dent</t>
         </is>
       </c>
       <c r="C137" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="n">
         <v>3882</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
@@ -2073,81 +2073,81 @@
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
           <t>Barra de ligaduras elásticas libre de látex  Royal Dent-Orthometric</t>
         </is>
       </c>
       <c r="C147" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="n">
         <v>8502</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
           <t>Barras amarillas   Cera de Reus</t>
         </is>
       </c>
       <c r="C148" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="n">
-        <v>34073</v>
+        <v>34070</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>Base bandeja aluminio 288x183x17mm tipo N  Color Rojo   Asa Dental</t>
+          <t>Base bandeja aluminio 288x183x17mm tipo N  Asa Dental</t>
         </is>
       </c>
       <c r="C149" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="n">
         <v>34070</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
           <t>Base bandeja aluminio 288x183x17mm tipo N  Asa Dental</t>
         </is>
       </c>
       <c r="C150" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="n">
-        <v>34070</v>
+        <v>34073</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Base bandeja aluminio 288x183x17mm tipo N  Asa Dental</t>
+          <t>Base bandeja aluminio 288x183x17mm tipo N  Color Rojo   Asa Dental</t>
         </is>
       </c>
       <c r="C151" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="n">
         <v>350750</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
           <t>Bata cirugía estéril verde Pack económico 50 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C152" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="n">
         <v>3506</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
@@ -2281,81 +2281,81 @@
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
           <t>Bicarbonato dental Air-Flow Tutti Frutti  EMS</t>
         </is>
       </c>
       <c r="C163" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="n">
         <v>70859</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
           <t>Bifix SE ECO surtido - 1784  Voco</t>
         </is>
       </c>
       <c r="C164" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="n">
-        <v>71617</v>
+        <v>71618</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Bifix Se QM reposición.  Color Transparente   Voco</t>
+          <t>Bifix Se QM reposición.  Color White ( Blanco opaco )   Voco</t>
         </is>
       </c>
       <c r="C165" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="n">
-        <v>71618</v>
+        <v>71616</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Bifix Se QM reposición.  Color White ( Blanco opaco )   Voco</t>
+          <t>Bifix Se QM reposición.  Voco</t>
         </is>
       </c>
       <c r="C166" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="n">
-        <v>71616</v>
+        <v>71617</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Bifix Se QM reposición.  Voco</t>
+          <t>Bifix Se QM reposición.  Color Transparente   Voco</t>
         </is>
       </c>
       <c r="C167" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="n">
         <v>14062</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
           <t>Bifix Temp  Voco</t>
         </is>
       </c>
       <c r="C168" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="0" t="n">
         <v>71623</v>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
@@ -2841,224 +2841,224 @@
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
           <t>Cable portalimas para el Propex II A102900000500  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C205" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="n">
         <v>11170</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
           <t>Caja para guardar modelos  Royal-Dent</t>
         </is>
       </c>
       <c r="C206" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="n">
-        <v>11160</v>
+        <v>11158</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Rosa   Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
         </is>
       </c>
       <c r="C207" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="n">
-        <v>11158</v>
+        <v>11157</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C208" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="n">
-        <v>11157</v>
+        <v>11161</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Amarillo   Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Verde   Royal Dent</t>
         </is>
       </c>
       <c r="C209" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="n">
-        <v>11161</v>
+        <v>11158</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Verde   Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
         </is>
       </c>
       <c r="C210" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="n">
-        <v>11158</v>
+        <v>11162</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Naranja   Royal Dent</t>
         </is>
       </c>
       <c r="C211" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="n">
-        <v>11162</v>
+        <v>11158</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Naranja   Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Azul   Royal Dent</t>
         </is>
       </c>
       <c r="C212" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="n">
-        <v>11158</v>
+        <v>11160</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Azul   Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Rosa   Royal Dent</t>
         </is>
       </c>
       <c r="C213" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="n">
-        <v>11150</v>
+        <v>11153</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Blanco   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
         </is>
       </c>
       <c r="C214" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="n">
-        <v>11154</v>
+        <v>11152</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Verde   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C215" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="n">
-        <v>11155</v>
+        <v>11153</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Naranja   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
         </is>
       </c>
       <c r="C216" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="0" t="n">
-        <v>11153</v>
+        <v>11151</v>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Rosa   Royal Dent</t>
         </is>
       </c>
       <c r="C217" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="n">
-        <v>11152</v>
+        <v>11150</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Amarillo   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Blanco   Royal Dent</t>
         </is>
       </c>
       <c r="C218" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="n">
-        <v>11153</v>
+        <v>11154</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Verde   Royal Dent</t>
         </is>
       </c>
       <c r="C219" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="n">
-        <v>11151</v>
+        <v>11155</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Rosa   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Naranja   Royal Dent</t>
         </is>
       </c>
       <c r="C220" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="n">
         <v>1381</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
           <t>Calasept  Nordiska</t>
         </is>
       </c>
       <c r="C221" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="n">
         <v>1374</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
@@ -3322,68 +3322,68 @@
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
           <t>Cánulas/líneas de irrigación DEF160/DEF139/DEF128  Omnia</t>
         </is>
       </c>
       <c r="C242" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="n">
         <v>8333</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
           <t>Cavex Cream Cavex  Cavex</t>
         </is>
       </c>
       <c r="C243" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="n">
-        <v>13102</v>
+        <v>13103</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Cavit  Solventum</t>
+          <t>Cavit  Color Cavit W Blanco   Solventum</t>
         </is>
       </c>
       <c r="C244" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="n">
-        <v>13103</v>
+        <v>13102</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Cavit  Color Cavit W Blanco   Solventum</t>
+          <t>Cavit  Solventum</t>
         </is>
       </c>
       <c r="C245" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="n">
         <v>13102</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
           <t>Cavit  Color Cavit G Gris   Solventum</t>
         </is>
       </c>
       <c r="C246" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="n">
         <v>1343</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
@@ -3626,129 +3626,129 @@
           <t>Clamps molares inferiores RDCM - 3,7,7A,26,12A,13A,W3,W7  Hu-Friedy</t>
         </is>
       </c>
       <c r="C265" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="0" t="inlineStr">
         <is>
           <t>0709</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
           <t>Clamps reposición especiales Ivory (5,26N,27N)  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C266" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>0706</t>
+          <t>0704</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 8A molares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 7 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C267" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
-      <c r="A268" s="0" t="n">
-        <v>1016</v>
+      <c r="A268" s="0" t="inlineStr">
+        <is>
+          <t>0714</t>
+        </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   W7 molares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 1 premolares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C268" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>0704</t>
+          <t>0707</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 7 molares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 14 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C269" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>0714</t>
+          <t>0729</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 1 premolares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 3 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C270" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>0707</t>
+          <t>0706</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 14 molares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 8A molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C271" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
-      <c r="A272" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A272" s="0" t="n">
+        <v>1016</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 3 molares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   W7 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C272" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="0" t="n">
         <v>677042</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
           <t>CleanJoy   Voco</t>
         </is>
       </c>
       <c r="C273" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="0" t="n">
         <v>677042</v>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
@@ -3769,51 +3769,51 @@
         </is>
       </c>
       <c r="C275" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="0" t="n">
         <v>1888</v>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
           <t>Clear 060 1,5 mm (rígidas)  Dentaflux</t>
         </is>
       </c>
       <c r="C276" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="0" t="n">
         <v>1886</v>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>Clear 120 3,2 mm (rígidas)  Dentaflux</t>
+          <t>Clear 120 3,2 mm rígidas Bruxismo  Dentaflux</t>
         </is>
       </c>
       <c r="C277" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="0" t="n">
         <v>667540</v>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
           <t>Clearfil SE Bond 2 kit  Kuraray</t>
         </is>
       </c>
       <c r="C278" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="0" t="n">
         <v>667543</v>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
@@ -3936,285 +3936,285 @@
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
           <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Color A-3,5   Royal Dent</t>
         </is>
       </c>
       <c r="C288" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="0" t="n">
         <v>66604</v>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
           <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Royal Dent</t>
         </is>
       </c>
       <c r="C289" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="0" t="n">
-        <v>66855</v>
+        <v>66854</v>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>Composite G-aenial anterior jeringas   Color A-3,5   GC</t>
+          <t>Composite G-aenial anterior jeringas   Color A-3   GC</t>
         </is>
       </c>
       <c r="C290" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="0" t="n">
-        <v>66854</v>
+        <v>66855</v>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>Composite G-aenial anterior jeringas   Color A-3   GC</t>
+          <t>Composite G-aenial anterior jeringas   Color A-3,5   GC</t>
         </is>
       </c>
       <c r="C291" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="0" t="n">
-        <v>66378</v>
+        <v>66377</v>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>Composite Gradia Direct anterior reposición.  Color OA-3   GC</t>
+          <t>Composite Gradia Direct anterior reposición.  Color OA-2   GC</t>
         </is>
       </c>
       <c r="C292" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="0" t="n">
-        <v>66377</v>
+        <v>66378</v>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>Composite Gradia Direct anterior reposición.  Color OA-2   GC</t>
+          <t>Composite Gradia Direct anterior reposición.  Color OA-3   GC</t>
         </is>
       </c>
       <c r="C293" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="0" t="n">
-        <v>65972</v>
+        <v>65973</v>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>Composite nano híbrido jeringas  Color A-3   Royal Dent Diadent</t>
+          <t>Composite nano híbrido jeringas  Color A-3,5   Royal Dent Diadent</t>
         </is>
       </c>
       <c r="C294" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="0" t="n">
-        <v>65973</v>
+        <v>65972</v>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>Composite nano híbrido jeringas  Color A-3,5   Royal Dent Diadent</t>
+          <t>Composite nano híbrido jeringas  Color A-3   Royal Dent Diadent</t>
         </is>
       </c>
       <c r="C295" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>0243</t>
+          <t>0248</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color D-3   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color Bleach XL   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C296" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="0" t="inlineStr">
         <is>
           <t>0233</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
           <t>Composite Tetric Evoceram   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C297" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="0" t="inlineStr">
         <is>
           <t>0233</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
           <t>Composite Tetric Evoceram   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C298" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>0236</t>
+          <t>0242</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color A-4   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color C-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C299" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>0242</t>
+          <t>0246</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color C-3   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color A-3,5 dentina   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C300" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>0248</t>
+          <t>0239</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color Bleach XL   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color B-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C301" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>0246</t>
+          <t>0233</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color A-3,5 dentina   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C302" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>0233</t>
+          <t>0237</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color A-3,5   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C303" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>0239</t>
+          <t>0244</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color B-3   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color Translúcido   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C304" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>0244</t>
+          <t>0236</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color Translúcido   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color A-4   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C305" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>0237</t>
+          <t>0243</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color A-3,5   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color D-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C306" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="0" t="inlineStr">
         <is>
           <t>0153</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
           <t>Composite Tetric Evoceram cavifil  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C307" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="0" t="inlineStr">
         <is>
           <t>0153</t>
@@ -4240,127 +4240,127 @@
           <t>Composite Tetric Evoceram cavifil  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C309" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="0" t="inlineStr">
         <is>
           <t>0157</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
           <t>Composite Tetric Evoceram cavifil  Color A-3,5   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C310" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>0584</t>
+          <t>0583</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoflow   Color A-3,5   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C311" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>0583</t>
+          <t>0582</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoflow   Color A-2   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C312" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="0" t="inlineStr">
         <is>
           <t>0581</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
           <t>Composite Tetric Evoflow   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C313" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>0582</t>
+          <t>0584</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoflow   Color A-2   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoflow   Color A-3,5   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C314" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="0" t="n">
-        <v>66126</v>
+        <v>66101</v>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-3 Esmalte Esmalte Solventum</t>
+          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-2 Dentina Dentina Solventum</t>
         </is>
       </c>
       <c r="C315" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="0" t="n">
-        <v>66101</v>
+        <v>66126</v>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-2 Dentina Dentina Solventum</t>
+          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-3 Esmalte Esmalte Solventum</t>
         </is>
       </c>
       <c r="C316" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="0" t="n">
         <v>66352</v>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
           <t>Composite Z500 jeringas reposición  Color A-2   Solventum</t>
         </is>
       </c>
       <c r="C317" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="0" t="n">
         <v>66351</v>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
@@ -4520,393 +4520,393 @@
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
           <t>Cubeta desinfección de fresas plástico  Royal Dent</t>
         </is>
       </c>
       <c r="C330" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="0" t="n">
         <v>3070251</v>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
           <t>Cubeta flúor económica    Medianas   Royal Dent</t>
         </is>
       </c>
       <c r="C331" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="0" t="n">
-        <v>17500</v>
+        <v>17499</v>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
-          <t>Cubeta impresión desechable   Inferior Infantil Infantil Mestra</t>
+          <t>Cubeta impresión desechable   Superior Infantil Infantil Mestra</t>
         </is>
       </c>
       <c r="C332" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="0" t="n">
-        <v>17499</v>
+        <v>17500</v>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
-          <t>Cubeta impresión desechable   Superior Infantil Infantil Mestra</t>
+          <t>Cubeta impresión desechable   Inferior Infantil Infantil Mestra</t>
         </is>
       </c>
       <c r="C333" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="0" t="n">
         <v>17498</v>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
           <t>Cubeta impresión desechable surtidas  Mestra</t>
         </is>
       </c>
       <c r="C334" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="0" t="n">
         <v>1143</v>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
           <t>Cubeta instrumental  Royal Dent</t>
         </is>
       </c>
       <c r="C335" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="0" t="n">
         <v>1142</v>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
           <t>Cubeta instrumental capacidad de 3 litros, con tapa.  Royal Dent</t>
         </is>
       </c>
       <c r="C336" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="0" t="n">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
-          <t>Cubetas de flúor dobles   Medianas   Dentaflux</t>
+          <t>Cubetas de flúor dobles   Grandes   Dentaflux</t>
         </is>
       </c>
       <c r="C337" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="0" t="n">
-        <v>1758</v>
+        <v>1757</v>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
-          <t>Cubetas de flúor dobles   Grandes   Dentaflux</t>
+          <t>Cubetas de flúor dobles   Medianas   Dentaflux</t>
         </is>
       </c>
       <c r="C338" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="0" t="n">
-        <v>8750</v>
+        <v>8749</v>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Superior Grande Grande Solventum</t>
+          <t>Cubetas impresión    Superior Mediana Mediana Solventum</t>
         </is>
       </c>
       <c r="C339" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="0" t="n">
-        <v>8749</v>
+        <v>8753</v>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Superior Mediana Mediana Solventum</t>
+          <t>Cubetas impresión    Inferior Grande Grande Solventum</t>
         </is>
       </c>
       <c r="C340" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="0" t="n">
-        <v>8753</v>
+        <v>8748</v>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Inferior Grande Grande Solventum</t>
+          <t>Cubetas impresión   Solventum</t>
         </is>
       </c>
       <c r="C341" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="0" t="n">
-        <v>8748</v>
+        <v>8752</v>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión   Solventum</t>
+          <t>Cubetas impresión    Inferior Mediana Mediana Solventum</t>
         </is>
       </c>
       <c r="C342" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="0" t="n">
-        <v>8752</v>
+        <v>8751</v>
       </c>
       <c r="B343" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Inferior Mediana Mediana Solventum</t>
+          <t>Cubetas impresión    Inferior Pequeña Pequeña Solventum</t>
         </is>
       </c>
       <c r="C343" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="0" t="n">
-        <v>8751</v>
+        <v>8750</v>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Inferior Pequeña Pequeña Solventum</t>
+          <t>Cubetas impresión    Superior Grande Grande Solventum</t>
         </is>
       </c>
       <c r="C344" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="0" t="n">
-        <v>15207</v>
+        <v>15201</v>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico NIÑO   Inferior Mediana Mediana Royal Dent</t>
+          <t>Cubetas plástico NIÑO   Superior Mediana Mediana Royal Dent</t>
         </is>
       </c>
       <c r="C345" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="0" t="n">
-        <v>15201</v>
+        <v>15207</v>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico NIÑO   Superior Mediana Mediana Royal Dent</t>
+          <t>Cubetas plástico NIÑO   Inferior Mediana Mediana Royal Dent</t>
         </is>
       </c>
       <c r="C346" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="0" t="n">
-        <v>8633</v>
+        <v>8632</v>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Parcial Derecho Derecho COE</t>
+          <t>Cubetas plástico verdes   Inferior Pequeña Pequeña COE</t>
         </is>
       </c>
       <c r="C347" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="0" t="n">
-        <v>8629</v>
+        <v>8628</v>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Superior Pequeña Pequeña COE</t>
+          <t>Cubetas plástico verdes   Superior Mediana Mediana COE</t>
         </is>
       </c>
       <c r="C348" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="0" t="n">
-        <v>8632</v>
+        <v>8631</v>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Inferior Pequeña Pequeña COE</t>
+          <t>Cubetas plástico verdes   Inferior Mediana Mediana COE</t>
         </is>
       </c>
       <c r="C349" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="0" t="n">
-        <v>8628</v>
+        <v>8627</v>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Superior Mediana Mediana COE</t>
+          <t>Cubetas plástico verdes  COE</t>
         </is>
       </c>
       <c r="C350" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="0" t="n">
-        <v>8631</v>
+        <v>8630</v>
       </c>
       <c r="B351" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Inferior Mediana Mediana COE</t>
+          <t>Cubetas plástico verdes   Inferior Grande Grande COE</t>
         </is>
       </c>
       <c r="C351" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="0" t="n">
-        <v>8627</v>
+        <v>8634</v>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes  COE</t>
+          <t>Cubetas plástico verdes   Parcial Izquierdo Izquierdo COE</t>
         </is>
       </c>
       <c r="C352" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="0" t="n">
-        <v>8630</v>
+        <v>8633</v>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Inferior Grande Grande COE</t>
+          <t>Cubetas plástico verdes   Parcial Derecho Derecho COE</t>
         </is>
       </c>
       <c r="C353" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="0" t="n">
-        <v>8634</v>
+        <v>8629</v>
       </c>
       <c r="B354" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Parcial Izquierdo Izquierdo COE</t>
+          <t>Cubetas plástico verdes   Superior Pequeña Pequeña COE</t>
         </is>
       </c>
       <c r="C354" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="0" t="n">
         <v>82473</v>
       </c>
       <c r="B355" s="0" t="inlineStr">
         <is>
           <t>Cubrezapatos Polietileno Blancos   Royal Dent</t>
         </is>
       </c>
       <c r="C355" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="0" t="n">
         <v>9481</v>
       </c>
       <c r="B356" s="0" t="inlineStr">
         <is>
           <t>Cucharillas alveolares Hemingway.  Figura C-2   Bontempi</t>
         </is>
       </c>
       <c r="C356" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="0" t="n">
-        <v>9701</v>
+        <v>9702</v>
       </c>
       <c r="B357" s="0" t="inlineStr">
         <is>
-          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 86   Bontempi</t>
+          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 87   Bontempi</t>
         </is>
       </c>
       <c r="C357" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="0" t="n">
-        <v>9702</v>
+        <v>9701</v>
       </c>
       <c r="B358" s="0" t="inlineStr">
         <is>
-          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 87   Bontempi</t>
+          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 86   Bontempi</t>
         </is>
       </c>
       <c r="C358" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="0" t="n">
         <v>8512</v>
       </c>
       <c r="B359" s="0" t="inlineStr">
         <is>
           <t>Cuchillo cera grande 17 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C359" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="0" t="n">
         <v>8511</v>
       </c>
       <c r="B360" s="0" t="inlineStr">
         <is>
@@ -4975,458 +4975,458 @@
       </c>
       <c r="B365" s="0" t="inlineStr">
         <is>
           <t>Cuñas de madera reposición  color Turquesa mini 8925.05   KerrHawe</t>
         </is>
       </c>
       <c r="C365" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="0" t="n">
         <v>9206</v>
       </c>
       <c r="B366" s="0" t="inlineStr">
         <is>
           <t>Cuñas de madera Surtido 500u con dispensador   KerrHawe</t>
         </is>
       </c>
       <c r="C366" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="0" t="n">
-        <v>10372</v>
+        <v>10373</v>
       </c>
       <c r="B367" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de plástico con mango SWBL  color Naranjas medianas   Garrison</t>
+          <t>Cuñas de plástico con mango SWBL  Garrison</t>
         </is>
       </c>
       <c r="C367" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="0" t="n">
-        <v>10373</v>
+        <v>10372</v>
       </c>
       <c r="B368" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de plástico con mango SWBL  Garrison</t>
+          <t>Cuñas de plástico con mango SWBL  color Naranjas medianas   Garrison</t>
         </is>
       </c>
       <c r="C368" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="0" t="n">
         <v>103811</v>
       </c>
       <c r="B369" s="0" t="inlineStr">
         <is>
           <t>Cuñas Palodent V3-Plus    Medianas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C369" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="0" t="n">
         <v>103816</v>
       </c>
       <c r="B370" s="0" t="inlineStr">
         <is>
           <t>Cuñas protectoras Palodent V3-Plus   Medianas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C370" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="0" t="n">
-        <v>99756</v>
+        <v>99755</v>
       </c>
       <c r="B371" s="0" t="inlineStr">
         <is>
-          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 4L/4R   Hu-Friedy</t>
+          <t>Cureta Columbia mango Everedge n 9  Hu-Friedy</t>
         </is>
       </c>
       <c r="C371" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="0" t="n">
-        <v>99755</v>
+        <v>99757</v>
       </c>
       <c r="B372" s="0" t="inlineStr">
         <is>
-          <t>Cureta Columbia mango Everedge n 9  Hu-Friedy</t>
+          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 2L/2R   Hu-Friedy</t>
         </is>
       </c>
       <c r="C372" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="0" t="n">
-        <v>99757</v>
+        <v>99756</v>
       </c>
       <c r="B373" s="0" t="inlineStr">
         <is>
-          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 2L/2R   Hu-Friedy</t>
+          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 4L/4R   Hu-Friedy</t>
         </is>
       </c>
       <c r="C373" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="0" t="n">
-        <v>9965</v>
+        <v>9968</v>
       </c>
       <c r="B374" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 7/8   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 13/14   Hu-Friedy</t>
         </is>
       </c>
       <c r="C374" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="0" t="n">
         <v>9964</v>
       </c>
       <c r="B375" s="0" t="inlineStr">
         <is>
           <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 5/6   Hu-Friedy</t>
         </is>
       </c>
       <c r="C375" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="0" t="n">
-        <v>9968</v>
+        <v>9967</v>
       </c>
       <c r="B376" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 13/14   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 11/12   Hu-Friedy</t>
         </is>
       </c>
       <c r="C376" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="0" t="n">
-        <v>9967</v>
+        <v>9965</v>
       </c>
       <c r="B377" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 11/12   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 7/8   Hu-Friedy</t>
         </is>
       </c>
       <c r="C377" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="0" t="n">
-        <v>99767</v>
+        <v>99766</v>
       </c>
       <c r="B378" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 11/12 naranj SAS11/1293   Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Hu-Friedy</t>
         </is>
       </c>
       <c r="C378" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="0" t="n">
-        <v>99766</v>
+        <v>99769</v>
       </c>
       <c r="B379" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 5/6 amarillo SAS5/695   Hu-Friedy</t>
         </is>
       </c>
       <c r="C379" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="0" t="n">
-        <v>99769</v>
+        <v>99768</v>
       </c>
       <c r="B380" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 5/6 amarillo SAS5/695   Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 7/8 verde SAS7/897   Hu-Friedy</t>
         </is>
       </c>
       <c r="C380" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="0" t="n">
-        <v>99768</v>
+        <v>99767</v>
       </c>
       <c r="B381" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 7/8 verde SAS7/897   Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 11/12 naranj SAS11/1293   Hu-Friedy</t>
         </is>
       </c>
       <c r="C381" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="0" t="n">
         <v>9632</v>
       </c>
       <c r="B382" s="0" t="inlineStr">
         <is>
           <t>Cureta Gracey XSI  Cureta Gracey 7/8 verde 207-208   LM</t>
         </is>
       </c>
       <c r="C382" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="0" t="n">
         <v>9639</v>
       </c>
       <c r="B383" s="0" t="inlineStr">
         <is>
           <t>Cureta Gracey XSI  Cureta Gracey 13/14 azul 213-214   LM</t>
         </is>
       </c>
       <c r="C383" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="0" t="n">
         <v>9629</v>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
           <t>Cureta Gracey XSI  LM</t>
         </is>
       </c>
       <c r="C384" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="0" t="n">
-        <v>67132</v>
+        <v>67136</v>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 5/6   American Eagle</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 13/14   American Eagle</t>
         </is>
       </c>
       <c r="C385" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="0" t="n">
-        <v>67136</v>
+        <v>67135</v>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 13/14   American Eagle</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 11/12   American Eagle</t>
         </is>
       </c>
       <c r="C386" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="0" t="n">
-        <v>67135</v>
+        <v>67133</v>
       </c>
       <c r="B387" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 11/12   American Eagle</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 7/8   American Eagle</t>
         </is>
       </c>
       <c r="C387" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="0" t="n">
-        <v>67133</v>
+        <v>67132</v>
       </c>
       <c r="B388" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 7/8   American Eagle</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 5/6   American Eagle</t>
         </is>
       </c>
       <c r="C388" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="0" t="n">
-        <v>10334</v>
+        <v>10336</v>
       </c>
       <c r="B389" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 9/10   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 13/14   Hu-Friedy</t>
         </is>
       </c>
       <c r="C389" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="0" t="n">
-        <v>10336</v>
+        <v>10332</v>
       </c>
       <c r="B390" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 13/14   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 5/6   Hu-Friedy</t>
         </is>
       </c>
       <c r="C390" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="0" t="n">
-        <v>10332</v>
+        <v>10333</v>
       </c>
       <c r="B391" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 5/6   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 7/8   Hu-Friedy</t>
         </is>
       </c>
       <c r="C391" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="0" t="n">
-        <v>10333</v>
+        <v>10330</v>
       </c>
       <c r="B392" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 7/8   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Hu-Friedy</t>
         </is>
       </c>
       <c r="C392" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="0" t="n">
-        <v>10330</v>
+        <v>10335</v>
       </c>
       <c r="B393" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 11/12   Hu-Friedy</t>
         </is>
       </c>
       <c r="C393" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="0" t="n">
-        <v>10335</v>
+        <v>10334</v>
       </c>
       <c r="B394" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 11/12   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 9/10   Hu-Friedy</t>
         </is>
       </c>
       <c r="C394" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="0" t="n">
-        <v>99760</v>
+        <v>99759</v>
       </c>
       <c r="B395" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 7/8 verde SG7/897   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 5/6 amarillo SG5/695   Hu-Friedy</t>
         </is>
       </c>
       <c r="C395" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="0" t="n">
-        <v>99759</v>
+        <v>99763</v>
       </c>
       <c r="B396" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 5/6 amarillo SG5/695   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 13/14 azul SG13/1498   Hu-Friedy</t>
         </is>
       </c>
       <c r="C396" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="0" t="n">
-        <v>99763</v>
+        <v>99762</v>
       </c>
       <c r="B397" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 13/14 azul SG13/1498   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 11/12 naranja SG11/1293   Hu-Friedy</t>
         </is>
       </c>
       <c r="C397" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="0" t="n">
-        <v>99762</v>
+        <v>99760</v>
       </c>
       <c r="B398" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 11/12 naranja SG11/1293   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 7/8 verde SG7/897   Hu-Friedy</t>
         </is>
       </c>
       <c r="C398" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="0" t="n">
         <v>3174</v>
       </c>
       <c r="B399" s="0" t="inlineStr">
         <is>
           <t>Dedales de látex   MediStock</t>
         </is>
       </c>
       <c r="C399" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="0" t="n">
         <v>82471</v>
       </c>
       <c r="B400" s="0" t="inlineStr">
         <is>
@@ -5581,159 +5581,159 @@
         <is>
           <t>Dique de goma azules   NIC TONE</t>
         </is>
       </c>
       <c r="C411" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="0" t="inlineStr">
         <is>
           <t>01323</t>
         </is>
       </c>
       <c r="B412" s="0" t="inlineStr">
         <is>
           <t>Dique de Goma no látex   Roeko</t>
         </is>
       </c>
       <c r="C412" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="0" t="n">
-        <v>1417</v>
+        <v>1411</v>
       </c>
       <c r="B413" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 SF (Extra-fino) color Azul claro 1982 SF (Extra-fino) color Azul claro Solventum</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 9,5 mm 1981 F (Fino) color Azul 1981 F (Fino) color Azul Solventum</t>
         </is>
       </c>
       <c r="C413" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="0" t="n">
-        <v>1415</v>
+        <v>1418</v>
       </c>
       <c r="B414" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 F (Fino) color Azul 1982 F (Fino) color Azul Solventum</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 C (Grueso) color Negro 1982 C (Grueso) color Negro Solventum</t>
         </is>
       </c>
       <c r="C414" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="0" t="n">
-        <v>1418</v>
+        <v>1415</v>
       </c>
       <c r="B415" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 C (Grueso) color Negro 1982 C (Grueso) color Negro Solventum</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 F (Fino) color Azul 1982 F (Fino) color Azul Solventum</t>
         </is>
       </c>
       <c r="C415" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="0" t="n">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="B416" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 9,5 mm 1981 F (Fino) color Azul 1981 F (Fino) color Azul Solventum</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 SF (Extra-fino) color Azul claro 1982 SF (Extra-fino) color Azul claro Solventum</t>
         </is>
       </c>
       <c r="C416" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="0" t="n">
-        <v>1421</v>
+        <v>1428</v>
       </c>
       <c r="B417" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 F (Fino) color Marrón claro 2381 F (Fino) color Marrón claro Solventum</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 F (Fino) color Marrón claro 2382 F (Fino) color Marrón claro Solventum</t>
         </is>
       </c>
       <c r="C417" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="0" t="n">
-        <v>1431</v>
+        <v>1422</v>
       </c>
       <c r="B418" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 C (Grueso) color Marrón oscuro 2382 C (Grueso) color Marrón oscuro Solventum</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 M (Medio) color Marrón 2381 M (Medio) color Marrón Solventum</t>
         </is>
       </c>
       <c r="C418" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="0" t="n">
-        <v>1429</v>
+        <v>1421</v>
       </c>
       <c r="B419" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 M (Medio) color Marrón 2382 M (Medio) color Marrón Solventum</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 F (Fino) color Marrón claro 2381 F (Fino) color Marrón claro Solventum</t>
         </is>
       </c>
       <c r="C419" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="0" t="n">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="B420" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 F (Fino) color Marrón claro 2382 F (Fino) color Marrón claro Solventum</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 M (Medio) color Marrón 2382 M (Medio) color Marrón Solventum</t>
         </is>
       </c>
       <c r="C420" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="0" t="n">
-        <v>1422</v>
+        <v>1431</v>
       </c>
       <c r="B421" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 M (Medio) color Marrón 2381 M (Medio) color Marrón Solventum</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 C (Grueso) color Marrón oscuro 2382 C (Grueso) color Marrón oscuro Solventum</t>
         </is>
       </c>
       <c r="C421" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="0" t="n">
         <v>1141</v>
       </c>
       <c r="B422" s="0" t="inlineStr">
         <is>
           <t>Disolvente universal Orange   Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C422" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="0" t="n">
         <v>21393</v>
       </c>
       <c r="B423" s="0" t="inlineStr">
         <is>
@@ -5897,315 +5897,315 @@
         <is>
           <t>Edta Plus   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C435" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="0" t="inlineStr">
         <is>
           <t>0732</t>
         </is>
       </c>
       <c r="B436" s="0" t="inlineStr">
         <is>
           <t>Edta Q-Crema  Dentaflux</t>
         </is>
       </c>
       <c r="C436" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="0" t="n">
-        <v>10703</v>
+        <v>10696</v>
       </c>
       <c r="B437" s="0" t="inlineStr">
         <is>
-          <t>Elasticos intraorales.  fuerza fuertes 6,5 oz- 182 grs. ( Elefante ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
+          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
         </is>
       </c>
       <c r="C437" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="0" t="n">
-        <v>10696</v>
+        <v>10697</v>
       </c>
       <c r="B438" s="0" t="inlineStr">
         <is>
-          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
+          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) rojo-Ø 1/4-6,4 mm rojo-Ø 1/4-6,4 mm Leone</t>
         </is>
       </c>
       <c r="C438" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="0" t="n">
-        <v>10697</v>
+        <v>10703</v>
       </c>
       <c r="B439" s="0" t="inlineStr">
         <is>
-          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) rojo-Ø 1/4-6,4 mm rojo-Ø 1/4-6,4 mm Leone</t>
+          <t>Elasticos intraorales.  fuerza fuertes 6,5 oz- 182 grs. ( Elefante ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
         </is>
       </c>
       <c r="C439" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="0" t="n">
         <v>30410</v>
       </c>
       <c r="B440" s="0" t="inlineStr">
         <is>
           <t>Eléctrico MC3 IR  Bien Air</t>
         </is>
       </c>
       <c r="C440" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="0" t="n">
-        <v>3070156</v>
+        <v>3070155</v>
       </c>
       <c r="B441" s="0" t="inlineStr">
         <is>
-          <t>Electrodos para Servotome  Forma FC25B   Acteon-Satelec</t>
+          <t>Electrodos para Servotome  Forma FC10N   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C441" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="0" t="n">
-        <v>3070155</v>
+        <v>3070154</v>
       </c>
       <c r="B442" s="0" t="inlineStr">
         <is>
-          <t>Electrodos para Servotome  Forma FC10N   Acteon-Satelec</t>
+          <t>Electrodos para Servotome  Forma I40CA   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C442" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="0" t="n">
-        <v>3070154</v>
+        <v>3070156</v>
       </c>
       <c r="B443" s="0" t="inlineStr">
         <is>
-          <t>Electrodos para Servotome  Forma I40CA   Acteon-Satelec</t>
+          <t>Electrodos para Servotome  Forma FC25B   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C443" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="0" t="n">
         <v>8850</v>
       </c>
       <c r="B444" s="0" t="inlineStr">
         <is>
           <t>Elevador luxator Kit Periotome  Directa</t>
         </is>
       </c>
       <c r="C444" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="0" t="n">
         <v>118999</v>
       </c>
       <c r="B445" s="0" t="inlineStr">
         <is>
           <t>Elite Glass  Zhermack</t>
         </is>
       </c>
       <c r="C445" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="0" t="n">
-        <v>8183</v>
+        <v>8182</v>
       </c>
       <c r="B446" s="0" t="inlineStr">
         <is>
-          <t>Elite HD silicona fluida  Elite H-D+ Light Regular Set   Zhermack</t>
+          <t>Elite HD silicona fluida  Zhermack</t>
         </is>
       </c>
       <c r="C446" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="0" t="n">
-        <v>8182</v>
+        <v>8183</v>
       </c>
       <c r="B447" s="0" t="inlineStr">
         <is>
-          <t>Elite HD silicona fluida  Zhermack</t>
+          <t>Elite HD silicona fluida  Elite H-D+ Light Regular Set   Zhermack</t>
         </is>
       </c>
       <c r="C447" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="0" t="n">
         <v>8181</v>
       </c>
       <c r="B448" s="0" t="inlineStr">
         <is>
           <t>Elite HD silicona pesada Putty  Elite H-D+ Putty Soft Regular set   Zhermack</t>
         </is>
       </c>
       <c r="C448" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="0" t="n">
         <v>8180</v>
       </c>
       <c r="B449" s="0" t="inlineStr">
         <is>
           <t>Elite HD silicona pesada Putty  Zhermack</t>
         </is>
       </c>
       <c r="C449" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="0" t="n">
-        <v>66922</v>
+        <v>66923</v>
       </c>
       <c r="B450" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct    Dentina BL-XL BL-XL Ivoclar-Vivadent</t>
+          <t>Empress Direct    Esmalte A-1 A-1 Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C450" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="0" t="n">
-        <v>66923</v>
+        <v>66924</v>
       </c>
       <c r="B451" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct    Esmalte A-1 A-1 Ivoclar-Vivadent</t>
+          <t>Empress Direct    Esmalte A-2 A-2 Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C451" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="0" t="n">
         <v>66911</v>
       </c>
       <c r="B452" s="0" t="inlineStr">
         <is>
           <t>Empress Direct   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C452" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="0" t="n">
-        <v>66924</v>
+        <v>66913</v>
       </c>
       <c r="B453" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct    Esmalte A-2 A-2 Ivoclar-Vivadent</t>
+          <t>Empress Direct    Dentina A-3 A-3 Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C453" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="0" t="n">
-        <v>66913</v>
+        <v>66922</v>
       </c>
       <c r="B454" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct    Dentina A-3 A-3 Ivoclar-Vivadent</t>
+          <t>Empress Direct    Dentina BL-XL BL-XL Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C454" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="0" t="n">
         <v>677027</v>
       </c>
       <c r="B455" s="0" t="inlineStr">
         <is>
           <t>Empress Direct Color  color Marrón   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C455" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="0" t="n">
-        <v>677022</v>
+        <v>677026</v>
       </c>
       <c r="B456" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct Color  Ivoclar-Vivadent</t>
+          <t>Empress Direct Color  color Ocre   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C456" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="0" t="n">
-        <v>677026</v>
+        <v>677022</v>
       </c>
       <c r="B457" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct Color  color Ocre   Ivoclar-Vivadent</t>
+          <t>Empress Direct Color  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C457" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="0" t="n">
         <v>66979</v>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
           <t>Empress Direct flow  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C458" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="0" t="n">
         <v>66949</v>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
@@ -6637,81 +6637,81 @@
       </c>
       <c r="B491" s="0" t="inlineStr">
         <is>
           <t>Filtek Bulk Fill fluído jeringas  Color A-3   Solventum</t>
         </is>
       </c>
       <c r="C491" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="0" t="n">
         <v>1133</v>
       </c>
       <c r="B492" s="0" t="inlineStr">
         <is>
           <t>Filtek P60 composite posterior reposición jeringas  Solventum</t>
         </is>
       </c>
       <c r="C492" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="0" t="n">
-        <v>66301</v>
+        <v>82421</v>
       </c>
       <c r="B493" s="0" t="inlineStr">
         <is>
-          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color A-2   Solventum</t>
+          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color B-2   Solventum</t>
         </is>
       </c>
       <c r="C493" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="0" t="n">
-        <v>82421</v>
+        <v>66300</v>
       </c>
       <c r="B494" s="0" t="inlineStr">
         <is>
-          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color B-2   Solventum</t>
+          <t>Filtek Supreme XTE Flow composite fluido jeringas  Solventum</t>
         </is>
       </c>
       <c r="C494" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="0" t="n">
-        <v>66300</v>
+        <v>66301</v>
       </c>
       <c r="B495" s="0" t="inlineStr">
         <is>
-          <t>Filtek Supreme XTE Flow composite fluido jeringas  Solventum</t>
+          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color A-2   Solventum</t>
         </is>
       </c>
       <c r="C495" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="0" t="n">
         <v>1208</v>
       </c>
       <c r="B496" s="0" t="inlineStr">
         <is>
           <t>Filtek Z250 jeringa 4 grs.  Color B-2   Solventum</t>
         </is>
       </c>
       <c r="C496" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="0" t="n">
         <v>3070173</v>
       </c>
       <c r="B497" s="0" t="inlineStr">
         <is>
@@ -6819,94 +6819,94 @@
       </c>
       <c r="B505" s="0" t="inlineStr">
         <is>
           <t>Fresa Diamante 862EF-314 FG aro amarillo grano extra-fino 25 micras  Royal Dent</t>
         </is>
       </c>
       <c r="C505" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="0" t="n">
         <v>65176</v>
       </c>
       <c r="B506" s="0" t="inlineStr">
         <is>
           <t>Fresa diamante S6801-314 FG aro verde grano grueso 151 micras  Komet</t>
         </is>
       </c>
       <c r="C506" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="0" t="n">
-        <v>2104</v>
+        <v>2103</v>
       </c>
       <c r="B507" s="0" t="inlineStr">
         <is>
-          <t>Fresa Rebilda Post.   ø 1,5 mm   Voco</t>
+          <t>Fresa Rebilda Post.  Voco</t>
         </is>
       </c>
       <c r="C507" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="0" t="n">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="B508" s="0" t="inlineStr">
         <is>
-          <t>Fresa Rebilda Post.  Voco</t>
+          <t>Fresa Rebilda Post.   ø 1,5 mm   Voco</t>
         </is>
       </c>
       <c r="C508" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="0" t="n">
-        <v>2098</v>
+        <v>2097</v>
       </c>
       <c r="B509" s="0" t="inlineStr">
         <is>
-          <t>Fresa Relyx Fiber Post .   Universal   Solventum</t>
+          <t>Fresa Relyx Fiber Post .   Nº 3 ø 1,9 mm   Solventum</t>
         </is>
       </c>
       <c r="C509" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="0" t="n">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="B510" s="0" t="inlineStr">
         <is>
-          <t>Fresa Relyx Fiber Post .   Nº 3 ø 1,9 mm   Solventum</t>
+          <t>Fresa Relyx Fiber Post .   Universal   Solventum</t>
         </is>
       </c>
       <c r="C510" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="0" t="n">
         <v>2096</v>
       </c>
       <c r="B511" s="0" t="inlineStr">
         <is>
           <t>Fresa Relyx Fiber Post .   Nº 2 ø 1,6 mm   Solventum</t>
         </is>
       </c>
       <c r="C511" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="0" t="n">
         <v>65258</v>
       </c>
       <c r="B512" s="0" t="inlineStr">
         <is>
@@ -6949,68 +6949,68 @@
       </c>
       <c r="B515" s="0" t="inlineStr">
         <is>
           <t>Fresas carburo E0123  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C515" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="0" t="n">
         <v>6237</v>
       </c>
       <c r="B516" s="0" t="inlineStr">
         <is>
           <t>Fresas Carburo H1-314 FG para turbina   H1-021   Komet</t>
         </is>
       </c>
       <c r="C516" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="0" t="n">
-        <v>6236</v>
+        <v>6238</v>
       </c>
       <c r="B517" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1-314 FG para turbina   H1-018   Komet</t>
+          <t>Fresas Carburo H1-314 FG para turbina   H1-023   Komet</t>
         </is>
       </c>
       <c r="C517" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="0" t="n">
-        <v>6238</v>
+        <v>6236</v>
       </c>
       <c r="B518" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1-314 FG para turbina   H1-023   Komet</t>
+          <t>Fresas Carburo H1-314 FG para turbina   H1-018   Komet</t>
         </is>
       </c>
       <c r="C518" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="0" t="n">
         <v>6277</v>
       </c>
       <c r="B519" s="0" t="inlineStr">
         <is>
           <t>Fresas Carburo H1-316 tallo largo para turbina   H1-018   Komet</t>
         </is>
       </c>
       <c r="C519" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="0" t="n">
         <v>6266</v>
       </c>
       <c r="B520" s="0" t="inlineStr">
         <is>
@@ -7144,68 +7144,68 @@
       </c>
       <c r="B530" s="0" t="inlineStr">
         <is>
           <t>Fresas Diamante 368-314-016F FG aro rojo grano fino 46 micras  Royal Dent</t>
         </is>
       </c>
       <c r="C530" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="0" t="n">
         <v>6481</v>
       </c>
       <c r="B531" s="0" t="inlineStr">
         <is>
           <t>Fresas Diamante 5801-314-016 FG aro negro grano super grueso 181 micras  Komet</t>
         </is>
       </c>
       <c r="C531" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="0" t="n">
-        <v>65165</v>
+        <v>65158</v>
       </c>
       <c r="B532" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-014   Komet</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-016   Komet</t>
         </is>
       </c>
       <c r="C532" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="0" t="n">
-        <v>65158</v>
+        <v>65165</v>
       </c>
       <c r="B533" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-016   Komet</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-014   Komet</t>
         </is>
       </c>
       <c r="C533" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="0" t="n">
         <v>6478</v>
       </c>
       <c r="B534" s="0" t="inlineStr">
         <is>
           <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-012   Komet</t>
         </is>
       </c>
       <c r="C534" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="0" t="n">
         <v>65071</v>
       </c>
       <c r="B535" s="0" t="inlineStr">
         <is>
@@ -7843,68 +7843,68 @@
       </c>
       <c r="B583" s="0" t="inlineStr">
         <is>
           <t>FUJI II LC Polvo A3   GC</t>
         </is>
       </c>
       <c r="C583" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="0" t="n">
         <v>14066</v>
       </c>
       <c r="B584" s="0" t="inlineStr">
         <is>
           <t>FujiCEM 2 SL Automix reposición + 44 puntas de mezcla  GC</t>
         </is>
       </c>
       <c r="C584" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="0" t="n">
-        <v>3888</v>
+        <v>3887</v>
       </c>
       <c r="B585" s="0" t="inlineStr">
         <is>
-          <t>Funda de un solo uso para captadores Sensor Cover  Medida 4 x 20,5 cm.   KerrHawe</t>
+          <t>Funda de un solo uso para captadores Sensor Cover  KerrHawe</t>
         </is>
       </c>
       <c r="C585" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="0" t="n">
-        <v>3887</v>
+        <v>3888</v>
       </c>
       <c r="B586" s="0" t="inlineStr">
         <is>
-          <t>Funda de un solo uso para captadores Sensor Cover  KerrHawe</t>
+          <t>Funda de un solo uso para captadores Sensor Cover  Medida 4 x 20,5 cm.   KerrHawe</t>
         </is>
       </c>
       <c r="C586" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="0" t="n">
         <v>3993</v>
       </c>
       <c r="B587" s="0" t="inlineStr">
         <is>
           <t>Funda ortopanto diámetro 4x6cm PVC transparente  Omnia</t>
         </is>
       </c>
       <c r="C587" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="0" t="n">
         <v>4002</v>
       </c>
       <c r="B588" s="0" t="inlineStr">
         <is>
@@ -8081,68 +8081,68 @@
       </c>
       <c r="B601" s="0" t="inlineStr">
         <is>
           <t>G-CEM LinkForce reposición  Color Transparente   GC</t>
         </is>
       </c>
       <c r="C601" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="0" t="n">
         <v>14173</v>
       </c>
       <c r="B602" s="0" t="inlineStr">
         <is>
           <t>G-CEM LinkForce reposición  GC</t>
         </is>
       </c>
       <c r="C602" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="0" t="n">
-        <v>14172</v>
+        <v>14171</v>
       </c>
       <c r="B603" s="0" t="inlineStr">
         <is>
-          <t>G-CEM LinkForce starter Kit  Color Transparente   GC</t>
+          <t>G-CEM LinkForce starter Kit  GC</t>
         </is>
       </c>
       <c r="C603" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="0" t="n">
-        <v>14171</v>
+        <v>14172</v>
       </c>
       <c r="B604" s="0" t="inlineStr">
         <is>
-          <t>G-CEM LinkForce starter Kit  GC</t>
+          <t>G-CEM LinkForce starter Kit  Color Transparente   GC</t>
         </is>
       </c>
       <c r="C604" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="0" t="n">
         <v>3807</v>
       </c>
       <c r="B605" s="0" t="inlineStr">
         <is>
           <t>Gafas + visera (OSCH25)  Omnia</t>
         </is>
       </c>
       <c r="C605" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="0" t="n">
         <v>3809</v>
       </c>
       <c r="B606" s="0" t="inlineStr">
         <is>
@@ -8291,68 +8291,68 @@
       </c>
       <c r="B617" s="0" t="inlineStr">
         <is>
           <t>Gel Acido Economy Pak  Kerrhawe</t>
         </is>
       </c>
       <c r="C617" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="0" t="n">
         <v>13801</v>
       </c>
       <c r="B618" s="0" t="inlineStr">
         <is>
           <t>Gel Ácido fluorhídrico 9,6%  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C618" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="0" t="n">
-        <v>1755</v>
+        <v>1752</v>
       </c>
       <c r="B619" s="0" t="inlineStr">
         <is>
-          <t>Gel de flúor Flugel   Naranja   Dentaflux</t>
+          <t>Gel de flúor Flugel  Dentaflux</t>
         </is>
       </c>
       <c r="C619" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="0" t="n">
-        <v>1752</v>
+        <v>1755</v>
       </c>
       <c r="B620" s="0" t="inlineStr">
         <is>
-          <t>Gel de flúor Flugel  Dentaflux</t>
+          <t>Gel de flúor Flugel   Naranja   Dentaflux</t>
         </is>
       </c>
       <c r="C620" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="0" t="n">
         <v>13902</v>
       </c>
       <c r="B621" s="0" t="inlineStr">
         <is>
           <t>Gelatamp  Roeko</t>
         </is>
       </c>
       <c r="C621" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="0" t="n">
         <v>8375</v>
       </c>
       <c r="B622" s="0" t="inlineStr">
         <is>
@@ -8387,229 +8387,229 @@
           <t>Grandio cápsulas  Color D-3   Voco</t>
         </is>
       </c>
       <c r="C624" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="0" t="inlineStr">
         <is>
           <t>0567</t>
         </is>
       </c>
       <c r="B625" s="0" t="inlineStr">
         <is>
           <t>Grandio cápsulas  Color B-3   Voco</t>
         </is>
       </c>
       <c r="C625" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="0" t="inlineStr">
         <is>
-          <t>0573</t>
+          <t>0598</t>
         </is>
       </c>
       <c r="B626" s="0" t="inlineStr">
         <is>
-          <t>Grandio Flow  Voco</t>
+          <t>Grandio Flow  Color A-2 opaco   Voco</t>
         </is>
       </c>
       <c r="C626" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="0" t="inlineStr">
         <is>
-          <t>0598</t>
+          <t>0573</t>
         </is>
       </c>
       <c r="B627" s="0" t="inlineStr">
         <is>
-          <t>Grandio Flow  Color A-2 opaco   Voco</t>
+          <t>Grandio Flow  Voco</t>
         </is>
       </c>
       <c r="C627" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="0" t="inlineStr">
         <is>
           <t>0552</t>
         </is>
       </c>
       <c r="B628" s="0" t="inlineStr">
         <is>
           <t>Grandio jeringa 4 grs.  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C628" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="0" t="n">
-        <v>66435</v>
+        <v>66434</v>
       </c>
       <c r="B629" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color BL   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color OA-2   Voco</t>
         </is>
       </c>
       <c r="C629" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="0" t="n">
-        <v>66422</v>
+        <v>66430</v>
       </c>
       <c r="B630" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color A-2   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color B-3   Voco</t>
         </is>
       </c>
       <c r="C630" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="0" t="n">
-        <v>66431</v>
+        <v>66428</v>
       </c>
       <c r="B631" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color C-2   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color B-1   Voco</t>
         </is>
       </c>
       <c r="C631" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="0" t="n">
-        <v>66434</v>
+        <v>66781</v>
       </c>
       <c r="B632" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color OA-2   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color GA5   Voco</t>
         </is>
       </c>
       <c r="C632" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="0" t="n">
-        <v>66430</v>
+        <v>66426</v>
       </c>
       <c r="B633" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color B-3   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color A-4   Voco</t>
         </is>
       </c>
       <c r="C633" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="0" t="n">
-        <v>66428</v>
+        <v>66421</v>
       </c>
       <c r="B634" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color B-1   Voco</t>
+          <t>GrandioSo cápsulas reposición   Voco</t>
         </is>
       </c>
       <c r="C634" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="0" t="n">
-        <v>66781</v>
+        <v>66423</v>
       </c>
       <c r="B635" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color GA5   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color A-3   Voco</t>
         </is>
       </c>
       <c r="C635" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="0" t="n">
-        <v>66426</v>
+        <v>66432</v>
       </c>
       <c r="B636" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color A-4   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color D-3   Voco</t>
         </is>
       </c>
       <c r="C636" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="0" t="n">
-        <v>66421</v>
+        <v>66435</v>
       </c>
       <c r="B637" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color BL   Voco</t>
         </is>
       </c>
       <c r="C637" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="0" t="n">
-        <v>66423</v>
+        <v>66422</v>
       </c>
       <c r="B638" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color A-3   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color A-2   Voco</t>
         </is>
       </c>
       <c r="C638" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="0" t="n">
-        <v>66432</v>
+        <v>66431</v>
       </c>
       <c r="B639" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color D-3   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color C-2   Voco</t>
         </is>
       </c>
       <c r="C639" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="0" t="n">
         <v>67692</v>
       </c>
       <c r="B640" s="0" t="inlineStr">
         <is>
           <t>GrandioSo Heavy Flow reposición jeringas  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C640" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="0" t="n">
         <v>30319</v>
       </c>
       <c r="B641" s="0" t="inlineStr">
         <is>
@@ -8628,107 +8628,107 @@
         <is>
           <t>Gratis artículos de Gratis por la compra de 2000 Euros neto  Royal Dent</t>
         </is>
       </c>
       <c r="C642" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="0" t="inlineStr">
         <is>
           <t>08392</t>
         </is>
       </c>
       <c r="B643" s="0" t="inlineStr">
         <is>
           <t>Green Clean   Cavex</t>
         </is>
       </c>
       <c r="C643" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="0" t="n">
-        <v>3832</v>
+        <v>3831</v>
       </c>
       <c r="B644" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex bajo en polvo  Tamaño Mediano   Royal Dent</t>
+          <t>Guantes de látex bajo en polvo  Tamaño Pequeño   Royal Dent</t>
         </is>
       </c>
       <c r="C644" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="0" t="n">
-        <v>3831</v>
+        <v>3830</v>
       </c>
       <c r="B645" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex bajo en polvo  Tamaño Pequeño   Royal Dent</t>
+          <t>Guantes de látex bajo en polvo  Royal Dent</t>
         </is>
       </c>
       <c r="C645" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="0" t="n">
-        <v>3830</v>
+        <v>3832</v>
       </c>
       <c r="B646" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex bajo en polvo  Royal Dent</t>
+          <t>Guantes de látex bajo en polvo  Tamaño Mediano   Royal Dent</t>
         </is>
       </c>
       <c r="C646" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="0" t="n">
-        <v>3836</v>
+        <v>3835</v>
       </c>
       <c r="B647" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex sin polvo  Tamaño Mediano   Royal Dent</t>
+          <t>Guantes de látex sin polvo  Tamaño Pequeño   Royal Dent</t>
         </is>
       </c>
       <c r="C647" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="0" t="n">
-        <v>3835</v>
+        <v>3836</v>
       </c>
       <c r="B648" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex sin polvo  Tamaño Pequeño   Royal Dent</t>
+          <t>Guantes de látex sin polvo  Tamaño Mediano   Royal Dent</t>
         </is>
       </c>
       <c r="C648" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="0" t="n">
         <v>3834</v>
       </c>
       <c r="B649" s="0" t="inlineStr">
         <is>
           <t>Guantes de látex sin polvo  Royal Dent</t>
         </is>
       </c>
       <c r="C649" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="0" t="n">
         <v>3994</v>
       </c>
       <c r="B650" s="0" t="inlineStr">
         <is>
@@ -8758,263 +8758,263 @@
       </c>
       <c r="B652" s="0" t="inlineStr">
         <is>
           <t>Guantes de Nitrilo sin polvo color Blanco  Tamaño Pequeño   Blossom</t>
         </is>
       </c>
       <c r="C652" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="0" t="n">
         <v>38307</v>
       </c>
       <c r="B653" s="0" t="inlineStr">
         <is>
           <t>Guantes de Nitrilo sin polvo color Lila  Blossom</t>
         </is>
       </c>
       <c r="C653" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="0" t="n">
-        <v>38308</v>
+        <v>38307</v>
       </c>
       <c r="B654" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Lila  Tamaño Pequeño   Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Lila  Blossom</t>
         </is>
       </c>
       <c r="C654" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="0" t="n">
-        <v>38307</v>
+        <v>38308</v>
       </c>
       <c r="B655" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Lila  Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Lila  Tamaño Pequeño   Blossom</t>
         </is>
       </c>
       <c r="C655" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="0" t="n">
-        <v>38312</v>
+        <v>38313</v>
       </c>
       <c r="B656" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Pequeño   Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Mediano   Blossom</t>
         </is>
       </c>
       <c r="C656" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="0" t="n">
-        <v>38313</v>
+        <v>38312</v>
       </c>
       <c r="B657" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Mediano   Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Pequeño   Blossom</t>
         </is>
       </c>
       <c r="C657" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="0" t="n">
-        <v>81392</v>
+        <v>81393</v>
       </c>
       <c r="B658" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 6,5   Hartmann</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7   Hartmann</t>
         </is>
       </c>
       <c r="C658" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="0" t="n">
-        <v>81393</v>
+        <v>81391</v>
       </c>
       <c r="B659" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7   Hartmann</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Hartmann</t>
         </is>
       </c>
       <c r="C659" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="0" t="n">
-        <v>81391</v>
+        <v>81394</v>
       </c>
       <c r="B660" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Hartmann</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7,5   Hartmann</t>
         </is>
       </c>
       <c r="C660" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="0" t="n">
-        <v>81394</v>
+        <v>81392</v>
       </c>
       <c r="B661" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7,5   Hartmann</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 6,5   Hartmann</t>
         </is>
       </c>
       <c r="C661" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="0" t="n">
-        <v>81601</v>
+        <v>81602</v>
       </c>
       <c r="B662" s="0" t="inlineStr">
         <is>
-          <t>Guantes latex sin polvo   Tamaño Pequeño   Cuatro Gasas</t>
+          <t>Guantes latex sin polvo   Tamaño Mediano   Cuatro Gasas</t>
         </is>
       </c>
       <c r="C662" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="0" t="n">
-        <v>81602</v>
+        <v>81601</v>
       </c>
       <c r="B663" s="0" t="inlineStr">
         <is>
-          <t>Guantes latex sin polvo   Tamaño Mediano   Cuatro Gasas</t>
+          <t>Guantes latex sin polvo   Tamaño Pequeño   Cuatro Gasas</t>
         </is>
       </c>
       <c r="C663" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="0" t="n">
-        <v>92079</v>
+        <v>92080</v>
       </c>
       <c r="B664" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Azul  Luna</t>
+          <t>Guantes Nitrilo sin polvo color Azul  Tamaño Mediano   Luna</t>
         </is>
       </c>
       <c r="C664" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="0" t="n">
-        <v>92080</v>
+        <v>92079</v>
       </c>
       <c r="B665" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Azul  Tamaño Mediano   Luna</t>
+          <t>Guantes Nitrilo sin polvo color Azul  Luna</t>
         </is>
       </c>
       <c r="C665" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="0" t="n">
-        <v>81233</v>
+        <v>83713</v>
       </c>
       <c r="B666" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color negro   Tamaño Grande   Blossom</t>
+          <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
         </is>
       </c>
       <c r="C666" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="0" t="n">
         <v>83713</v>
       </c>
       <c r="B667" s="0" t="inlineStr">
         <is>
           <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
         </is>
       </c>
       <c r="C667" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="0" t="n">
-        <v>83713</v>
+        <v>81233</v>
       </c>
       <c r="B668" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
+          <t>Guantes Nitrilo sin polvo color negro   Tamaño Grande   Blossom</t>
         </is>
       </c>
       <c r="C668" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="0" t="n">
-        <v>92076</v>
+        <v>92075</v>
       </c>
       <c r="B669" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Violeta  Tamaño Mediano   Luna</t>
+          <t>Guantes Nitrilo sin polvo color Violeta  Luna</t>
         </is>
       </c>
       <c r="C669" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="0" t="n">
-        <v>92075</v>
+        <v>92076</v>
       </c>
       <c r="B670" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Violeta  Luna</t>
+          <t>Guantes Nitrilo sin polvo color Violeta  Tamaño Mediano   Luna</t>
         </is>
       </c>
       <c r="C670" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="0" t="n">
         <v>81234</v>
       </c>
       <c r="B671" s="0" t="inlineStr">
         <is>
           <t>Guantes nitrilo sin polvo Laguna Blue  Azkenta</t>
         </is>
       </c>
       <c r="C671" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="0" t="n">
         <v>81235</v>
       </c>
       <c r="B672" s="0" t="inlineStr">
         <is>
@@ -9097,213 +9097,213 @@
       <c r="B678" s="0" t="inlineStr">
         <is>
           <t>Guia para ligaduras y arcos   PF-1 ( 9736 )   Bontempi</t>
         </is>
       </c>
       <c r="C678" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="0" t="n">
         <v>18971</v>
       </c>
       <c r="B679" s="0" t="inlineStr">
         <is>
           <t>Guia Vitapan Clasica  Royal-Dent</t>
         </is>
       </c>
       <c r="C679" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="0" t="inlineStr">
         <is>
-          <t>01247</t>
+          <t>01246</t>
         </is>
       </c>
       <c r="B680" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 50 Nº 50 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 45 Nº 45 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C680" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="0" t="inlineStr">
         <is>
-          <t>01258</t>
+          <t>01257</t>
         </is>
       </c>
       <c r="B681" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 50 Nº 50 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 45 Nº 45 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C681" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="0" t="inlineStr">
         <is>
-          <t>01246</t>
+          <t>01245</t>
         </is>
       </c>
       <c r="B682" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 45 Nº 45 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 40 Nº 40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C682" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="0" t="inlineStr">
         <is>
-          <t>01257</t>
+          <t>01256</t>
         </is>
       </c>
       <c r="B683" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 45 Nº 45 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 40 Nº 40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C683" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="0" t="inlineStr">
         <is>
-          <t>01245</t>
+          <t>01248</t>
         </is>
       </c>
       <c r="B684" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 40 Nº 40 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 55 Nº 55 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C684" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="0" t="inlineStr">
         <is>
-          <t>01256</t>
+          <t>01259</t>
         </is>
       </c>
       <c r="B685" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 40 Nº 40 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 55 Nº 55 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C685" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="0" t="inlineStr">
         <is>
-          <t>01248</t>
+          <t>01247</t>
         </is>
       </c>
       <c r="B686" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 55 Nº 55 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 50 Nº 50 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C686" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="0" t="inlineStr">
         <is>
-          <t>01259</t>
+          <t>01258</t>
         </is>
       </c>
       <c r="B687" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 55 Nº 55 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 50 Nº 50 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C687" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="0" t="n">
-        <v>677111</v>
+        <v>677115</v>
       </c>
       <c r="B688" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   F2   Royal Dent</t>
+          <t>Guta Royal-PROT   Surtido F1-F3   Royal Dent</t>
         </is>
       </c>
       <c r="C688" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="0" t="n">
-        <v>677115</v>
+        <v>677113</v>
       </c>
       <c r="B689" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   Surtido F1-F3   Royal Dent</t>
+          <t>Guta Royal-PROT   F4   Royal Dent</t>
         </is>
       </c>
       <c r="C689" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="0" t="n">
-        <v>677113</v>
+        <v>677112</v>
       </c>
       <c r="B690" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   F4   Royal Dent</t>
+          <t>Guta Royal-PROT   F3   Royal Dent</t>
         </is>
       </c>
       <c r="C690" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="0" t="n">
-        <v>677112</v>
+        <v>677111</v>
       </c>
       <c r="B691" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   F3   Royal Dent</t>
+          <t>Guta Royal-PROT   F2   Royal Dent</t>
         </is>
       </c>
       <c r="C691" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="0" t="n">
         <v>12962</v>
       </c>
       <c r="B692" s="0" t="inlineStr">
         <is>
           <t>Guttapercha RECIPROC    R25   VDW </t>
         </is>
       </c>
       <c r="C692" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="0" t="n">
         <v>82660</v>
       </c>
       <c r="B693" s="0" t="inlineStr">
         <is>
@@ -9321,7821 +9321,7689 @@
       <c r="B694" s="0" t="inlineStr">
         <is>
           <t>Hebodur 15 kg.  Hebor</t>
         </is>
       </c>
       <c r="C694" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="0" t="inlineStr">
         <is>
           <t>0404</t>
         </is>
       </c>
       <c r="B695" s="0" t="inlineStr">
         <is>
           <t>Heliobond  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C695" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
-      <c r="A696" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A696" s="0" t="n">
+        <v>82048</v>
       </c>
       <c r="B696" s="0" t="inlineStr">
         <is>
-          <t>Heliomolar RO  Color A-3 universal   Ivoclar-Vivadent</t>
+          <t>Helioseal F Plus reposición 686769AN  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C696" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="0" t="n">
-        <v>82048</v>
+        <v>8719</v>
       </c>
       <c r="B697" s="0" t="inlineStr">
         <is>
-          <t>Helioseal F Plus reposición 686769AN  Ivoclar-Vivadent</t>
+          <t>Hemocor  Dentaflux</t>
         </is>
       </c>
       <c r="C697" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
-      <c r="A698" s="0" t="n">
-        <v>8719</v>
+      <c r="A698" s="0" t="inlineStr">
+        <is>
+          <t>0100</t>
+        </is>
       </c>
       <c r="B698" s="0" t="inlineStr">
         <is>
-          <t>Hemocor  Dentaflux</t>
+          <t>Herculite Kit  KerrHawe</t>
         </is>
       </c>
       <c r="C698" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="0" t="inlineStr">
         <is>
-          <t>0100</t>
+          <t>0102</t>
         </is>
       </c>
       <c r="B699" s="0" t="inlineStr">
         <is>
-          <t>Herculite Kit  KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-2   KerrHawe</t>
         </is>
       </c>
       <c r="C699" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="0" t="inlineStr">
         <is>
-          <t>0103</t>
+          <t>0115</t>
         </is>
       </c>
       <c r="B700" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-3   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-1 dentina   KerrHawe</t>
         </is>
       </c>
       <c r="C700" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="0" t="inlineStr">
         <is>
-          <t>0117</t>
+          <t>0101</t>
         </is>
       </c>
       <c r="B701" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-3 dentina   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  KerrHawe</t>
         </is>
       </c>
       <c r="C701" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="0" t="inlineStr">
         <is>
-          <t>0102</t>
+          <t>0116</t>
         </is>
       </c>
       <c r="B702" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-2   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-2 dentina   KerrHawe</t>
         </is>
       </c>
       <c r="C702" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="0" t="inlineStr">
         <is>
-          <t>0115</t>
+          <t>0106</t>
         </is>
       </c>
       <c r="B703" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-1 dentina   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color B-1   KerrHawe</t>
         </is>
       </c>
       <c r="C703" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="0" t="inlineStr">
         <is>
-          <t>0101</t>
+          <t>0103</t>
         </is>
       </c>
       <c r="B704" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-3   KerrHawe</t>
         </is>
       </c>
       <c r="C704" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="0" t="inlineStr">
         <is>
-          <t>0116</t>
+          <t>0117</t>
         </is>
       </c>
       <c r="B705" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-2 dentina   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-3 dentina   KerrHawe</t>
         </is>
       </c>
       <c r="C705" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="0" t="inlineStr">
         <is>
-          <t>0106</t>
+          <t>01186</t>
         </is>
       </c>
       <c r="B706" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color B-1   KerrHawe</t>
+          <t>Herculite XRV Ultra Mini Kit  KerrHawe</t>
         </is>
       </c>
       <c r="C706" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
-      <c r="A707" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A707" s="0" t="n">
+        <v>17632</v>
       </c>
       <c r="B707" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV Ultra Mini Kit  KerrHawe</t>
+          <t>Hidróxido de calcio Cal Excel   Royal-Dent</t>
         </is>
       </c>
       <c r="C707" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="0" t="n">
-        <v>17632</v>
+        <v>12694</v>
       </c>
       <c r="B708" s="0" t="inlineStr">
         <is>
-          <t>Hidróxido de calcio Cal Excel   Royal-Dent</t>
+          <t>Hidroxido de calcio puro en polvo  Dentaflux</t>
         </is>
       </c>
       <c r="C708" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="0" t="n">
-        <v>12694</v>
+        <v>12405</v>
       </c>
       <c r="B709" s="0" t="inlineStr">
         <is>
-          <t>Hidroxido de calcio puro en polvo  Dentaflux</t>
+          <t>Hielo instantaneo   Royal Dent</t>
         </is>
       </c>
       <c r="C709" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="0" t="n">
-        <v>12405</v>
+        <v>8710</v>
       </c>
       <c r="B710" s="0" t="inlineStr">
         <is>
-          <t>Hielo instantaneo   Royal Dent</t>
+          <t>Hilo de retracción  Grosor Nº 2 Medio (verde)   Dentaflux</t>
         </is>
       </c>
       <c r="C710" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="0" t="n">
-        <v>8710</v>
+        <v>8709</v>
       </c>
       <c r="B711" s="0" t="inlineStr">
         <is>
-          <t>Hilo de retracción  Grosor Nº 2 Medio (verde)   Dentaflux</t>
+          <t>Hilo de retracción  Grosor Nº 1 Fine (azul)   Dentaflux</t>
         </is>
       </c>
       <c r="C711" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="0" t="n">
-        <v>8709</v>
+        <v>80156</v>
       </c>
       <c r="B712" s="0" t="inlineStr">
         <is>
-          <t>Hilo de retracción  Grosor Nº 1 Fine (azul)   Dentaflux</t>
+          <t>Hilo de sutura  Ø Hilo 5/0 1 mm TB-10 3/8 15 mm TB-10 3/8 15 mm Lorca Marin</t>
         </is>
       </c>
       <c r="C712" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="0" t="n">
-        <v>80156</v>
+        <v>71898</v>
       </c>
       <c r="B713" s="0" t="inlineStr">
         <is>
-          <t>Hilo de sutura  Ø Hilo 5/0 1 mm TB-10 3/8 15 mm TB-10 3/8 15 mm Lorca Marin</t>
+          <t>Hilo retractor  Royal Dent</t>
         </is>
       </c>
       <c r="C713" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="0" t="n">
-        <v>71964</v>
+        <v>71899</v>
       </c>
       <c r="B714" s="0" t="inlineStr">
         <is>
-          <t>Hilo retractor  Grosor Nº 0 X-Fine (violeta)   Royal Dent</t>
+          <t>Hilo retractor  Grosor Nº 00 XX-Fine   Royal Dent</t>
         </is>
       </c>
       <c r="C714" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="0" t="n">
-        <v>71898</v>
+        <v>71964</v>
       </c>
       <c r="B715" s="0" t="inlineStr">
         <is>
-          <t>Hilo retractor  Royal Dent</t>
+          <t>Hilo retractor  Grosor Nº 0 X-Fine (violeta)   Royal Dent</t>
         </is>
       </c>
       <c r="C715" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="0" t="n">
-        <v>71899</v>
+        <v>19122</v>
       </c>
       <c r="B716" s="0" t="inlineStr">
         <is>
-          <t>Hilo retractor  Grosor Nº 00 XX-Fine   Royal Dent</t>
+          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
         </is>
       </c>
       <c r="C716" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="0" t="n">
-        <v>19123</v>
+        <v>19116</v>
       </c>
       <c r="B717" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C717" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="0" t="n">
-        <v>19117</v>
+        <v>19112</v>
       </c>
       <c r="B718" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TC-12 1/2 20 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C718" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="0" t="n">
-        <v>19112</v>
+        <v>19126</v>
       </c>
       <c r="B719" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TC-12 1/2 20 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C719" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="0" t="n">
-        <v>19106</v>
+        <v>19115</v>
       </c>
       <c r="B720" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja C-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Arago</t>
         </is>
       </c>
       <c r="C720" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="0" t="n">
-        <v>19122</v>
+        <v>19106</v>
       </c>
       <c r="B721" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja C-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C721" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="0" t="n">
-        <v>19116</v>
+        <v>19123</v>
       </c>
       <c r="B722" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C722" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="0" t="n">
-        <v>19126</v>
+        <v>19117</v>
       </c>
       <c r="B723" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
         </is>
       </c>
       <c r="C723" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
-      <c r="A724" s="0" t="n">
-        <v>19115</v>
+      <c r="A724" s="0" t="inlineStr">
+        <is>
+          <t>0739</t>
+        </is>
       </c>
       <c r="B724" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Arago</t>
+          <t>Hipoclorito sódico 5,25%  Dentaflux</t>
         </is>
       </c>
       <c r="C724" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
-      <c r="A725" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A725" s="0" t="n">
+        <v>9611</v>
       </c>
       <c r="B725" s="0" t="inlineStr">
         <is>
-          <t>Hipoclorito sódico 5,25%  Dentaflux</t>
+          <t>Hojas bisturí  Figura Nº 15   Royal-Dent</t>
         </is>
       </c>
       <c r="C725" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="0" t="n">
         <v>9610</v>
       </c>
       <c r="B726" s="0" t="inlineStr">
         <is>
           <t>Hojas bisturí  Figura Nº 12   Royal-Dent</t>
         </is>
       </c>
       <c r="C726" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="0" t="n">
-        <v>9611</v>
+        <v>99913</v>
       </c>
       <c r="B727" s="0" t="inlineStr">
         <is>
-          <t>Hojas bisturí  Figura Nº 15   Royal-Dent</t>
+          <t>Hojas de bisturí   Figura Nº 12   Swann Morton</t>
         </is>
       </c>
       <c r="C727" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="0" t="n">
-        <v>99913</v>
+        <v>99914</v>
       </c>
       <c r="B728" s="0" t="inlineStr">
         <is>
-          <t>Hojas de bisturí   Figura Nº 12   Swann Morton</t>
+          <t>Hojas de bisturí   Figura Nº 15   Swann Morton</t>
         </is>
       </c>
       <c r="C728" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="0" t="n">
-        <v>99914</v>
+        <v>9612</v>
       </c>
       <c r="B729" s="0" t="inlineStr">
         <is>
-          <t>Hojas de bisturí   Figura Nº 15   Swann Morton</t>
+          <t>Hojas de bisturí n 12D  Swann-Morton</t>
         </is>
       </c>
       <c r="C729" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="0" t="n">
-        <v>9612</v>
+        <v>9616</v>
       </c>
       <c r="B730" s="0" t="inlineStr">
         <is>
-          <t>Hojas de bisturí n 12D  Swann-Morton</t>
+          <t>Hojas de bisturí n 15 C   Swann Morton</t>
         </is>
       </c>
       <c r="C730" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
-      <c r="A731" s="0" t="n">
-        <v>9616</v>
+      <c r="A731" s="0" t="inlineStr">
+        <is>
+          <t>9H</t>
+        </is>
       </c>
       <c r="B731" s="0" t="inlineStr">
         <is>
-          <t>Hojas de bisturí n 15 C   Swann Morton</t>
+          <t>Hurricaine Gel  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C731" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
-      <c r="A732" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A732" s="0" t="n">
+        <v>12426</v>
       </c>
       <c r="B732" s="0" t="inlineStr">
         <is>
-          <t>Hurricaine Gel  Laboratorios Clarben</t>
+          <t>Hurricaine Gel nueva presentación  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C732" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="0" t="n">
-        <v>12426</v>
+        <v>12427</v>
       </c>
       <c r="B733" s="0" t="inlineStr">
         <is>
-          <t>Hurricaine Gel nueva presentación  Laboratorios Clarben</t>
+          <t>Hurricaine Spray  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C733" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
-      <c r="A734" s="0" t="n">
-        <v>12427</v>
+      <c r="A734" s="0" t="inlineStr">
+        <is>
+          <t>0800</t>
+        </is>
       </c>
       <c r="B734" s="0" t="inlineStr">
         <is>
-          <t>Hurricaine Spray  Laboratorios Clarben</t>
+          <t>ID-212 desinfeccion de instrumental  Durr Dental</t>
         </is>
       </c>
       <c r="C734" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
-      <c r="A735" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A735" s="0" t="n">
+        <v>71469</v>
       </c>
       <c r="B735" s="0" t="inlineStr">
         <is>
-          <t>ID-212 desinfeccion de instrumental  Durr Dental</t>
+          <t>Implacare II reposición Columbia 4R/4L IMPL4R/4L  Hu-Friedy</t>
         </is>
       </c>
       <c r="C735" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="0" t="n">
-        <v>71469</v>
+        <v>8507</v>
       </c>
       <c r="B736" s="0" t="inlineStr">
         <is>
-          <t>Implacare II reposición Columbia 4R/4L IMPL4R/4L  Hu-Friedy</t>
+          <t>Impresion Compound - Godiva  Color Barras verdes   KerrHawe</t>
         </is>
       </c>
       <c r="C736" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="0" t="n">
-        <v>8507</v>
+        <v>8730</v>
       </c>
       <c r="B737" s="0" t="inlineStr">
         <is>
-          <t>Impresion Compound - Godiva  Color Barras verdes   KerrHawe</t>
+          <t>Imprint 4 Penta reposición  Solventum</t>
         </is>
       </c>
       <c r="C737" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="0" t="n">
         <v>8731</v>
       </c>
       <c r="B738" s="0" t="inlineStr">
         <is>
           <t>Imprint 4 Penta reposición  Imprint 4  Penta Putty Heavy   Solventum</t>
         </is>
       </c>
       <c r="C738" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="0" t="n">
-        <v>8730</v>
+        <v>8756</v>
       </c>
       <c r="B739" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Penta reposición  Solventum</t>
+          <t>Imprint 4 Preliminary Penta  Solventum</t>
         </is>
       </c>
       <c r="C739" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="0" t="n">
-        <v>8756</v>
+        <v>8755</v>
       </c>
       <c r="B740" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta  Solventum</t>
+          <t>Imprint 4 Preliminary Penta  Imprint 4  Penta Light  Light  Solventum</t>
         </is>
       </c>
       <c r="C740" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="0" t="n">
-        <v>8755</v>
+        <v>8757</v>
       </c>
       <c r="B741" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta  Imprint 4  Penta Light  Light  Solventum</t>
+          <t>Imprint 4 Preliminary Penta Value Pack  Solventum</t>
         </is>
       </c>
       <c r="C741" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="0" t="n">
         <v>8758</v>
       </c>
       <c r="B742" s="0" t="inlineStr">
         <is>
           <t>Imprint 4 Preliminary Penta Value Pack  Imprint 4  Penta Super Quick   Solventum</t>
         </is>
       </c>
       <c r="C742" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="0" t="n">
-        <v>8757</v>
+        <v>88607</v>
       </c>
       <c r="B743" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta Value Pack  Solventum</t>
+          <t>Indicador biológico universal para todas las incubadoras  Royal Dent</t>
         </is>
       </c>
       <c r="C743" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
-      <c r="A744" s="0" t="n">
-        <v>88607</v>
+      <c r="A744" s="0" t="inlineStr">
+        <is>
+          <t>08296</t>
+        </is>
       </c>
       <c r="B744" s="0" t="inlineStr">
         <is>
-          <t>Indicador biológico universal para todas las incubadoras  Royal Dent</t>
+          <t>Indicador Comply integrador vapor 1243B  Solventum</t>
         </is>
       </c>
       <c r="C744" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
-      <c r="A745" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A745" s="0" t="n">
+        <v>95287</v>
       </c>
       <c r="B745" s="0" t="inlineStr">
         <is>
-          <t>Indicador Comply integrador vapor 1243B  Solventum</t>
+          <t>Indicador integrador químico para control esterilización a vapor clase 4 multiparámetrico  Royal Dent</t>
         </is>
       </c>
       <c r="C745" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="0" t="n">
-        <v>95287</v>
+        <v>83179</v>
       </c>
       <c r="B746" s="0" t="inlineStr">
         <is>
-          <t>Indicador integrador químico para control esterilización a vapor clase 4 multiparámetrico  Royal Dent</t>
+          <t>Indicadores biológicos CSBI25  Omnia</t>
         </is>
       </c>
       <c r="C746" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="0" t="n">
-        <v>83179</v>
+        <v>80507</v>
       </c>
       <c r="B747" s="0" t="inlineStr">
         <is>
-          <t>Indicadores biológicos CSBI25  Omnia</t>
+          <t>Injection Moulding Toolkit 901532  GC</t>
         </is>
       </c>
       <c r="C747" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="0" t="n">
-        <v>80507</v>
+        <v>30919</v>
       </c>
       <c r="B748" s="0" t="inlineStr">
         <is>
-          <t>Injection Moulding Toolkit 901532  GC</t>
+          <t>Insert A  EMS</t>
         </is>
       </c>
       <c r="C748" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="0" t="n">
-        <v>30919</v>
+        <v>30217</v>
       </c>
       <c r="B749" s="0" t="inlineStr">
         <is>
-          <t>Insert A  EMS</t>
+          <t>Insert de carbono composite, mantenimiento implantario, teflón. PH2L-PH2R-PHI  Insert PHI   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C749" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="0" t="n">
-        <v>30217</v>
+        <v>1529</v>
       </c>
       <c r="B750" s="0" t="inlineStr">
         <is>
-          <t>Insert de carbono composite, mantenimiento implantario, teflón. PH2L-PH2R-PHI  Insert PHI   Acteon-Satelec</t>
+          <t>Insight IP-01 niños  Kodak</t>
         </is>
       </c>
       <c r="C750" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="0" t="n">
-        <v>1529</v>
+        <v>66797</v>
       </c>
       <c r="B751" s="0" t="inlineStr">
         <is>
-          <t>Insight IP-01 niños  Kodak</t>
+          <t>Instrumento hilo retractor - UP171 Fischer  Ultradent</t>
         </is>
       </c>
       <c r="C751" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="0" t="n">
-        <v>66797</v>
+        <v>88608</v>
       </c>
       <c r="B752" s="0" t="inlineStr">
         <is>
-          <t>Instrumento hilo retractor - UP171 Fischer  Ultradent</t>
+          <t>Integrador control est. 3 parámetros .clase 5  Royal Dent</t>
         </is>
       </c>
       <c r="C752" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="0" t="n">
-        <v>88608</v>
+        <v>13762</v>
       </c>
       <c r="B753" s="0" t="inlineStr">
         <is>
-          <t>Integrador control est. 3 parámetros .clase 5  Royal Dent</t>
+          <t>Ionoseal. Ionómero de vidrio  Voco</t>
         </is>
       </c>
       <c r="C753" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="0" t="n">
-        <v>13762</v>
+        <v>1526</v>
       </c>
       <c r="B754" s="0" t="inlineStr">
         <is>
-          <t>Ionoseal. Ionómero de vidrio  Voco</t>
+          <t>IP-21 Insight   Kodak</t>
         </is>
       </c>
       <c r="C754" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="0" t="n">
-        <v>1526</v>
+        <v>13605</v>
       </c>
       <c r="B755" s="0" t="inlineStr">
         <is>
-          <t>IP-21 Insight   Kodak</t>
+          <t>IPS CERAMIC ácido fluorhídrico 5% IPS  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C755" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
-      <c r="A756" s="0" t="n">
-        <v>13605</v>
+      <c r="A756" s="0" t="inlineStr">
+        <is>
+          <t>9I</t>
+        </is>
       </c>
       <c r="B756" s="0" t="inlineStr">
         <is>
-          <t>IPS CERAMIC ácido fluorhídrico 5% IPS  Ivoclar-Vivadent</t>
+          <t>Isogaine 3%. Mevipicaína.  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C756" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
-      <c r="A757" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A757" s="0" t="n">
+        <v>82635</v>
       </c>
       <c r="B757" s="0" t="inlineStr">
         <is>
-          <t>Isogaine 3%. Mevipicaína.  Laboratorios Clarben</t>
+          <t>Ivoclean reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C757" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="0" t="n">
-        <v>82635</v>
+        <v>5138</v>
       </c>
       <c r="B758" s="0" t="inlineStr">
         <is>
-          <t>Ivoclean reposición  Ivoclar-Vivadent</t>
+          <t>Jerina anestesia 3 anillas con aspiración.  Royal Dent</t>
         </is>
       </c>
       <c r="C758" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="0" t="n">
-        <v>5138</v>
+        <v>5136</v>
       </c>
       <c r="B759" s="0" t="inlineStr">
         <is>
-          <t>Jerina anestesia 3 anillas con aspiración.  Royal Dent</t>
+          <t>Jeringa Ultracalm autoaspirante  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C759" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="0" t="n">
-        <v>5136</v>
+        <v>2173</v>
       </c>
       <c r="B760" s="0" t="inlineStr">
         <is>
-          <t>Jeringa Ultracalm autoaspirante  Laboratorios Clarben</t>
+          <t>Jeringas de irrigación Monojet  Kendal</t>
         </is>
       </c>
       <c r="C760" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="0" t="n">
-        <v>2173</v>
+        <v>667682</v>
       </c>
       <c r="B761" s="0" t="inlineStr">
         <is>
-          <t>Jeringas de irrigación Monojet  Kendal</t>
+          <t>Junta autoclave LISA/LINA F460504X  WH</t>
         </is>
       </c>
       <c r="C761" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="0" t="n">
-        <v>667682</v>
+        <v>13151</v>
       </c>
       <c r="B762" s="0" t="inlineStr">
         <is>
-          <t>Junta autoclave LISA/LINA F460504X  WH</t>
+          <t>KDM Cement  KDM</t>
         </is>
       </c>
       <c r="C762" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="0" t="n">
-        <v>13151</v>
+        <v>13117</v>
       </c>
       <c r="B763" s="0" t="inlineStr">
         <is>
-          <t>KDM Cement  KDM</t>
+          <t>Ketac Cem Easy Mix polvo  Solventum</t>
         </is>
       </c>
       <c r="C763" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="0" t="n">
-        <v>13117</v>
+        <v>13810</v>
       </c>
       <c r="B764" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Easy Mix polvo  Solventum</t>
+          <t>Ketac Cem Plus Automix  Solventum</t>
         </is>
       </c>
       <c r="C764" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="0" t="n">
-        <v>13810</v>
+        <v>13811</v>
       </c>
       <c r="B765" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Plus Automix  Solventum</t>
+          <t>Ketac Cem Plus Automix ECO   Solventum</t>
         </is>
       </c>
       <c r="C765" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="0" t="n">
-        <v>13811</v>
+        <v>13721</v>
       </c>
       <c r="B766" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Plus Automix ECO   Solventum</t>
+          <t>Ketac Cem Plus intro. Ionómero de vidrio.  Solventum</t>
         </is>
       </c>
       <c r="C766" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="0" t="n">
-        <v>13721</v>
+        <v>13148</v>
       </c>
       <c r="B767" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Plus intro. Ionómero de vidrio.  Solventum</t>
+          <t>Ketac Conditioner  Solventum</t>
         </is>
       </c>
       <c r="C767" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
       <c r="A768" s="0" t="n">
-        <v>13148</v>
+        <v>38301</v>
       </c>
       <c r="B768" s="0" t="inlineStr">
         <is>
-          <t>Ketac Conditioner  Solventum</t>
+          <t>KIT 100% 6 Productos Monoart Euronda  Color Azul   Euronda</t>
         </is>
       </c>
       <c r="C768" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="0" t="n">
-        <v>38301</v>
+        <v>667578</v>
       </c>
       <c r="B769" s="0" t="inlineStr">
         <is>
-          <t>KIT 100% 6 Productos Monoart Euronda  Color Azul   Euronda</t>
+          <t>Kit especial Alegra TE-98 LQ+RQ-54+WG-56 A+ HG-43A  W&amp;H</t>
         </is>
       </c>
       <c r="C769" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="0" t="n">
-        <v>667578</v>
+        <v>667807</v>
       </c>
       <c r="B770" s="0" t="inlineStr">
         <is>
-          <t>Kit especial Alegra TE-98 LQ+RQ-54+WG-56 A+ HG-43A  W&amp;H</t>
+          <t>Kit Flexi Snap  Edenta</t>
         </is>
       </c>
       <c r="C770" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="0" t="n">
-        <v>667807</v>
+        <v>4232</v>
       </c>
       <c r="B771" s="0" t="inlineStr">
         <is>
-          <t>Kit Flexi Snap  Edenta</t>
+          <t>Kit protector cubre sillón 2 piezas, respaldo y asiento.  Royal Dent</t>
         </is>
       </c>
       <c r="C771" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="0" t="n">
-        <v>4232</v>
+        <v>80300</v>
       </c>
       <c r="B772" s="0" t="inlineStr">
         <is>
-          <t>Kit protector cubre sillón 2 piezas, respaldo y asiento.  Royal Dent</t>
+          <t>Kit protector cubre sillón 3 piezas l kit incluye: cubierta del cabezal, funda del respaldo y funda   Color Azul celeste   Euronda Monoart</t>
         </is>
       </c>
       <c r="C772" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="0" t="n">
-        <v>80300</v>
+        <v>1491</v>
       </c>
       <c r="B773" s="0" t="inlineStr">
         <is>
-          <t>Kit protector cubre sillón 3 piezas l kit incluye: cubierta del cabezal, funda del respaldo y funda   Color Azul celeste   Euronda Monoart</t>
+          <t>Kit Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
         </is>
       </c>
       <c r="C773" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="0" t="n">
-        <v>1491</v>
+        <v>1380</v>
       </c>
       <c r="B774" s="0" t="inlineStr">
         <is>
-          <t>Kit Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
+          <t>Kit reparación porcelana Porcelain Prep Kit  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C774" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="0" t="n">
-        <v>1380</v>
+        <v>88600</v>
       </c>
       <c r="B775" s="0" t="inlineStr">
         <is>
-          <t>Kit reparación porcelana Porcelain Prep Kit  Laboratorios Clarben</t>
+          <t>LAB 2000 PLUS desinfectacte TRIENZIMÁTICO para instrumental 5 litros  EXPERTLAB</t>
         </is>
       </c>
       <c r="C775" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
-      <c r="A776" s="0" t="n">
-        <v>88600</v>
+      <c r="A776" s="0" t="inlineStr">
+        <is>
+          <t>08397</t>
+        </is>
       </c>
       <c r="B776" s="0" t="inlineStr">
         <is>
-          <t>LAB 2000 PLUS desinfectacte TRIENZIMÁTICO para instrumental 5 litros  EXPERTLAB</t>
+          <t>Lacledin desinfectante superficies botella 5 litros  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C776" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
-      <c r="A777" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A777" s="0" t="n">
+        <v>8518</v>
       </c>
       <c r="B777" s="0" t="inlineStr">
         <is>
-          <t>Lacledin desinfectante superficies botella 5 litros  Laboratorios Clarben</t>
+          <t>Lámpara de alcohol metálica  Mestra</t>
         </is>
       </c>
       <c r="C777" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="0" t="n">
-        <v>8518</v>
+        <v>1541</v>
       </c>
       <c r="B778" s="0" t="inlineStr">
         <is>
-          <t>Lámpara de alcohol metálica  Mestra</t>
+          <t>Lapiz marcar Rx  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C778" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="0" t="n">
-        <v>1541</v>
+        <v>985</v>
       </c>
       <c r="B779" s="0" t="inlineStr">
         <is>
-          <t>Lapiz marcar Rx  Hager&amp;Werken</t>
+          <t>Lentulos Maillefer  Longitud 25 mm Nº 1 rojo Nº 1 rojo Dentsply Sirona</t>
         </is>
       </c>
       <c r="C779" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="0" t="n">
-        <v>988</v>
+        <v>983</v>
       </c>
       <c r="B780" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 25 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
+          <t>Lentulos Maillefer  Longitud 21 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
         </is>
       </c>
       <c r="C780" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="0" t="n">
-        <v>985</v>
+        <v>984</v>
       </c>
       <c r="B781" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 25 mm Nº 1 rojo Nº 1 rojo Dentsply Sirona</t>
+          <t>Lentulos Maillefer  Longitud 21 mm Surtido 1al4 Surtido 1al4 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C781" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="0" t="n">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="B782" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 21 mm Surtido 1al4 Surtido 1al4 Dentsply Sirona</t>
+          <t>Lentulos Maillefer  Longitud 25 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
         </is>
       </c>
       <c r="C782" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="0" t="n">
-        <v>983</v>
+        <v>9488</v>
       </c>
       <c r="B783" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 21 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
+          <t>Levantapuentes arrancacorona doble + 3 puntas.   Asa Dental</t>
         </is>
       </c>
       <c r="C783" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="0" t="n">
-        <v>9488</v>
+        <v>96</v>
       </c>
       <c r="B784" s="0" t="inlineStr">
         <is>
-          <t>Levantapuentes arrancacorona doble + 3 puntas.   Asa Dental</t>
+          <t>Lidocaína 2% Epinefrina 1:80.000  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C784" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="0" t="n">
-        <v>96</v>
+        <v>1342</v>
       </c>
       <c r="B785" s="0" t="inlineStr">
         <is>
-          <t>Lidocaína 2% Epinefrina 1:80.000  Laboratorios Normon</t>
+          <t>Life. Hidróxido de calcio.  KerrHawe</t>
         </is>
       </c>
       <c r="C785" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="0" t="n">
-        <v>1342</v>
+        <v>677066</v>
       </c>
       <c r="B786" s="0" t="inlineStr">
         <is>
-          <t>Life. Hidróxido de calcio.  KerrHawe</t>
+          <t>Lima PROTAPER NEXT  Longitud 25 mm Surtido X1-X3 Surtido X1-X3 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C786" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="0" t="n">
-        <v>677066</v>
+        <v>677059</v>
       </c>
       <c r="B787" s="0" t="inlineStr">
         <is>
-          <t>Lima PROTAPER NEXT  Longitud 25 mm Surtido X1-X3 Surtido X1-X3 Dentsply Sirona</t>
+          <t>Lima PROTAPER NEXT  Longitud 21 mm X4 040.06 X4 040.06 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C787" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="0" t="n">
-        <v>677059</v>
+        <v>82778</v>
       </c>
       <c r="B788" s="0" t="inlineStr">
         <is>
-          <t>Lima PROTAPER NEXT  Longitud 21 mm X4 040.06 X4 040.06 Dentsply Sirona</t>
+          <t>Limas FitStrip IPR Kit EPSK05 sistema contorneado y acabado interproximal  Garrison</t>
         </is>
       </c>
       <c r="C788" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="0" t="n">
-        <v>82778</v>
+        <v>81915</v>
       </c>
       <c r="B789" s="0" t="inlineStr">
         <is>
-          <t>Limas FitStrip IPR Kit EPSK05 sistema contorneado y acabado interproximal  Garrison</t>
+          <t>Limas FitStrips Starter Kit  FPSK01 sistema contorneado y acabado interproximal  Garrison</t>
         </is>
       </c>
       <c r="C789" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="0" t="n">
-        <v>81915</v>
+        <v>83142</v>
       </c>
       <c r="B790" s="0" t="inlineStr">
         <is>
-          <t>Limas FitStrips Starter Kit  FPSK01 sistema contorneado y acabado interproximal  Garrison</t>
+          <t>Limas FitStrip™ Universal Kit FPSK04  sistema contorneado y acabado interproximal  Garrison</t>
         </is>
       </c>
       <c r="C790" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="0" t="n">
-        <v>83142</v>
+        <v>66775</v>
       </c>
       <c r="B791" s="0" t="inlineStr">
         <is>
-          <t>Limas FitStrip™ Universal Kit FPSK04  sistema contorneado y acabado interproximal  Garrison</t>
+          <t>Limas Hedstrom 10 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
         </is>
       </c>
       <c r="C791" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="0" t="n">
-        <v>66775</v>
+        <v>66773</v>
       </c>
       <c r="B792" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 10 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
+          <t>Limas Hedstrom 10 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
         </is>
       </c>
       <c r="C792" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="0" t="n">
-        <v>66773</v>
+        <v>836</v>
       </c>
       <c r="B793" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 10 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
+          <t>Limas Hedstrom 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C793" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="0" t="n">
-        <v>816</v>
+        <v>876</v>
       </c>
       <c r="B794" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas Hedstrom 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C794" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="0" t="n">
-        <v>836</v>
+        <v>816</v>
       </c>
       <c r="B795" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas Hedstrom 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C795" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="0" t="n">
-        <v>876</v>
+        <v>837</v>
       </c>
       <c r="B796" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas Hedstrom 8,10 y del 45 al 80  Nº Surtido 15al40 25 mm 25 mm Dentsply Sirona</t>
         </is>
       </c>
       <c r="C796" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="0" t="n">
-        <v>837</v>
+        <v>66613</v>
       </c>
       <c r="B797" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 8,10 y del 45 al 80  Nº Surtido 15al40 25 mm 25 mm Dentsply Sirona</t>
+          <t>Limas K 10 al 40  Longitud 21 mm 15 15 Royal Dent</t>
         </is>
       </c>
       <c r="C797" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="0" t="n">
         <v>66630</v>
       </c>
       <c r="B798" s="0" t="inlineStr">
         <is>
           <t>Limas K 10 al 40  Longitud 25 mm 15 15 Royal Dent</t>
         </is>
       </c>
       <c r="C798" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="0" t="n">
-        <v>66613</v>
+        <v>66629</v>
       </c>
       <c r="B799" s="0" t="inlineStr">
         <is>
-          <t>Limas K 10 al 40  Longitud 21 mm 15 15 Royal Dent</t>
+          <t>Limas K 10 al 40  Royal Dent</t>
         </is>
       </c>
       <c r="C799" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="0" t="n">
-        <v>66629</v>
+        <v>704</v>
       </c>
       <c r="B800" s="0" t="inlineStr">
         <is>
-          <t>Limas K 10 al 40  Royal Dent</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C800" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="0" t="n">
-        <v>704</v>
+        <v>768</v>
       </c>
       <c r="B801" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 21 mm 15 15 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 35 35 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C801" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="0" t="n">
-        <v>765</v>
+        <v>704</v>
       </c>
       <c r="B802" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 20 20 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C802" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="0" t="n">
-        <v>716</v>
+        <v>724</v>
       </c>
       <c r="B803" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm 15 15 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C803" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="0" t="n">
-        <v>725</v>
+        <v>704</v>
       </c>
       <c r="B804" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm 20 20 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C804" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="0" t="n">
-        <v>776</v>
+        <v>766</v>
       </c>
       <c r="B805" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 25 25 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C805" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="0" t="n">
         <v>704</v>
       </c>
       <c r="B806" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 21 mm 15 15 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C806" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="0" t="n">
-        <v>764</v>
+        <v>765</v>
       </c>
       <c r="B807" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 15 15 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 20 20 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C807" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="0" t="n">
-        <v>769</v>
+        <v>726</v>
       </c>
       <c r="B808" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 40 40 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm 25 25 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C808" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="0" t="n">
-        <v>704</v>
+        <v>736</v>
       </c>
       <c r="B809" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C809" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="0" t="n">
-        <v>724</v>
+        <v>704</v>
       </c>
       <c r="B810" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm 15 15 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C810" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="0" t="n">
-        <v>705</v>
+        <v>764</v>
       </c>
       <c r="B811" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 21 mm 20 20 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 15 15 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C811" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="0" t="n">
-        <v>704</v>
+        <v>769</v>
       </c>
       <c r="B812" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 40 40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C812" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="0" t="n">
-        <v>768</v>
+        <v>716</v>
       </c>
       <c r="B813" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 35 35 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C813" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="0" t="n">
-        <v>704</v>
+        <v>725</v>
       </c>
       <c r="B814" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm 20 20 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C814" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="0" t="n">
-        <v>766</v>
+        <v>776</v>
       </c>
       <c r="B815" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 25 25 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C815" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="0" t="n">
-        <v>726</v>
+        <v>705</v>
       </c>
       <c r="B816" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm 25 25 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 21 mm 20 20 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C816" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="0" t="n">
-        <v>736</v>
+        <v>80854</v>
       </c>
       <c r="B817" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 45al80  KerrHawe</t>
         </is>
       </c>
       <c r="C817" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="0" t="n">
-        <v>80854</v>
+        <v>80848</v>
       </c>
       <c r="B818" s="0" t="inlineStr">
         <is>
-          <t>Limas K 45al80  KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 20 20 KerrHawe</t>
         </is>
       </c>
       <c r="C818" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="0" t="n">
-        <v>80851</v>
+        <v>80845</v>
       </c>
       <c r="B819" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 35 35 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 08 08 KerrHawe</t>
         </is>
       </c>
       <c r="C819" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="0" t="n">
-        <v>80846</v>
+        <v>80847</v>
       </c>
       <c r="B820" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 10 10 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 15 15 KerrHawe</t>
         </is>
       </c>
       <c r="C820" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="0" t="n">
-        <v>80848</v>
+        <v>80860</v>
       </c>
       <c r="B821" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 20 20 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 21 mm 25 25 KerrHawe</t>
         </is>
       </c>
       <c r="C821" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="0" t="n">
-        <v>80845</v>
+        <v>80852</v>
       </c>
       <c r="B822" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 08 08 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 40 40 KerrHawe</t>
         </is>
       </c>
       <c r="C822" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="0" t="n">
-        <v>80847</v>
+        <v>80851</v>
       </c>
       <c r="B823" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 15 15 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 35 35 KerrHawe</t>
         </is>
       </c>
       <c r="C823" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="0" t="n">
-        <v>80860</v>
+        <v>80846</v>
       </c>
       <c r="B824" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 21 mm 25 25 KerrHawe</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 10 10 KerrHawe</t>
         </is>
       </c>
       <c r="C824" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="0" t="n">
-        <v>80852</v>
+        <v>763</v>
       </c>
       <c r="B825" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 40 40 KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 10 10 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C825" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="0" t="n">
-        <v>721</v>
+        <v>702</v>
       </c>
       <c r="B826" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 06 06 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 08 08 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C826" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="0" t="n">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="B827" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 45 45 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 10 10 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C827" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="0" t="n">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="B828" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 10 10 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 08 08 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C828" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="0" t="n">
-        <v>702</v>
+        <v>737</v>
       </c>
       <c r="B829" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 08 08 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm Surtido 45 al 80 Surtido 45 al 80 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C829" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="0" t="n">
-        <v>723</v>
+        <v>701</v>
       </c>
       <c r="B830" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 10 10 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C830" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="0" t="n">
-        <v>762</v>
+        <v>722</v>
       </c>
       <c r="B831" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 08 08 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 08 08 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C831" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="0" t="n">
-        <v>737</v>
+        <v>703</v>
       </c>
       <c r="B832" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm Surtido 45 al 80 Surtido 45 al 80 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 10 10 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C832" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="0" t="n">
-        <v>703</v>
+        <v>721</v>
       </c>
       <c r="B833" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 10 10 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 06 06 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C833" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="0" t="n">
-        <v>701</v>
+        <v>730</v>
       </c>
       <c r="B834" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 45 45 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C834" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="0" t="n">
-        <v>722</v>
+        <v>886</v>
       </c>
       <c r="B835" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 08 08 Dentsply Sirona</t>
+          <t>Limas K-Flexofile  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C835" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="0" t="n">
-        <v>886</v>
+        <v>9364</v>
       </c>
       <c r="B836" s="0" t="inlineStr">
         <is>
-          <t>Limas K-Flexofile  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas óseas  Limas óseas Miller DO-4   Bontempi</t>
         </is>
       </c>
       <c r="C836" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="0" t="n">
-        <v>9364</v>
+        <v>667448</v>
       </c>
       <c r="B837" s="0" t="inlineStr">
         <is>
-          <t>Limas óseas  Limas óseas Miller DO-4   Bontempi</t>
+          <t>Limas PROGLIDER  Longitud 25 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C837" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="0" t="n">
-        <v>667448</v>
+        <v>677805</v>
       </c>
       <c r="B838" s="0" t="inlineStr">
         <is>
-          <t>Limas PROGLIDER  Longitud 25 mm   Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm F1 F1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C838" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="0" t="n">
-        <v>677813</v>
+        <v>677812</v>
       </c>
       <c r="B839" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F1 F1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm S2 S2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C839" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="0" t="n">
-        <v>677817</v>
+        <v>677816</v>
       </c>
       <c r="B840" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F5 F5 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F4 F4 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C840" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="0" t="n">
-        <v>677801</v>
+        <v>677810</v>
       </c>
       <c r="B841" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm Surtido Surtido Dentsply Sirona</t>
         </is>
       </c>
       <c r="C841" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="0" t="n">
-        <v>677806</v>
+        <v>677804</v>
       </c>
       <c r="B842" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm F2 F2 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm S2 S2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C842" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="0" t="n">
-        <v>677816</v>
+        <v>677811</v>
       </c>
       <c r="B843" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F4 F4 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm S1 S1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C843" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="0" t="n">
-        <v>677810</v>
+        <v>677815</v>
       </c>
       <c r="B844" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm Surtido Surtido Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F3 F3 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C844" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="0" t="n">
-        <v>677805</v>
+        <v>677802</v>
       </c>
       <c r="B845" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm F1 F1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm Surtido Surtido Dentsply Sirona</t>
         </is>
       </c>
       <c r="C845" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="0" t="n">
-        <v>677812</v>
+        <v>677825</v>
       </c>
       <c r="B846" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm S2 S2 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 31 mm F5 F5 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C846" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="0" t="n">
-        <v>677815</v>
+        <v>677803</v>
       </c>
       <c r="B847" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F3 F3 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm S1 S1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C847" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="0" t="n">
-        <v>677802</v>
+        <v>677807</v>
       </c>
       <c r="B848" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm Surtido Surtido Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm F3 F3 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C848" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="0" t="n">
-        <v>677825</v>
+        <v>677814</v>
       </c>
       <c r="B849" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 31 mm F5 F5 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F2 F2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C849" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="0" t="n">
-        <v>677804</v>
+        <v>677824</v>
       </c>
       <c r="B850" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm S2 S2 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 31 mm F4 F4 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C850" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="0" t="n">
-        <v>677811</v>
+        <v>677801</v>
       </c>
       <c r="B851" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm S1 S1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C851" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="0" t="n">
-        <v>677814</v>
+        <v>677806</v>
       </c>
       <c r="B852" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F2 F2 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm F2 F2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C852" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="0" t="n">
-        <v>677824</v>
+        <v>677813</v>
       </c>
       <c r="B853" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 31 mm F4 F4 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F1 F1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C853" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="0" t="n">
-        <v>677803</v>
+        <v>677817</v>
       </c>
       <c r="B854" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm S1 S1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F5 F5 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C854" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
-      <c r="A855" s="0" t="n">
-        <v>677807</v>
+      <c r="A855" s="0" t="inlineStr">
+        <is>
+          <t>01065</t>
+        </is>
       </c>
       <c r="B855" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm F3 F3 Dentsply Sirona</t>
+          <t>Limas Protaper Retratamiento   Surtido D1/D2/D3   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C855" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
-      <c r="A856" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A856" s="0" t="n">
+        <v>12954</v>
       </c>
       <c r="B856" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Retratamiento   Surtido D1/D2/D3   Dentsply Sirona</t>
+          <t>Limas RECIPROC    R25 25 mm 25 mm VDW </t>
         </is>
       </c>
       <c r="C856" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="0" t="n">
-        <v>12958</v>
+        <v>12950</v>
       </c>
       <c r="B857" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC    R25 31 mm 31 mm VDW </t>
+          <t>Limas RECIPROC   VDW </t>
         </is>
       </c>
       <c r="C857" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="0" t="n">
-        <v>12954</v>
+        <v>12958</v>
       </c>
       <c r="B858" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC    R25 25 mm 25 mm VDW </t>
+          <t>Limas RECIPROC    R25 31 mm 31 mm VDW </t>
         </is>
       </c>
       <c r="C858" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="0" t="n">
-        <v>12950</v>
+        <v>71832</v>
       </c>
       <c r="B859" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC   VDW </t>
+          <t>Limas RECIPROC Blue   R25 25 mm 25 mm VDW </t>
         </is>
       </c>
       <c r="C859" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="0" t="n">
-        <v>71832</v>
+        <v>65599</v>
       </c>
       <c r="B860" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC Blue   R25 25 mm 25 mm VDW </t>
+          <t>Liquid Strip - 532505  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C860" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="0" t="n">
-        <v>65599</v>
+        <v>1786</v>
       </c>
       <c r="B861" s="0" t="inlineStr">
         <is>
-          <t>Liquid Strip - 532505  Ivoclar-Vivadent</t>
+          <t>Líquido Caries Detector  Kuraray</t>
         </is>
       </c>
       <c r="C861" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="0" t="n">
-        <v>1786</v>
+        <v>30456</v>
       </c>
       <c r="B862" s="0" t="inlineStr">
         <is>
-          <t>Líquido Caries Detector  Kuraray</t>
+          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C862" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="0" t="n">
         <v>30456</v>
       </c>
       <c r="B863" s="0" t="inlineStr">
         <is>
-          <t>Llave dinanométrica para insert  Color Azul   Acteon-Satelec</t>
+          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C863" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="0" t="n">
         <v>30456</v>
       </c>
       <c r="B864" s="0" t="inlineStr">
         <is>
           <t>Llave dinanométrica para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C864" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="0" t="n">
         <v>30456</v>
       </c>
       <c r="B865" s="0" t="inlineStr">
         <is>
-          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
+          <t>Llave dinanométrica para insert  Color Azul   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C865" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="0" t="n">
-        <v>30456</v>
+        <v>30499</v>
       </c>
       <c r="B866" s="0" t="inlineStr">
         <is>
-          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
+          <t>Llave insert para Pieza de mano D5/D7  Woodpecker</t>
         </is>
       </c>
       <c r="C866" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="0" t="n">
-        <v>30499</v>
+        <v>30210</v>
       </c>
       <c r="B867" s="0" t="inlineStr">
         <is>
-          <t>Llave insert para Pieza de mano D5/D7  Woodpecker</t>
+          <t>LLave para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C867" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="0" t="n">
-        <v>30210</v>
+        <v>83191</v>
       </c>
       <c r="B868" s="0" t="inlineStr">
         <is>
-          <t>LLave para insert  Acteon-Satelec</t>
+          <t>Localizador  Apices  WOODPEX V  Woodpecker</t>
         </is>
       </c>
       <c r="C868" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="0" t="n">
-        <v>83191</v>
+        <v>9692</v>
       </c>
       <c r="B869" s="0" t="inlineStr">
         <is>
-          <t>Localizador  Apices  WOODPEX V  Woodpecker</t>
+          <t>Loseta de vidrio.  American Eagle-Royal Dent</t>
         </is>
       </c>
       <c r="C869" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="0" t="n">
-        <v>9692</v>
+        <v>15901</v>
       </c>
       <c r="B870" s="0" t="inlineStr">
         <is>
-          <t>Loseta de vidrio.  American Eagle-Royal Dent</t>
+          <t>Mandriles para pieza de mano  Komet</t>
         </is>
       </c>
       <c r="C870" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="0" t="n">
-        <v>30657</v>
+        <v>1419</v>
       </c>
       <c r="B871" s="0" t="inlineStr">
         <is>
-          <t>Maletin de reanimación E-420  StagLife</t>
+          <t>Mandriles Pop-On  Solventum</t>
         </is>
       </c>
       <c r="C871" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="0" t="n">
-        <v>15901</v>
+        <v>1017</v>
       </c>
       <c r="B872" s="0" t="inlineStr">
         <is>
-          <t>Mandriles para pieza de mano  Komet</t>
+          <t>Mango Automatrix + punta   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C872" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="0" t="n">
-        <v>1419</v>
+        <v>9744</v>
       </c>
       <c r="B873" s="0" t="inlineStr">
         <is>
-          <t>Mandriles Pop-On  Solventum</t>
+          <t>Mango espejo acero inoxidable rosca Cone Scoket C.S.  Mestra</t>
         </is>
       </c>
       <c r="C873" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="0" t="n">
-        <v>1017</v>
+        <v>9751</v>
       </c>
       <c r="B874" s="0" t="inlineStr">
         <is>
-          <t>Mango Automatrix + punta   Dentsply Sirona</t>
+          <t>Mango espejo acero inoxidable rosca simple S.S.  Larident</t>
         </is>
       </c>
       <c r="C874" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="0" t="n">
-        <v>9744</v>
+        <v>3935</v>
       </c>
       <c r="B875" s="0" t="inlineStr">
         <is>
-          <t>Mango espejo acero inoxidable rosca Cone Scoket C.S.  Mestra</t>
+          <t>Mango para pinceles  Royal-Dent</t>
         </is>
       </c>
       <c r="C875" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="0" t="n">
-        <v>9751</v>
+        <v>67001</v>
       </c>
       <c r="B876" s="0" t="inlineStr">
         <is>
-          <t>Mango espejo acero inoxidable rosca simple S.S.  Larident</t>
+          <t>Mangos bisturí figura 3  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C876" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="0" t="n">
-        <v>3935</v>
+        <v>18901</v>
       </c>
       <c r="B877" s="0" t="inlineStr">
         <is>
-          <t>Mango para pinceles  Royal-Dent</t>
+          <t>Máquina moldeado de planchas termoplásticas The Machine  Dentaflux</t>
         </is>
       </c>
       <c r="C877" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="0" t="n">
-        <v>67001</v>
+        <v>18918</v>
       </c>
       <c r="B878" s="0" t="inlineStr">
         <is>
-          <t>Mangos bisturí figura 3  Royal Dent-Asa Dental</t>
+          <t>Máquina termo moldeado ECOVAC  Clarben</t>
         </is>
       </c>
       <c r="C878" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="0" t="n">
-        <v>18901</v>
+        <v>98448</v>
       </c>
       <c r="B879" s="0" t="inlineStr">
         <is>
-          <t>Máquina moldeado de planchas termoplásticas The Machine  Dentaflux</t>
+          <t>Mascarillas de filtración FFP2  Royal Dent</t>
         </is>
       </c>
       <c r="C879" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="0" t="n">
-        <v>18918</v>
+        <v>38325</v>
       </c>
       <c r="B880" s="0" t="inlineStr">
         <is>
-          <t>Máquina termo moldeado ECOVAC  Clarben</t>
+          <t>Mascarillas Monoart Pro 3   Euronda</t>
         </is>
       </c>
       <c r="C880" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="0" t="n">
-        <v>98448</v>
+        <v>38325</v>
       </c>
       <c r="B881" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas de filtración FFP2  Royal Dent</t>
+          <t>Mascarillas Monoart Pro 3   Euronda</t>
         </is>
       </c>
       <c r="C881" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="0" t="n">
-        <v>38325</v>
+        <v>82552</v>
       </c>
       <c r="B882" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas Monoart Pro 3   Euronda</t>
+          <t>Mascarillas rectangulares para niños Azules  Royal Dent</t>
         </is>
       </c>
       <c r="C882" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="0" t="n">
-        <v>38325</v>
+        <v>3991</v>
       </c>
       <c r="B883" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas Monoart Pro 3   Euronda</t>
+          <t>Mascarillas rectangulares triple capa IIR  Color Verde   Royal Dent</t>
         </is>
       </c>
       <c r="C883" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="0" t="n">
-        <v>82552</v>
+        <v>81640</v>
       </c>
       <c r="B884" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas rectangulares para niños Azules  Royal Dent</t>
+          <t>Mascarillas rectangulares triple capa IIR  Color Med blue   Royal Dent</t>
         </is>
       </c>
       <c r="C884" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="0" t="n">
         <v>3803</v>
       </c>
       <c r="B885" s="0" t="inlineStr">
         <is>
           <t>Mascarillas rectangulares triple capa IIR  Royal Dent</t>
         </is>
       </c>
       <c r="C885" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="0" t="n">
-        <v>81640</v>
+        <v>1052</v>
       </c>
       <c r="B886" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas rectangulares triple capa IIR  Color Med blue   Royal Dent</t>
+          <t>Matrices acetato en rollo   Ancho 8 mm (686)   KerrHawe</t>
         </is>
       </c>
       <c r="C886" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="0" t="n">
-        <v>3991</v>
+        <v>1051</v>
       </c>
       <c r="B887" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas rectangulares triple capa IIR  Color Verde   Royal Dent</t>
+          <t>Matrices acetato en rollo  KerrHawe</t>
         </is>
       </c>
       <c r="C887" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="0" t="n">
-        <v>1052</v>
+        <v>10382</v>
       </c>
       <c r="B888" s="0" t="inlineStr">
         <is>
-          <t>Matrices acetato en rollo   Ancho 8 mm (686)   KerrHawe</t>
+          <t>Matrices Composi-tight 3D   SM200 Medianas Verdes   Garrison</t>
         </is>
       </c>
       <c r="C888" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="0" t="n">
-        <v>1051</v>
+        <v>17954</v>
       </c>
       <c r="B889" s="0" t="inlineStr">
         <is>
-          <t>Matrices acetato en rollo  KerrHawe</t>
+          <t>Matrices Palodent V3 EZ coat reposición   5,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C889" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="0" t="n">
-        <v>10382</v>
+        <v>17953</v>
       </c>
       <c r="B890" s="0" t="inlineStr">
         <is>
-          <t>Matrices Composi-tight 3D   SM200 Medianas Verdes   Garrison</t>
+          <t>Matrices Palodent V3 EZ coat reposición   4,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C890" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="0" t="n">
-        <v>17954</v>
+        <v>17956</v>
       </c>
       <c r="B891" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición   5,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3 EZ coat reposición   6,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C891" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="0" t="n">
-        <v>17953</v>
+        <v>17955</v>
       </c>
       <c r="B892" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición   4,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3 EZ coat reposición ECO 5,5 mm  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C892" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="0" t="n">
-        <v>17956</v>
+        <v>103804</v>
       </c>
       <c r="B893" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición   6,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3-Plus reposición   4,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C893" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="0" t="n">
-        <v>17955</v>
+        <v>103807</v>
       </c>
       <c r="B894" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición ECO 5,5 mm  Dentsply Sirona</t>
+          <t>Matrices Palodent V3-Plus reposición   6,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C894" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="0" t="n">
         <v>103805</v>
       </c>
       <c r="B895" s="0" t="inlineStr">
         <is>
           <t>Matrices Palodent V3-Plus reposición   5,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C895" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
       <c r="A896" s="0" t="n">
-        <v>103804</v>
+        <v>103806</v>
       </c>
       <c r="B896" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición   4,5 mm   Dentsply Sirona</t>
+          <t>Matrices Palodent V3-Plus reposición ECO  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C896" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
       <c r="A897" s="0" t="n">
-        <v>103807</v>
+        <v>85937</v>
       </c>
       <c r="B897" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición   6,5 mm   Dentsply Sirona</t>
+          <t>Matrices seccionales Halo Firmes  Ultradent</t>
         </is>
       </c>
       <c r="C897" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="0" t="n">
-        <v>103806</v>
+        <v>85979</v>
       </c>
       <c r="B898" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición ECO  Dentsply Sirona</t>
+          <t>Matrices seccionales Quickmat parciales con extensión cervical  Polydentia</t>
         </is>
       </c>
       <c r="C898" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="0" t="n">
-        <v>85937</v>
+        <v>1030</v>
       </c>
       <c r="B899" s="0" t="inlineStr">
         <is>
-          <t>Matrices seccionales Halo Firmes  Ultradent</t>
+          <t>Matriz metal en rollo grosor 0,45 mm en   Ancho 7 mm (499 C)   KerrHawe</t>
         </is>
       </c>
       <c r="C899" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="0" t="n">
-        <v>85979</v>
+        <v>1032</v>
       </c>
       <c r="B900" s="0" t="inlineStr">
         <is>
-          <t>Matrices seccionales Quickmat parciales con extensión cervical  Polydentia</t>
+          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 6 mm (399 B)   KerrHawe</t>
         </is>
       </c>
       <c r="C900" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="0" t="n">
-        <v>1030</v>
+        <v>1033</v>
       </c>
       <c r="B901" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal en rollo grosor 0,45 mm en   Ancho 7 mm (499 C)   KerrHawe</t>
+          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 7 mm (399 C)   KerrHawe</t>
         </is>
       </c>
       <c r="C901" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="0" t="n">
         <v>1031</v>
       </c>
       <c r="B902" s="0" t="inlineStr">
         <is>
           <t>Matriz metal grosor 0,03 mm en rollo   KerrHawe</t>
         </is>
       </c>
       <c r="C902" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="0" t="n">
-        <v>1032</v>
+        <v>103802</v>
       </c>
       <c r="B903" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 6 mm (399 B)   KerrHawe</t>
+          <t>Matriz Palodent V3-Plus kit Intro - 659700  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C903" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="0" t="n">
-        <v>1033</v>
+        <v>13734</v>
       </c>
       <c r="B904" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 7 mm (399 C)   KerrHawe</t>
+          <t>Maxcem Elite reposición  Color Blanco Opaco   KerrHawe</t>
         </is>
       </c>
       <c r="C904" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
-      <c r="A905" s="0" t="n">
-        <v>103802</v>
+      <c r="A905" s="0" t="inlineStr">
+        <is>
+          <t>0840</t>
+        </is>
       </c>
       <c r="B905" s="0" t="inlineStr">
         <is>
-          <t>Matriz Palodent V3-Plus kit Intro - 659700  Dentsply Sirona</t>
+          <t>MD-530 limpiador  Durr Dental</t>
         </is>
       </c>
       <c r="C905" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
-      <c r="A906" s="0" t="n">
-        <v>13734</v>
+      <c r="A906" s="0" t="inlineStr">
+        <is>
+          <t>0875</t>
+        </is>
       </c>
       <c r="B906" s="0" t="inlineStr">
         <is>
-          <t>Maxcem Elite reposición  Color Blanco Opaco   KerrHawe</t>
+          <t>MD-555  Durr Dental</t>
         </is>
       </c>
       <c r="C906" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
-      <c r="A907" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A907" s="0" t="n">
+        <v>83480</v>
       </c>
       <c r="B907" s="0" t="inlineStr">
         <is>
-          <t>MD-530 limpiador  Durr Dental</t>
+          <t>MEPIVACAINA NORMOGEN 3% E.C. 607394.0  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C907" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
-      <c r="A908" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A908" s="0" t="n">
+        <v>71636</v>
       </c>
       <c r="B908" s="0" t="inlineStr">
         <is>
-          <t>MD-555  Durr Dental</t>
+          <t>Metapaste  Meta Biomed</t>
         </is>
       </c>
       <c r="C908" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="0" t="n">
-        <v>83480</v>
+        <v>17508</v>
       </c>
       <c r="B909" s="0" t="inlineStr">
         <is>
-          <t>MEPIVACAINA NORMOGEN 3% E.C. 607394.0  Laboratorios Normon</t>
+          <t>Mi Paste Plus reposición   Melon   GC</t>
         </is>
       </c>
       <c r="C909" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="0" t="n">
-        <v>71636</v>
+        <v>17506</v>
       </c>
       <c r="B910" s="0" t="inlineStr">
         <is>
-          <t>Metapaste  Meta Biomed</t>
+          <t>Mi Paste Plus reposición  GC</t>
         </is>
       </c>
       <c r="C910" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="0" t="n">
-        <v>17508</v>
+        <v>17430</v>
       </c>
       <c r="B911" s="0" t="inlineStr">
         <is>
-          <t>Mi Paste Plus reposición   Melon   GC</t>
+          <t>Mi Paste Plus Surtido  GC</t>
         </is>
       </c>
       <c r="C911" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="0" t="n">
-        <v>17506</v>
+        <v>30708</v>
       </c>
       <c r="B912" s="0" t="inlineStr">
         <is>
-          <t>Mi Paste Plus reposición  GC</t>
+          <t>Micro-chorreadora standard - 1 boquilla  Mestra</t>
         </is>
       </c>
       <c r="C912" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="0" t="n">
-        <v>17430</v>
+        <v>3905</v>
       </c>
       <c r="B913" s="0" t="inlineStr">
         <is>
-          <t>Mi Paste Plus Surtido  GC</t>
+          <t>Microbrush regular  Microbrush</t>
         </is>
       </c>
       <c r="C913" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="0" t="n">
-        <v>30708</v>
+        <v>30411</v>
       </c>
       <c r="B914" s="0" t="inlineStr">
         <is>
-          <t>Micro-chorreadora standard - 1 boquilla  Mestra</t>
+          <t>Micromotor eléctrico MC2 40 IR  Bien Air</t>
         </is>
       </c>
       <c r="C914" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="0" t="n">
-        <v>3905</v>
+        <v>307788</v>
       </c>
       <c r="B915" s="0" t="inlineStr">
         <is>
-          <t>Microbrush regular  Microbrush</t>
+          <t>Micromotor neumático M205 M4  NSK</t>
         </is>
       </c>
       <c r="C915" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="0" t="n">
-        <v>30411</v>
+        <v>400029</v>
       </c>
       <c r="B916" s="0" t="inlineStr">
         <is>
-          <t>Micromotor eléctrico MC2 40 IR  Bien Air</t>
+          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C916" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="0" t="n">
-        <v>307788</v>
+        <v>400028</v>
       </c>
       <c r="B917" s="0" t="inlineStr">
         <is>
-          <t>Micromotor neumático M205 M4  NSK</t>
+          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  6 mm  6 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C917" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="0" t="n">
-        <v>400028</v>
+        <v>400045</v>
       </c>
       <c r="B918" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  6 mm  6 mm Jeil Medical</t>
+          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm 10 mm 10 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C918" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="0" t="n">
-        <v>400029</v>
+        <v>400044</v>
       </c>
       <c r="B919" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
+          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C919" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="0" t="n">
-        <v>400045</v>
+        <v>12366</v>
       </c>
       <c r="B920" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm 10 mm 10 mm Jeil Medical</t>
+          <t>Mini-regla endodoncia  Royal Dent</t>
         </is>
       </c>
       <c r="C920" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="0" t="n">
-        <v>400044</v>
+        <v>30532</v>
       </c>
       <c r="B921" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
+          <t>Mini-Root ZX  Color Blanco   Morita</t>
         </is>
       </c>
       <c r="C921" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="0" t="n">
-        <v>12366</v>
+        <v>8601</v>
       </c>
       <c r="B922" s="0" t="inlineStr">
         <is>
-          <t>Mini-regla endodoncia  Royal Dent</t>
+          <t>Miratray   Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C922" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="0" t="n">
-        <v>30532</v>
+        <v>677750</v>
       </c>
       <c r="B923" s="0" t="inlineStr">
         <is>
-          <t>Mini-Root ZX  Color Blanco   Morita</t>
+          <t>Monobond Etch &amp; Prime acondicionador autograbante de cerámica vítrea       Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C923" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="0" t="n">
-        <v>8601</v>
+        <v>80586</v>
       </c>
       <c r="B924" s="0" t="inlineStr">
         <is>
-          <t>Miratray   Hager&amp;Werken</t>
+          <t>Mosaic compules  Color D-3   Ultradent</t>
         </is>
       </c>
       <c r="C924" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="0" t="n">
-        <v>677750</v>
+        <v>80583</v>
       </c>
       <c r="B925" s="0" t="inlineStr">
         <is>
-          <t>Monobond Etch &amp; Prime acondicionador autograbante de cerámica vítrea       Ivoclar-Vivadent</t>
+          <t>Mosaic compules  Color B-2   Ultradent</t>
         </is>
       </c>
       <c r="C925" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="0" t="n">
-        <v>80586</v>
+        <v>80582</v>
       </c>
       <c r="B926" s="0" t="inlineStr">
         <is>
-          <t>Mosaic compules  Color D-3   Ultradent</t>
+          <t>Mosaic compules  Color B-1   Ultradent</t>
         </is>
       </c>
       <c r="C926" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="0" t="n">
-        <v>80583</v>
+        <v>13727</v>
       </c>
       <c r="B927" s="0" t="inlineStr">
         <is>
-          <t>Mosaic compules  Color B-2   Ultradent</t>
+          <t>Multicore flow automix jeringa 10 grs  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C927" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="0" t="n">
-        <v>80582</v>
+        <v>13746</v>
       </c>
       <c r="B928" s="0" t="inlineStr">
         <is>
-          <t>Mosaic compules  Color B-1   Ultradent</t>
+          <t>Multicore flow puntas intraorales  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C928" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="0" t="n">
-        <v>13727</v>
+        <v>13718</v>
       </c>
       <c r="B929" s="0" t="inlineStr">
         <is>
-          <t>Multicore flow automix jeringa 10 grs  Ivoclar-Vivadent</t>
+          <t>Multilink Automix reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C929" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="0" t="n">
-        <v>13746</v>
+        <v>1367</v>
       </c>
       <c r="B930" s="0" t="inlineStr">
         <is>
-          <t>Multicore flow puntas intraorales  Ivoclar-Vivadent</t>
+          <t>Multilink Primer  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C930" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="0" t="n">
-        <v>13718</v>
+        <v>80200</v>
       </c>
       <c r="B931" s="0" t="inlineStr">
         <is>
-          <t>Multilink Automix reposición  Ivoclar-Vivadent</t>
+          <t>Norblanc Home 16% - 001830 Peróxido carbamida al 16%  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C931" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="0" t="n">
-        <v>1367</v>
+        <v>82653</v>
       </c>
       <c r="B932" s="0" t="inlineStr">
         <is>
-          <t>Multilink Primer  Ivoclar-Vivadent</t>
+          <t>Normobucal Spray 60 ml  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C932" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="0" t="n">
-        <v>80200</v>
+        <v>83624</v>
       </c>
       <c r="B933" s="0" t="inlineStr">
         <is>
-          <t>Norblanc Home 16% - 001830 Peróxido carbamida al 16%  Laboratorios Normon</t>
+          <t>NORMOCEM DC   Color Translúcido   Laboratorios Normon</t>
         </is>
       </c>
       <c r="C933" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="0" t="n">
-        <v>82653</v>
+        <v>83622</v>
       </c>
       <c r="B934" s="0" t="inlineStr">
         <is>
-          <t>Normobucal Spray 60 ml  Laboratorios Normon</t>
+          <t>Normocem Esthetic Glass  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C934" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="0" t="n">
-        <v>83624</v>
+        <v>13956</v>
       </c>
       <c r="B935" s="0" t="inlineStr">
         <is>
-          <t>NORMOCEM DC   Color Translúcido   Laboratorios Normon</t>
+          <t>Octocolagen  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C935" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="0" t="n">
-        <v>83622</v>
+        <v>30474</v>
       </c>
       <c r="B936" s="0" t="inlineStr">
         <is>
-          <t>Normocem Esthetic Glass  Laboratorios Normon</t>
+          <t>Oferta 10 Inserts n 1 + Pieza de mano DTE5 compatible Satelec  Woodpecker</t>
         </is>
       </c>
       <c r="C936" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="0" t="n">
-        <v>13956</v>
+        <v>677717</v>
       </c>
       <c r="B937" s="0" t="inlineStr">
         <is>
-          <t>Octocolagen  Laboratorios Clarben</t>
+          <t>Oferta Clip Flow - 1282 2x1,8 grs.  Voco</t>
         </is>
       </c>
       <c r="C937" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="0" t="n">
-        <v>30474</v>
+        <v>305016</v>
       </c>
       <c r="B938" s="0" t="inlineStr">
         <is>
-          <t>Oferta 10 Inserts n 1 + Pieza de mano DTE5 compatible Satelec  Woodpecker</t>
+          <t>Oferta puntas mezcla tipo 11 + intra tipo 1 radicular  Royal Dent</t>
         </is>
       </c>
       <c r="C938" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="0" t="n">
-        <v>677717</v>
+        <v>17828</v>
       </c>
       <c r="B939" s="0" t="inlineStr">
         <is>
-          <t>Oferta Clip Flow - 1282 2x1,8 grs.  Voco</t>
+          <t>Opalescence Boost Kit PF 40% - 4750  Ultradent</t>
         </is>
       </c>
       <c r="C939" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
       <c r="A940" s="0" t="n">
-        <v>305016</v>
+        <v>1441</v>
       </c>
       <c r="B940" s="0" t="inlineStr">
         <is>
-          <t>Oferta puntas mezcla tipo 11 + intra tipo 1 radicular  Royal Dent</t>
+          <t>Optidisc Mini kit   KerrHawe</t>
         </is>
       </c>
       <c r="C940" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="0" t="n">
-        <v>17828</v>
+        <v>8210</v>
       </c>
       <c r="B941" s="0" t="inlineStr">
         <is>
-          <t>Opalescence Boost Kit PF 40% - 4750  Ultradent</t>
+          <t>Optosil Plus  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C941" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="0" t="n">
-        <v>1441</v>
+        <v>8440</v>
       </c>
       <c r="B942" s="0" t="inlineStr">
         <is>
-          <t>Optidisc Mini kit   KerrHawe</t>
+          <t>Optosil/Xantoprem activador Pasta  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C942" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="0" t="n">
-        <v>8210</v>
+        <v>9794</v>
       </c>
       <c r="B943" s="0" t="inlineStr">
         <is>
-          <t>Optosil Plus  Heraeus-Kulzer</t>
+          <t>OptraGate  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C943" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="0" t="n">
-        <v>8440</v>
+        <v>9796</v>
       </c>
       <c r="B944" s="0" t="inlineStr">
         <is>
-          <t>Optosil/Xantoprem activador Pasta  Heraeus-Kulzer</t>
+          <t>OptraGate 3D reposición   Regular   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C944" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="0" t="n">
-        <v>9794</v>
+        <v>9798</v>
       </c>
       <c r="B945" s="0" t="inlineStr">
         <is>
-          <t>OptraGate  Ivoclar-Vivadent</t>
+          <t>OptraGate 3D reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C945" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="0" t="n">
-        <v>9796</v>
+        <v>80214</v>
       </c>
       <c r="B946" s="0" t="inlineStr">
         <is>
-          <t>OptraGate 3D reposición   Regular   Ivoclar-Vivadent</t>
+          <t>OptraGate 3D Small surtido - 669088   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C946" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="0" t="n">
-        <v>9798</v>
+        <v>67207</v>
       </c>
       <c r="B947" s="0" t="inlineStr">
         <is>
-          <t>OptraGate 3D reposición  Ivoclar-Vivadent</t>
+          <t>OptraSculpt Pad esponjas 4 mm   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C947" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="0" t="n">
-        <v>80214</v>
+        <v>67208</v>
       </c>
       <c r="B948" s="0" t="inlineStr">
         <is>
-          <t>OptraGate 3D Small surtido - 669088   Ivoclar-Vivadent</t>
+          <t>OptraSculpt Pad esponjas 6 mm   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C948" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="0" t="n">
-        <v>67207</v>
+        <v>67205</v>
       </c>
       <c r="B949" s="0" t="inlineStr">
         <is>
-          <t>OptraSculpt Pad esponjas 4 mm   Ivoclar-Vivadent</t>
+          <t>OptraSculpt Pad kit - 765560  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C949" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="0" t="n">
-        <v>67208</v>
+        <v>67209</v>
       </c>
       <c r="B950" s="0" t="inlineStr">
         <is>
-          <t>OptraSculpt Pad esponjas 6 mm   Ivoclar-Vivadent</t>
+          <t>OptraStick Refill - 699972  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C950" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
-      <c r="A951" s="0" t="n">
-        <v>67205</v>
+      <c r="A951" s="0" t="inlineStr">
+        <is>
+          <t>0818</t>
+        </is>
       </c>
       <c r="B951" s="0" t="inlineStr">
         <is>
-          <t>OptraSculpt Pad kit - 639791  Ivoclar-Vivadent</t>
+          <t>orocup dosificador  Durr Dental</t>
         </is>
       </c>
       <c r="C951" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="0" t="n">
-        <v>67209</v>
+        <v>80949</v>
       </c>
       <c r="B952" s="0" t="inlineStr">
         <is>
-          <t>OptraStick Refill - 699972  Ivoclar-Vivadent</t>
+          <t>Ortho Flextech acero inoxidable grabador SSOFTE  Reliance Orthodontic</t>
         </is>
       </c>
       <c r="C952" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
-      <c r="A953" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A953" s="0" t="n">
+        <v>13976</v>
       </c>
       <c r="B953" s="0" t="inlineStr">
         <is>
-          <t>orocup dosificador  Durr Dental</t>
+          <t>Ortho Flextech acero inoxidable SSOFT  Reliance Orthodontic</t>
         </is>
       </c>
       <c r="C953" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="0" t="n">
-        <v>80949</v>
+        <v>17452</v>
       </c>
       <c r="B954" s="0" t="inlineStr">
         <is>
-          <t>Ortho Flextech acero inoxidable grabador SSOFTE  Reliance Orthodontic</t>
+          <t>Ortho-Strips Openers  Intensiv</t>
         </is>
       </c>
       <c r="C954" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="0" t="n">
-        <v>13976</v>
+        <v>8406</v>
       </c>
       <c r="B955" s="0" t="inlineStr">
         <is>
-          <t>Ortho Flextech acero inoxidable SSOFT  Reliance Orthodontic</t>
+          <t>Ortodoncia 25 kg.  Leone</t>
         </is>
       </c>
       <c r="C955" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="0" t="n">
-        <v>17452</v>
+        <v>8407</v>
       </c>
       <c r="B956" s="0" t="inlineStr">
         <is>
-          <t>Ortho-Strips Openers  Intensiv</t>
+          <t>Ortodoncia 5 kg.  Leone</t>
         </is>
       </c>
       <c r="C956" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="0" t="n">
-        <v>8406</v>
+        <v>30609</v>
       </c>
       <c r="B957" s="0" t="inlineStr">
         <is>
-          <t>Ortodoncia 25 kg.  Leone</t>
+          <t>Oxido de aluminio  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C957" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="0" t="n">
-        <v>8407</v>
+        <v>12478</v>
       </c>
       <c r="B958" s="0" t="inlineStr">
         <is>
-          <t>Ortodoncia 5 kg.  Leone</t>
+          <t>Panavia V5 pasta reposición  Kuraray</t>
         </is>
       </c>
       <c r="C958" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="0" t="n">
-        <v>30609</v>
+        <v>1813</v>
       </c>
       <c r="B959" s="0" t="inlineStr">
         <is>
-          <t>Oxido de aluminio  Hager&amp;Werken</t>
+          <t>Papel articular BK-02 rojo  Bausch</t>
         </is>
       </c>
       <c r="C959" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="0" t="n">
-        <v>12478</v>
+        <v>3866</v>
       </c>
       <c r="B960" s="0" t="inlineStr">
         <is>
-          <t>Panavia V5 pasta reposición  Kuraray</t>
+          <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
         </is>
       </c>
       <c r="C960" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="0" t="n">
-        <v>1813</v>
+        <v>3966</v>
       </c>
       <c r="B961" s="0" t="inlineStr">
         <is>
-          <t>Papel articular BK-02 rojo  Bausch</t>
+          <t>Papel bandejas de colores - Blanco, azul, verde  Color Azul   Royal Dent</t>
         </is>
       </c>
       <c r="C961" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="0" t="n">
         <v>3866</v>
       </c>
       <c r="B962" s="0" t="inlineStr">
         <is>
           <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
         </is>
       </c>
       <c r="C962" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="0" t="n">
-        <v>3966</v>
+        <v>18130</v>
       </c>
       <c r="B963" s="0" t="inlineStr">
         <is>
-          <t>Papel bandejas de colores - Blanco, azul, verde  Color Azul   Royal Dent</t>
+          <t>Papel folio de articular 12micras 22 mm  rojo 2 lados 480042  Hanel Roeko</t>
         </is>
       </c>
       <c r="C963" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="0" t="n">
-        <v>3866</v>
+        <v>82014</v>
       </c>
       <c r="B964" s="0" t="inlineStr">
         <is>
-          <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
+          <t>Papel para bandejas de colores especiales - Burdeos,Lila, Med Blue,  Naranja, Rosa  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C964" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="0" t="n">
-        <v>18130</v>
+        <v>34076</v>
       </c>
       <c r="B965" s="0" t="inlineStr">
         <is>
-          <t>Papel folio de articular 12micras 22 mm  rojo 2 lados 480042  Hanel Roeko</t>
+          <t>Parrilla N para bandejas mini 18x14x1,5 cm   Royal Dent</t>
         </is>
       </c>
       <c r="C965" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="0" t="n">
-        <v>82014</v>
+        <v>301841</v>
       </c>
       <c r="B966" s="0" t="inlineStr">
         <is>
-          <t>Papel para bandejas de colores especiales - Burdeos,Lila, Med Blue,  Naranja, Rosa  Color Amarillo   Royal Dent</t>
+          <t>Pasta de dientes Clinpro Tooth Creme vainilla-menta - 12218   Solventum</t>
         </is>
       </c>
       <c r="C966" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
       <c r="A967" s="0" t="n">
-        <v>34076</v>
+        <v>84343</v>
       </c>
       <c r="B967" s="0" t="inlineStr">
         <is>
-          <t>Parrilla N para bandejas mini 18x14x1,5 cm   Royal Dent</t>
+          <t>Pasta Forendo hidróxido de calcio con Yodoformo  Pulpdent</t>
         </is>
       </c>
       <c r="C967" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
       <c r="A968" s="0" t="n">
-        <v>301841</v>
+        <v>17824</v>
       </c>
       <c r="B968" s="0" t="inlineStr">
         <is>
-          <t>Pasta de dientes Clinpro Tooth Creme vainilla-menta - 12218   Solventum</t>
+          <t>Pasta Opalescence blanqueadora pack ECO  Ultradent</t>
         </is>
       </c>
       <c r="C968" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="0" t="n">
-        <v>84343</v>
+        <v>17638</v>
       </c>
       <c r="B969" s="0" t="inlineStr">
         <is>
-          <t>Pasta Forendo hidróxido de calcio con Yodoformo  Pulpdent</t>
+          <t>Pasta profilaxis sabor fresa   Royal Dent</t>
         </is>
       </c>
       <c r="C969" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="0" t="n">
-        <v>17824</v>
+        <v>1844</v>
       </c>
       <c r="B970" s="0" t="inlineStr">
         <is>
-          <t>Pasta Opalescence blanqueadora pack ECO  Ultradent</t>
+          <t>Pattern Resin LS  GC</t>
         </is>
       </c>
       <c r="C970" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="0" t="n">
-        <v>17638</v>
+        <v>677182</v>
       </c>
       <c r="B971" s="0" t="inlineStr">
         <is>
-          <t>Pasta profilaxis sabor fresa   Royal Dent</t>
+          <t>Peeso Largo 32 mm   Nº 2   Royal Dent</t>
         </is>
       </c>
       <c r="C971" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="0" t="n">
-        <v>1844</v>
+        <v>511</v>
       </c>
       <c r="B972" s="0" t="inlineStr">
         <is>
-          <t>Pattern Resin LS  GC</t>
+          <t>Peeso Largo 32 mm Maillefer   Nº 2   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C972" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="0" t="n">
-        <v>677182</v>
+        <v>3863</v>
       </c>
       <c r="B973" s="0" t="inlineStr">
         <is>
-          <t>Peeso Largo 32 mm   Nº 2   Royal Dent</t>
+          <t>Película adhesiva CROSS 15  Omnia</t>
         </is>
       </c>
       <c r="C973" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="0" t="n">
-        <v>511</v>
+        <v>15290</v>
       </c>
       <c r="B974" s="0" t="inlineStr">
         <is>
-          <t>Peeso Largo 32 mm Maillefer   Nº 2   Dentsply Sirona</t>
+          <t>Película Vistascan medida 0 2130-040-50  Durr Dental</t>
         </is>
       </c>
       <c r="C974" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="0" t="n">
-        <v>3863</v>
+        <v>15291</v>
       </c>
       <c r="B975" s="0" t="inlineStr">
         <is>
-          <t>Película adhesiva CROSS 15  Omnia</t>
+          <t>Película Vistascan medida 1 2130-041-50  Durr Dental</t>
         </is>
       </c>
       <c r="C975" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="0" t="n">
-        <v>15290</v>
+        <v>15292</v>
       </c>
       <c r="B976" s="0" t="inlineStr">
         <is>
-          <t>Película Vistascan medida 0 2130-040-50  Durr Dental</t>
+          <t>Película Vistascan medida 2 2130-042-50  Durr Dental</t>
         </is>
       </c>
       <c r="C976" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="0" t="n">
-        <v>15291</v>
+        <v>17437</v>
       </c>
       <c r="B977" s="0" t="inlineStr">
         <is>
-          <t>Película Vistascan medida 1 2130-041-50  Durr Dental</t>
+          <t>Perfect Bleach office Peróxido de Hidrógeno al 35%  Voco</t>
         </is>
       </c>
       <c r="C977" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
-      <c r="A978" s="0" t="n">
-        <v>15292</v>
+      <c r="A978" s="0" t="inlineStr">
+        <is>
+          <t>0718</t>
+        </is>
       </c>
       <c r="B978" s="0" t="inlineStr">
         <is>
-          <t>Película Vistascan medida 2 2130-042-50  Durr Dental</t>
+          <t>Perforador de dique Ivory  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C978" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
-      <c r="A979" s="0" t="n">
-        <v>17437</v>
+      <c r="A979" s="0" t="inlineStr">
+        <is>
+          <t>0725</t>
+        </is>
       </c>
       <c r="B979" s="0" t="inlineStr">
         <is>
-          <t>Perfect Bleach office Peróxido de Hidrógeno al 35%  Voco</t>
+          <t>Perforador para diques de goma Ainsworth  Directa</t>
         </is>
       </c>
       <c r="C979" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
-      <c r="A980" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A980" s="0" t="n">
+        <v>1536</v>
       </c>
       <c r="B980" s="0" t="inlineStr">
         <is>
-          <t>Perforador de dique Ivory  Heraeus-Kulzer</t>
+          <t>Periomat intra  Durr Dental</t>
         </is>
       </c>
       <c r="C980" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
-      <c r="A981" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A981" s="0" t="n">
+        <v>9378</v>
       </c>
       <c r="B981" s="0" t="inlineStr">
         <is>
-          <t>Perforador para diques de goma Ainsworth  Directa</t>
+          <t>Periostotomo Molt mango hueco MOLT-9 718-M9  Bontempi</t>
         </is>
       </c>
       <c r="C981" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="0" t="n">
-        <v>1536</v>
+        <v>8248</v>
       </c>
       <c r="B982" s="0" t="inlineStr">
         <is>
-          <t>Periomat intra  Durr Dental</t>
+          <t>Permlastic Adhesivo  Kerr</t>
         </is>
       </c>
       <c r="C982" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="0" t="n">
-        <v>9378</v>
+        <v>8245</v>
       </c>
       <c r="B983" s="0" t="inlineStr">
         <is>
-          <t>Periostotomo Molt mango hueco MOLT-9 718-M9  Bontempi</t>
+          <t>Permlastic Regular Body  Kerr</t>
         </is>
       </c>
       <c r="C983" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="0" t="n">
-        <v>8248</v>
+        <v>99627</v>
       </c>
       <c r="B984" s="0" t="inlineStr">
         <is>
-          <t>Permlastic Adhesivo  Kerr</t>
+          <t>PFIG4/5 Gregg 4/5 PFIG4/5  Hu-Friedy</t>
         </is>
       </c>
       <c r="C984" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="0" t="n">
-        <v>8245</v>
+        <v>30178</v>
       </c>
       <c r="B985" s="0" t="inlineStr">
         <is>
-          <t>Permlastic Regular Body  Kerr</t>
+          <t>Pieza de mano cirugía S-11  W&amp;H</t>
         </is>
       </c>
       <c r="C985" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="0" t="n">
-        <v>99627</v>
+        <v>307461</v>
       </c>
       <c r="B986" s="0" t="inlineStr">
         <is>
-          <t>PFIG4/5 Gregg 4/5 PFIG4/5  Hu-Friedy</t>
+          <t>Pieza de mano S-MAX M65  NSK</t>
         </is>
       </c>
       <c r="C986" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="0" t="n">
-        <v>30178</v>
+        <v>30482</v>
       </c>
       <c r="B987" s="0" t="inlineStr">
         <is>
-          <t>Pieza de mano cirugía S-11  W&amp;H</t>
+          <t>Piezas de mano para DTE 5  Woodpecker</t>
         </is>
       </c>
       <c r="C987" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="0" t="n">
-        <v>307461</v>
+        <v>3931</v>
       </c>
       <c r="B988" s="0" t="inlineStr">
         <is>
-          <t>Pieza de mano S-MAX M65  NSK</t>
+          <t>Pinceles adhesivo   Royal Dent</t>
         </is>
       </c>
       <c r="C988" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="0" t="n">
-        <v>30482</v>
+        <v>3934</v>
       </c>
       <c r="B989" s="0" t="inlineStr">
         <is>
-          <t>Piezas de mano para DTE 5  Woodpecker</t>
+          <t>Pinceles adhesivo   Tamaño Negros finos   Royal Dent</t>
         </is>
       </c>
       <c r="C989" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="0" t="n">
-        <v>3931</v>
+        <v>3932</v>
       </c>
       <c r="B990" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo   Royal Dent</t>
+          <t>Pinceles adhesivo   Tamaño Blancos finos   Royal Dent</t>
         </is>
       </c>
       <c r="C990" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="0" t="n">
-        <v>3934</v>
+        <v>3930</v>
       </c>
       <c r="B991" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo   Tamaño Negros finos   Royal Dent</t>
+          <t>Pinceles adhesivo Kit  Royal Dent</t>
         </is>
       </c>
       <c r="C991" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="0" t="n">
-        <v>3932</v>
+        <v>1932</v>
       </c>
       <c r="B992" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo   Tamaño Blancos finos   Royal Dent</t>
+          <t>Pins Minikin L-511  Whaledent</t>
         </is>
       </c>
       <c r="C992" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="0" t="n">
-        <v>3930</v>
+        <v>3116</v>
       </c>
       <c r="B993" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo Kit  Royal Dent</t>
+          <t>Pinza algodón Meriam  Bontempi</t>
         </is>
       </c>
       <c r="C993" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="0" t="n">
-        <v>1932</v>
+        <v>67050</v>
       </c>
       <c r="B994" s="0" t="inlineStr">
         <is>
-          <t>Pins Minikin L-511  Whaledent</t>
+          <t>Pinza de algodón Meriam  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C994" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="0" t="n">
-        <v>3116</v>
+        <v>67085</v>
       </c>
       <c r="B995" s="0" t="inlineStr">
         <is>
-          <t>Pinza algodón Meriam  Bontempi</t>
+          <t>Pinza Gubia Luer curva  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C995" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="0" t="n">
-        <v>67050</v>
+        <v>71070</v>
       </c>
       <c r="B996" s="0" t="inlineStr">
         <is>
-          <t>Pinza de algodón Meriam  Royal Dent-Asa Dental</t>
+          <t>Pinza hemostática Haslted Mosquito H3   Hu-Friedy</t>
         </is>
       </c>
       <c r="C996" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="0" t="n">
-        <v>67085</v>
+        <v>11782</v>
       </c>
       <c r="B997" s="0" t="inlineStr">
         <is>
-          <t>Pinza Gubia Luer curva  Royal Dent-Asa Dental</t>
+          <t>Pinza Mathieu punta fina   Royal Dent</t>
         </is>
       </c>
       <c r="C997" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="0" t="n">
-        <v>71070</v>
+        <v>67052</v>
       </c>
       <c r="B998" s="0" t="inlineStr">
         <is>
-          <t>Pinza hemostática Haslted Mosquito H3   Hu-Friedy</t>
+          <t>Pinza papel articular   Royal Dent</t>
         </is>
       </c>
       <c r="C998" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="0" t="n">
-        <v>11782</v>
+        <v>71460</v>
       </c>
       <c r="B999" s="0" t="inlineStr">
         <is>
-          <t>Pinza Mathieu punta fina   Royal Dent</t>
+          <t>Pinza para fragmentos Stieglitz RF45   Hu-Friedy</t>
         </is>
       </c>
       <c r="C999" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="0" t="n">
-        <v>67052</v>
+        <v>1880</v>
       </c>
       <c r="B1000" s="0" t="inlineStr">
         <is>
-          <t>Pinza papel articular   Royal Dent</t>
+          <t>Plancha blanqueamiento Mouthguard 040 1 mm (blandas)  Dentaflux</t>
         </is>
       </c>
       <c r="C1000" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="0" t="n">
-        <v>71460</v>
+        <v>1881</v>
       </c>
       <c r="B1001" s="0" t="inlineStr">
         <is>
-          <t>Pinza para fragmentos Stieglitz RF45   Hu-Friedy</t>
+          <t>Plancha blanqueamiento Mouthguard 060 1,5 mm (blandas)  Dentaflux</t>
         </is>
       </c>
       <c r="C1001" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
       <c r="A1002" s="0" t="n">
-        <v>1880</v>
+        <v>1882</v>
       </c>
       <c r="B1002" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 040 1 mm (blandas)  Dentaflux</t>
+          <t>Plancha blanqueamiento Mouthguard 080 2 mm (blandas)  Dentaflux</t>
         </is>
       </c>
       <c r="C1002" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
       <c r="A1003" s="0" t="n">
-        <v>1881</v>
+        <v>72031</v>
       </c>
       <c r="B1003" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 060 1,5 mm (blandas)  Dentaflux</t>
+          <t>Plancha blanqueamiento Mouthguard 1 mm - blandas  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1003" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="0" t="n">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B1004" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 080 2 mm (blandas)  Dentaflux</t>
+          <t>Plancha blanqueamiento Mouthguard 120 3 mm (blandas) Bruxismo  Dentaflux</t>
         </is>
       </c>
       <c r="C1004" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="0" t="n">
-        <v>72031</v>
+        <v>72033</v>
       </c>
       <c r="B1005" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 1 mm - blandas  Laboratorios Clarben</t>
+          <t>Plancha blanqueamiento Mouthguard 2 mm - blandas  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1005" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="0" t="n">
-        <v>1883</v>
+        <v>8501</v>
       </c>
       <c r="B1006" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 120 3 mm (blandas) Bruxismo  Dentaflux</t>
+          <t>Planchas rosas  Cera de Reus</t>
         </is>
       </c>
       <c r="C1006" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="0" t="n">
-        <v>72033</v>
+        <v>8505</v>
       </c>
       <c r="B1007" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 2 mm - blandas  Laboratorios Clarben</t>
+          <t>Planchas rosas climas cálidos  Cera de Reus</t>
         </is>
       </c>
       <c r="C1007" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="0" t="n">
-        <v>8501</v>
+        <v>189977</v>
       </c>
       <c r="B1008" s="0" t="inlineStr">
         <is>
-          <t>Planchas rosas  Cera de Reus</t>
+          <t>Plano de Fox  Mestra</t>
         </is>
       </c>
       <c r="C1008" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
       <c r="A1009" s="0" t="n">
-        <v>8505</v>
+        <v>2088</v>
       </c>
       <c r="B1009" s="0" t="inlineStr">
         <is>
-          <t>Planchas rosas climas cálidos  Cera de Reus</t>
+          <t>Plásticos retentivos.  Directa</t>
         </is>
       </c>
       <c r="C1009" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
       <c r="A1010" s="0" t="n">
-        <v>189977</v>
+        <v>14140</v>
       </c>
       <c r="B1010" s="0" t="inlineStr">
         <is>
-          <t>Plano de Fox  Mestra</t>
+          <t>Pogo   Puntas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1010" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
       <c r="A1011" s="0" t="n">
-        <v>2088</v>
+        <v>14138</v>
       </c>
       <c r="B1011" s="0" t="inlineStr">
         <is>
-          <t>Plásticos retentivos.  Directa</t>
+          <t>Pogo  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1011" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
       <c r="A1012" s="0" t="n">
-        <v>14140</v>
+        <v>88052</v>
       </c>
       <c r="B1012" s="0" t="inlineStr">
         <is>
-          <t>Pogo   Puntas   Dentsply Sirona</t>
+          <t>POLA RETRACTORS (azul) x 5 piezas  SDI 88052  SDI AUSTRALIA</t>
         </is>
       </c>
       <c r="C1012" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
-      <c r="A1013" s="0" t="n">
-        <v>14138</v>
+      <c r="A1013" s="0" t="inlineStr">
+        <is>
+          <t>0532</t>
+        </is>
       </c>
       <c r="B1013" s="0" t="inlineStr">
         <is>
-          <t>Pogo  Dentsply Sirona</t>
+          <t>Polofil Supra   Voco</t>
         </is>
       </c>
       <c r="C1013" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
-      <c r="A1014" s="0" t="n">
-        <v>88052</v>
+      <c r="A1014" s="0" t="inlineStr">
+        <is>
+          <t>0533</t>
+        </is>
       </c>
       <c r="B1014" s="0" t="inlineStr">
         <is>
-          <t>POLA RETRACTORS (azul) x 5 piezas  SDI 88052  SDI AUSTRALIA</t>
+          <t>Polofil Supra   Color A-3   Voco</t>
         </is>
       </c>
       <c r="C1014" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
-      <c r="A1015" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1015" s="0" t="n">
+        <v>13835</v>
       </c>
       <c r="B1015" s="0" t="inlineStr">
         <is>
-          <t>Polofil Supra   Voco</t>
+          <t>Porcelain Etch Kit - UP 405  Ultradent</t>
         </is>
       </c>
       <c r="C1015" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
-      <c r="A1016" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1016" s="0" t="n">
+        <v>3822</v>
       </c>
       <c r="B1016" s="0" t="inlineStr">
         <is>
-          <t>Polofil Supra   Color A-3   Voco</t>
+          <t>Porta servilletas cadena portaservilletas metal  Euronda Monoart</t>
         </is>
       </c>
       <c r="C1016" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
       <c r="A1017" s="0" t="n">
-        <v>13835</v>
+        <v>71086</v>
       </c>
       <c r="B1017" s="0" t="inlineStr">
         <is>
-          <t>Porcelain Etch Kit - UP 405  Ultradent</t>
+          <t>Porta-agujas Crile Wood NH5038 PermaSharp 15cm   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1017" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
       <c r="A1018" s="0" t="n">
-        <v>3822</v>
+        <v>67032</v>
       </c>
       <c r="B1018" s="0" t="inlineStr">
         <is>
-          <t>Porta servilletas cadena portaservilletas metal  Euronda Monoart</t>
+          <t>Porta-agujas Mayo-Hegar T.C. 16 cm  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C1018" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
       <c r="A1019" s="0" t="n">
-        <v>71086</v>
+        <v>71895</v>
       </c>
       <c r="B1019" s="0" t="inlineStr">
         <is>
-          <t>Porta-agujas Crile Wood NH5038 PermaSharp 15cm   Hu-Friedy</t>
+          <t>Portaservilletas goma colores surtidos  Royal Dent</t>
         </is>
       </c>
       <c r="C1019" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
       <c r="A1020" s="0" t="n">
-        <v>67032</v>
+        <v>3824</v>
       </c>
       <c r="B1020" s="0" t="inlineStr">
         <is>
-          <t>Porta-agujas Mayo-Hegar T.C. 16 cm  Royal Dent-Asa Dental</t>
+          <t>Portaservilletas O Cadeneta de  Silicona  Color Azul   Directa</t>
         </is>
       </c>
       <c r="C1020" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
       <c r="A1021" s="0" t="n">
-        <v>71895</v>
+        <v>3801</v>
       </c>
       <c r="B1021" s="0" t="inlineStr">
         <is>
-          <t>Portaservilletas goma colores surtidos  Royal Dent</t>
+          <t>Protacam kit  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C1021" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="0" t="n">
-        <v>3824</v>
+        <v>84048</v>
       </c>
       <c r="B1022" s="0" t="inlineStr">
         <is>
-          <t>Portaservilletas O Cadeneta de  Silicona  Color Azul   Directa</t>
+          <t>ProTaper Ultimate Conform Fit Gutta-Percha   F2   DentsplySirona</t>
         </is>
       </c>
       <c r="C1022" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
       <c r="A1023" s="0" t="n">
-        <v>3801</v>
+        <v>72158</v>
       </c>
       <c r="B1023" s="0" t="inlineStr">
         <is>
-          <t>Protacam kit  Hager&amp;Werken</t>
+          <t>Protector antideslumbrante 551756   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1023" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
       <c r="A1024" s="0" t="n">
-        <v>84048</v>
+        <v>3525</v>
       </c>
       <c r="B1024" s="0" t="inlineStr">
         <is>
-          <t>ProTaper Ultimate Conform Fit Gutta-Percha   F2   DentsplySirona</t>
+          <t>Protector de mangueras estéril  Omnia</t>
         </is>
       </c>
       <c r="C1024" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
       <c r="A1025" s="0" t="n">
-        <v>72158</v>
+        <v>80958</v>
       </c>
       <c r="B1025" s="0" t="inlineStr">
         <is>
-          <t>Protector antideslumbrante 551756   Ivoclar-Vivadent</t>
+          <t>Protector gingival   Royal Dent</t>
         </is>
       </c>
       <c r="C1025" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
       <c r="A1026" s="0" t="n">
-        <v>3525</v>
+        <v>3549</v>
       </c>
       <c r="B1026" s="0" t="inlineStr">
         <is>
-          <t>Protector de mangueras estéril  Omnia</t>
+          <t>Protector para mangueras estéril   Royal Dent</t>
         </is>
       </c>
       <c r="C1026" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
       <c r="A1027" s="0" t="n">
-        <v>80958</v>
+        <v>18542</v>
       </c>
       <c r="B1027" s="0" t="inlineStr">
         <is>
-          <t>Protector gingival   Royal Dent</t>
+          <t>Protemp 4 kit Intro  Solventum</t>
         </is>
       </c>
       <c r="C1027" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
       <c r="A1028" s="0" t="n">
-        <v>3549</v>
+        <v>18548</v>
       </c>
       <c r="B1028" s="0" t="inlineStr">
         <is>
-          <t>Protector para mangueras estéril   Royal Dent</t>
+          <t>Protemp 4 reposición   A3,5   Solventum</t>
         </is>
       </c>
       <c r="C1028" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
       <c r="A1029" s="0" t="n">
-        <v>18542</v>
+        <v>18546</v>
       </c>
       <c r="B1029" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 kit Intro  Solventum</t>
+          <t>Protemp 4 reposición   A3   Solventum</t>
         </is>
       </c>
       <c r="C1029" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
       <c r="A1030" s="0" t="n">
         <v>18545</v>
       </c>
       <c r="B1030" s="0" t="inlineStr">
         <is>
           <t>Protemp 4 reposición   A2   Solventum</t>
         </is>
       </c>
       <c r="C1030" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
       <c r="A1031" s="0" t="n">
-        <v>18548</v>
+        <v>82648</v>
       </c>
       <c r="B1031" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 reposición   A3,5   Solventum</t>
+          <t>Provicol QM Aesthetic - 1108  Voco</t>
         </is>
       </c>
       <c r="C1031" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
       <c r="A1032" s="0" t="n">
-        <v>18546</v>
+        <v>82679</v>
       </c>
       <c r="B1032" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 reposición   A3   Solventum</t>
+          <t>PROXYT RDA   Grano Grueso   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1032" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
       <c r="A1033" s="0" t="n">
-        <v>82648</v>
+        <v>80946</v>
       </c>
       <c r="B1033" s="0" t="inlineStr">
         <is>
-          <t>Provicol QM Aesthetic - 1108  Voco</t>
+          <t>Pulidores removedor cementos ortondoncia - 383 RSPL, CONTRA-ÁNGULO  Reliance</t>
         </is>
       </c>
       <c r="C1033" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
       <c r="A1034" s="0" t="n">
-        <v>82679</v>
+        <v>8331</v>
       </c>
       <c r="B1034" s="0" t="inlineStr">
         <is>
-          <t>PROXYT RDA   Grano Grueso   Ivoclar-Vivadent</t>
+          <t>Punta intraoral blanca tipo 1 radicular - para tipo 11  Royal Dent</t>
         </is>
       </c>
       <c r="C1034" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1035">
       <c r="A1035" s="0" t="n">
-        <v>80946</v>
+        <v>677132</v>
       </c>
       <c r="B1035" s="0" t="inlineStr">
         <is>
-          <t>Pulidores removedor cementos ortondoncia - 383 RSPL, CONTRA-ÁNGULO  Reliance</t>
+          <t>Punta papel Royal-PROR  Royal Dent</t>
         </is>
       </c>
       <c r="C1035" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1036">
       <c r="A1036" s="0" t="n">
-        <v>8331</v>
+        <v>677125</v>
       </c>
       <c r="B1036" s="0" t="inlineStr">
         <is>
-          <t>Punta intraoral blanca tipo 1 radicular - para tipo 11  Royal Dent</t>
+          <t>Punta papel Royal-PROT  Royal Dent</t>
         </is>
       </c>
       <c r="C1036" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1037">
       <c r="A1037" s="0" t="n">
-        <v>677132</v>
+        <v>677129</v>
       </c>
       <c r="B1037" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROR  Royal Dent</t>
+          <t>Punta papel Royal-PROT   F5   Royal Dent</t>
         </is>
       </c>
       <c r="C1037" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
       <c r="A1038" s="0" t="n">
-        <v>677126</v>
+        <v>677128</v>
       </c>
       <c r="B1038" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F2   Royal Dent</t>
+          <t>Punta papel Royal-PROT   F4   Royal Dent</t>
         </is>
       </c>
       <c r="C1038" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1039">
       <c r="A1039" s="0" t="n">
-        <v>677131</v>
+        <v>677127</v>
       </c>
       <c r="B1039" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   Surtido F4-F5   Royal Dent</t>
+          <t>Punta papel Royal-PROT   F3   Royal Dent</t>
         </is>
       </c>
       <c r="C1039" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
       <c r="A1040" s="0" t="n">
-        <v>677125</v>
+        <v>677126</v>
       </c>
       <c r="B1040" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT  Royal Dent</t>
+          <t>Punta papel Royal-PROT   F2   Royal Dent</t>
         </is>
       </c>
       <c r="C1040" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1041">
       <c r="A1041" s="0" t="n">
-        <v>677129</v>
+        <v>677131</v>
       </c>
       <c r="B1041" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F5   Royal Dent</t>
+          <t>Punta papel Royal-PROT   Surtido F4-F5   Royal Dent</t>
         </is>
       </c>
       <c r="C1041" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1042">
       <c r="A1042" s="0" t="n">
-        <v>677128</v>
+        <v>677137</v>
       </c>
       <c r="B1042" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F4   Royal Dent</t>
+          <t>Punta papel Royal-PROW   Primary 025.07   Royal Dent</t>
         </is>
       </c>
       <c r="C1042" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1043">
       <c r="A1043" s="0" t="n">
-        <v>677127</v>
+        <v>30484</v>
       </c>
       <c r="B1043" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F3   Royal Dent</t>
+          <t>Punta para profilaxis universal GD1 compatible con Satelec  Woodpecker</t>
         </is>
       </c>
       <c r="C1043" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1044">
       <c r="A1044" s="0" t="n">
-        <v>677137</v>
+        <v>654</v>
       </c>
       <c r="B1044" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROW   Primary 025.07   Royal Dent</t>
+          <t>Puntas de gutapercha conicidad 04/06  Conicidad .04 Nº 30 Nº 30 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1044" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1045">
       <c r="A1045" s="0" t="n">
-        <v>30484</v>
+        <v>671</v>
       </c>
       <c r="B1045" s="0" t="inlineStr">
         <is>
-          <t>Punta para profilaxis universal GD1 compatible con Satelec  Woodpecker</t>
+          <t>Puntas de gutapercha Maillefer   Nº 20   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1045" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1046">
       <c r="A1046" s="0" t="n">
-        <v>654</v>
+        <v>672</v>
       </c>
       <c r="B1046" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha conicidad 04/06  Conicidad .04 Nº 30 Nº 30 Dentsply Sirona</t>
+          <t>Puntas de gutapercha Maillefer   Nº 25   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1046" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1047">
       <c r="A1047" s="0" t="n">
-        <v>671</v>
+        <v>682</v>
       </c>
       <c r="B1047" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha Maillefer   Nº 20   Dentsply Sirona</t>
+          <t>Puntas de gutapercha Maillefer   Surtido 15al40   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1047" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1048">
       <c r="A1048" s="0" t="n">
-        <v>672</v>
+        <v>12333</v>
       </c>
       <c r="B1048" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha Maillefer   Nº 25   Dentsply Sirona</t>
+          <t>Puntas de guttapercha    Nº 20   Royal Dent</t>
         </is>
       </c>
       <c r="C1048" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1049">
       <c r="A1049" s="0" t="n">
-        <v>682</v>
+        <v>12337</v>
       </c>
       <c r="B1049" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha Maillefer   Surtido 15al40   Dentsply Sirona</t>
+          <t>Puntas de guttapercha    Nº 40   Royal Dent</t>
         </is>
       </c>
       <c r="C1049" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1050">
       <c r="A1050" s="0" t="n">
-        <v>12334</v>
+        <v>12336</v>
       </c>
       <c r="B1050" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 25   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 35   Royal Dent</t>
         </is>
       </c>
       <c r="C1050" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1051">
       <c r="A1051" s="0" t="n">
-        <v>12344</v>
+        <v>12332</v>
       </c>
       <c r="B1051" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Surtido 15al40   Royal Dent</t>
+          <t>Puntas de guttapercha   Royal Dent</t>
         </is>
       </c>
       <c r="C1051" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1052">
       <c r="A1052" s="0" t="n">
-        <v>12333</v>
+        <v>12335</v>
       </c>
       <c r="B1052" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 20   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 30   Royal Dent</t>
         </is>
       </c>
       <c r="C1052" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1053">
       <c r="A1053" s="0" t="n">
-        <v>12337</v>
+        <v>12334</v>
       </c>
       <c r="B1053" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 40   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 25   Royal Dent</t>
         </is>
       </c>
       <c r="C1053" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1054">
       <c r="A1054" s="0" t="n">
-        <v>12336</v>
+        <v>12344</v>
       </c>
       <c r="B1054" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 35   Royal Dent</t>
+          <t>Puntas de guttapercha    Surtido 15al40   Royal Dent</t>
         </is>
       </c>
       <c r="C1054" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1055">
       <c r="A1055" s="0" t="n">
-        <v>12332</v>
+        <v>677156</v>
       </c>
       <c r="B1055" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha   Royal Dent</t>
+          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Surtido 15al40 Surtido 15al40 Royal Dent</t>
         </is>
       </c>
       <c r="C1055" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1056">
       <c r="A1056" s="0" t="n">
-        <v>12335</v>
+        <v>677153</v>
       </c>
       <c r="B1056" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 30   Royal Dent</t>
+          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Nº 30 Nº 30 Royal Dent</t>
         </is>
       </c>
       <c r="C1056" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1057">
       <c r="A1057" s="0" t="n">
-        <v>677156</v>
+        <v>677144</v>
       </c>
       <c r="B1057" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Surtido 15al40 Surtido 15al40 Royal Dent</t>
+          <t>Puntas de guttapercha conicidad 04/06   Conicidad .04 Nº 30 Nº 30 Royal Dent</t>
         </is>
       </c>
       <c r="C1057" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1058">
       <c r="A1058" s="0" t="n">
-        <v>677153</v>
+        <v>12357</v>
       </c>
       <c r="B1058" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Nº 30 Nº 30 Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 50   Royal Dent</t>
         </is>
       </c>
       <c r="C1058" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1059">
       <c r="A1059" s="0" t="n">
-        <v>677144</v>
+        <v>12350</v>
       </c>
       <c r="B1059" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha conicidad 04/06   Conicidad .04 Nº 30 Nº 30 Royal Dent</t>
+          <t>Puntas de papel punta coloreada  Royal Dent</t>
         </is>
       </c>
       <c r="C1059" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1060">
       <c r="A1060" s="0" t="n">
-        <v>12350</v>
+        <v>12353</v>
       </c>
       <c r="B1060" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada  Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 30   Royal Dent</t>
         </is>
       </c>
       <c r="C1060" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1061">
       <c r="A1061" s="0" t="n">
-        <v>12352</v>
+        <v>12355</v>
       </c>
       <c r="B1061" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 25   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 40   Royal Dent</t>
         </is>
       </c>
       <c r="C1061" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1062">
       <c r="A1062" s="0" t="n">
-        <v>12353</v>
+        <v>12363</v>
       </c>
       <c r="B1062" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 30   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Surtido 45al80   Royal Dent</t>
         </is>
       </c>
       <c r="C1062" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1063">
       <c r="A1063" s="0" t="n">
-        <v>12357</v>
+        <v>12354</v>
       </c>
       <c r="B1063" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 50   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 35   Royal Dent</t>
         </is>
       </c>
       <c r="C1063" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1064">
       <c r="A1064" s="0" t="n">
-        <v>12355</v>
+        <v>12362</v>
       </c>
       <c r="B1064" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 40   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Surtido 15al40   Royal Dent</t>
         </is>
       </c>
       <c r="C1064" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1065">
       <c r="A1065" s="0" t="n">
-        <v>12363</v>
+        <v>12352</v>
       </c>
       <c r="B1065" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Surtido 45al80   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 25   Royal Dent</t>
         </is>
       </c>
       <c r="C1065" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1066">
       <c r="A1066" s="0" t="n">
-        <v>12354</v>
+        <v>9490</v>
       </c>
       <c r="B1066" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 35   Royal Dent</t>
+          <t>Puntas de recambio levantapuentes arrancacorona  Figura C-12   Bontempi</t>
         </is>
       </c>
       <c r="C1066" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1067">
       <c r="A1067" s="0" t="n">
-        <v>12362</v>
+        <v>9489</v>
       </c>
       <c r="B1067" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Surtido 15al40   Royal Dent</t>
+          <t>Puntas de recambio levantapuentes arrancacorona  Bontempi</t>
         </is>
       </c>
       <c r="C1067" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1068">
       <c r="A1068" s="0" t="n">
-        <v>9489</v>
+        <v>12349</v>
       </c>
       <c r="B1068" s="0" t="inlineStr">
         <is>
-          <t>Puntas de recambio levantapuentes arrancacorona  Bontempi</t>
+          <t>Puntas guttapercha piratas no estandarizadas   FINE   Royal Dent</t>
         </is>
       </c>
       <c r="C1068" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1069">
       <c r="A1069" s="0" t="n">
-        <v>9490</v>
+        <v>12347</v>
       </c>
       <c r="B1069" s="0" t="inlineStr">
         <is>
-          <t>Puntas de recambio levantapuentes arrancacorona  Figura C-12   Bontempi</t>
+          <t>Puntas guttapercha piratas no estandarizadas   X-FINE   Royal Dent</t>
         </is>
       </c>
       <c r="C1069" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1070">
       <c r="A1070" s="0" t="n">
-        <v>12349</v>
+        <v>1000</v>
       </c>
       <c r="B1070" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas   FINE   Royal Dent</t>
+          <t>Puntas guttapercha piratas no estandarizadas 24 mm   B   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1070" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1071">
       <c r="A1071" s="0" t="n">
-        <v>12347</v>
+        <v>1001</v>
       </c>
       <c r="B1071" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas   X-FINE   Royal Dent</t>
+          <t>Puntas guttapercha piratas no estandarizadas 24 mm   C   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1071" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1072">
-      <c r="A1072" s="0" t="n">
-        <v>1000</v>
+      <c r="A1072" s="0" t="inlineStr">
+        <is>
+          <t>0999</t>
+        </is>
       </c>
       <c r="B1072" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas 24 mm   B   Dentsply Sirona</t>
+          <t>Puntas guttapercha piratas no estandarizadas 24 mm  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1072" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1073">
       <c r="A1073" s="0" t="n">
-        <v>1001</v>
+        <v>8146</v>
       </c>
       <c r="B1073" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas 24 mm   C   Dentsply Sirona</t>
+          <t>Puntas mezcla amarillas tipo 1:1, 2:1  Royal Dent</t>
         </is>
       </c>
       <c r="C1073" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1074">
-      <c r="A1074" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1074" s="0" t="n">
+        <v>8147</v>
       </c>
       <c r="B1074" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas 24 mm  Dentsply Sirona</t>
+          <t>Puntas mezcla intraorales amarillas tipo 469/3  Royal Dent</t>
         </is>
       </c>
       <c r="C1074" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1075">
       <c r="A1075" s="0" t="n">
-        <v>8146</v>
+        <v>8196</v>
       </c>
       <c r="B1075" s="0" t="inlineStr">
         <is>
-          <t>Puntas mezcla amarillas tipo 1:1, 2:1  Royal Dent</t>
+          <t>Puntas mezcla tipo 16  Royal Dent</t>
         </is>
       </c>
       <c r="C1075" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1076">
       <c r="A1076" s="0" t="n">
-        <v>8147</v>
+        <v>677279</v>
       </c>
       <c r="B1076" s="0" t="inlineStr">
         <is>
-          <t>Puntas mezcla intraorales amarillas tipo 469/3  Royal Dent</t>
+          <t>Puntas papel WaveOne Gold    Medium 035.06   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1076" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1077">
       <c r="A1077" s="0" t="n">
-        <v>8196</v>
+        <v>1493</v>
       </c>
       <c r="B1077" s="0" t="inlineStr">
         <is>
-          <t>Puntas mezcla tipo 16  Royal Dent</t>
+          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE   Grises 0664 grano medio   Edenta</t>
         </is>
       </c>
       <c r="C1077" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1078">
       <c r="A1078" s="0" t="n">
-        <v>677279</v>
+        <v>1492</v>
       </c>
       <c r="B1078" s="0" t="inlineStr">
         <is>
-          <t>Puntas papel WaveOne Gold    Medium 035.06   Dentsply Sirona</t>
+          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
         </is>
       </c>
       <c r="C1078" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1079">
       <c r="A1079" s="0" t="n">
-        <v>1492</v>
+        <v>16111</v>
       </c>
       <c r="B1079" s="0" t="inlineStr">
         <is>
-          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
+          <t>QuiXfil  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1079" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1080">
-      <c r="A1080" s="0" t="n">
-        <v>1493</v>
+      <c r="A1080" s="0" t="inlineStr">
+        <is>
+          <t>9T</t>
+        </is>
       </c>
       <c r="B1080" s="0" t="inlineStr">
         <is>
-          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE   Grises 0664 grano medio   Edenta</t>
+          <t>Racestyptine Solución  Septodont</t>
         </is>
       </c>
       <c r="C1080" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1081">
       <c r="A1081" s="0" t="n">
-        <v>16111</v>
+        <v>99617</v>
       </c>
       <c r="B1081" s="0" t="inlineStr">
         <is>
-          <t>QuiXfil  Dentsply Sirona</t>
+          <t>Raspador Morse SM0/00  Hu-Friedy</t>
         </is>
       </c>
       <c r="C1081" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1082">
-      <c r="A1082" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1082" s="0" t="n">
+        <v>1894</v>
       </c>
       <c r="B1082" s="0" t="inlineStr">
         <is>
-          <t>Racestyptine Solución  Septodont</t>
+          <t>Rebase blando Ufi Gel P  Voco</t>
         </is>
       </c>
       <c r="C1082" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1083">
       <c r="A1083" s="0" t="n">
-        <v>99617</v>
+        <v>1896</v>
       </c>
       <c r="B1083" s="0" t="inlineStr">
         <is>
-          <t>Raspador Morse SM0/00  Hu-Friedy</t>
+          <t>Rebase blando Ufi Gel SC reposición.  Voco</t>
         </is>
       </c>
       <c r="C1083" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1084">
       <c r="A1084" s="0" t="n">
-        <v>1894</v>
+        <v>13731</v>
       </c>
       <c r="B1084" s="0" t="inlineStr">
         <is>
-          <t>Rebase blando Ufi Gel P  Voco</t>
+          <t>Rebilda DC Quickmix dentina  Voco</t>
         </is>
       </c>
       <c r="C1084" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1085">
       <c r="A1085" s="0" t="n">
-        <v>1896</v>
+        <v>2107</v>
       </c>
       <c r="B1085" s="0" t="inlineStr">
         <is>
-          <t>Rebase blando Ufi Gel SC reposición.  Voco</t>
+          <t>Rebilda Post reposición.   ø 1,5 mm   Voco</t>
         </is>
       </c>
       <c r="C1085" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1086">
       <c r="A1086" s="0" t="n">
-        <v>13731</v>
+        <v>2106</v>
       </c>
       <c r="B1086" s="0" t="inlineStr">
         <is>
-          <t>Rebilda DC Quickmix dentina  Voco</t>
+          <t>Rebilda Post reposición.  Voco</t>
         </is>
       </c>
       <c r="C1086" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1087">
       <c r="A1087" s="0" t="n">
-        <v>2107</v>
+        <v>66473</v>
       </c>
       <c r="B1087" s="0" t="inlineStr">
         <is>
-          <t>Rebilda Post reposición.   ø 1,5 mm   Voco</t>
+          <t>Registrado Clear - 2037  Voco</t>
         </is>
       </c>
       <c r="C1087" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1088">
       <c r="A1088" s="0" t="n">
-        <v>2106</v>
+        <v>8250</v>
       </c>
       <c r="B1088" s="0" t="inlineStr">
         <is>
-          <t>Rebilda Post reposición.  Voco</t>
+          <t>Registro mordida Occlufast  Zhermack</t>
         </is>
       </c>
       <c r="C1088" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1089">
       <c r="A1089" s="0" t="n">
-        <v>66473</v>
+        <v>71979</v>
       </c>
       <c r="B1089" s="0" t="inlineStr">
         <is>
-          <t>Registrado Clear - 2037  Voco</t>
+          <t>Registro mordida Royal Bite registro de mordida  Royal Dent</t>
         </is>
       </c>
       <c r="C1089" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1090">
-      <c r="A1090" s="0" t="n">
-        <v>8250</v>
+      <c r="A1090" s="0" t="inlineStr">
+        <is>
+          <t>01278</t>
+        </is>
       </c>
       <c r="B1090" s="0" t="inlineStr">
         <is>
-          <t>Registro mordida Occlufast  Zhermack</t>
+          <t>Regla calibradora de Guta  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1090" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1091">
       <c r="A1091" s="0" t="n">
-        <v>71979</v>
+        <v>667647</v>
       </c>
       <c r="B1091" s="0" t="inlineStr">
         <is>
-          <t>Registro mordida Royal Bite registro de mordida  Royal Dent</t>
+          <t>Relyx Fiber Post 3D  reposición   Nº 1 ø 1,3 mm   Solventum</t>
         </is>
       </c>
       <c r="C1091" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1092">
-      <c r="A1092" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1092" s="0" t="n">
+        <v>2093</v>
       </c>
       <c r="B1092" s="0" t="inlineStr">
         <is>
-          <t>Regla calibradora de Guta  Dentsply Sirona</t>
+          <t>Relyx Fiber Post reposición   Nº 2 ø 1,6 mm   Solventum</t>
         </is>
       </c>
       <c r="C1092" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1093">
       <c r="A1093" s="0" t="n">
-        <v>667647</v>
+        <v>2129</v>
       </c>
       <c r="B1093" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post 3D  reposición   Nº 1 ø 1,3 mm   Solventum</t>
+          <t>Relyx Fiber Post reposición   Nº 0 ø 1,1 mm   Solventum</t>
         </is>
       </c>
       <c r="C1093" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1094">
       <c r="A1094" s="0" t="n">
-        <v>2094</v>
+        <v>2092</v>
       </c>
       <c r="B1094" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición   Nº 3 ø 1,9 mm   Solventum</t>
+          <t>Relyx Fiber Post reposición  Solventum</t>
         </is>
       </c>
       <c r="C1094" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1095">
       <c r="A1095" s="0" t="n">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="B1095" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición   Nº 2 ø 1,6 mm   Solventum</t>
+          <t>Relyx Fiber Post reposición   Nº 3 ø 1,9 mm   Solventum</t>
         </is>
       </c>
       <c r="C1095" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1096">
       <c r="A1096" s="0" t="n">
-        <v>2129</v>
+        <v>13111</v>
       </c>
       <c r="B1096" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición   Nº 0 ø 1,1 mm   Solventum</t>
+          <t>Relyx Temp NE  Solventum</t>
         </is>
       </c>
       <c r="C1096" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1097">
       <c r="A1097" s="0" t="n">
-        <v>2092</v>
+        <v>13995</v>
       </c>
       <c r="B1097" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición  Solventum</t>
+          <t>RelyX Ultimate reposición  Color Transparente   Solventum</t>
         </is>
       </c>
       <c r="C1097" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1098">
       <c r="A1098" s="0" t="n">
-        <v>13111</v>
+        <v>13994</v>
       </c>
       <c r="B1098" s="0" t="inlineStr">
         <is>
-          <t>Relyx Temp NE  Solventum</t>
+          <t>RelyX Ultimate reposición  Color A1   Solventum</t>
         </is>
       </c>
       <c r="C1098" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1099">
       <c r="A1099" s="0" t="n">
-        <v>13994</v>
+        <v>13991</v>
       </c>
       <c r="B1099" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate reposición  Color A1   Solventum</t>
+          <t>RelyX Ultimate trial Kit  Solventum</t>
         </is>
       </c>
       <c r="C1099" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1100">
       <c r="A1100" s="0" t="n">
-        <v>13995</v>
+        <v>13999</v>
       </c>
       <c r="B1100" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate reposición  Color Transparente   Solventum</t>
+          <t>RelyX Ultimate trial Kit  Color A1   Solventum</t>
         </is>
       </c>
       <c r="C1100" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1101">
       <c r="A1101" s="0" t="n">
-        <v>13991</v>
+        <v>13948</v>
       </c>
       <c r="B1101" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate trial Kit  Solventum</t>
+          <t>Relyx Unicem 2 Automix  Color A2 universal   Solventum</t>
         </is>
       </c>
       <c r="C1101" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1102">
       <c r="A1102" s="0" t="n">
-        <v>13999</v>
+        <v>13947</v>
       </c>
       <c r="B1102" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate trial Kit  Color A1   Solventum</t>
+          <t>Relyx Unicem 2 Automix  Solventum</t>
         </is>
       </c>
       <c r="C1102" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1103">
       <c r="A1103" s="0" t="n">
-        <v>13948</v>
+        <v>13945</v>
       </c>
       <c r="B1103" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Automix  Color A2 universal   Solventum</t>
+          <t>Relyx Unicem 2 Automix  ECO  Color A2 universal   Solventum</t>
         </is>
       </c>
       <c r="C1103" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1104">
       <c r="A1104" s="0" t="n">
-        <v>13947</v>
+        <v>13157</v>
       </c>
       <c r="B1104" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Automix  Solventum</t>
+          <t>Relyx Unicem 2 Clicker  Color Translúcido   Solventum</t>
         </is>
       </c>
       <c r="C1104" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1105">
       <c r="A1105" s="0" t="n">
-        <v>13945</v>
+        <v>83003</v>
       </c>
       <c r="B1105" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Automix  ECO  Color A2 universal   Solventum</t>
+          <t>RELYX UNIVERSAL reposición  Color White ( Blanco opaco )   Solventum</t>
         </is>
       </c>
       <c r="C1105" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1106">
       <c r="A1106" s="0" t="n">
-        <v>13157</v>
+        <v>8736</v>
       </c>
       <c r="B1106" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Clicker  Color Translúcido   Solventum</t>
+          <t>Reposición Imprint 4 fluída  Imprint 4  Regular   Solventum</t>
         </is>
       </c>
       <c r="C1106" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1107">
       <c r="A1107" s="0" t="n">
-        <v>83003</v>
+        <v>17821</v>
       </c>
       <c r="B1107" s="0" t="inlineStr">
         <is>
-          <t>RELYX UNIVERSAL reposición  Color White ( Blanco opaco )   Solventum</t>
+          <t>Resina Protector gingival   Royal Dent</t>
         </is>
       </c>
       <c r="C1107" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1108">
       <c r="A1108" s="0" t="n">
-        <v>8736</v>
+        <v>83375</v>
       </c>
       <c r="B1108" s="0" t="inlineStr">
         <is>
-          <t>Reposición Imprint 4 fluída  Imprint 4  Regular   Solventum</t>
+          <t>Retraction Paste 1012  Voco</t>
         </is>
       </c>
       <c r="C1108" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1109">
       <c r="A1109" s="0" t="n">
-        <v>17821</v>
+        <v>8659</v>
       </c>
       <c r="B1109" s="0" t="inlineStr">
         <is>
-          <t>Resina Protector gingival   Royal Dent</t>
+          <t>Retractor de labios Foto   Niños   Royal-Dent</t>
         </is>
       </c>
       <c r="C1109" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1110">
       <c r="A1110" s="0" t="n">
-        <v>83375</v>
+        <v>8658</v>
       </c>
       <c r="B1110" s="0" t="inlineStr">
         <is>
-          <t>Retraction Paste 1012  Voco</t>
+          <t>Retractor de labios Foto  Royal-Dent</t>
         </is>
       </c>
       <c r="C1110" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1111">
       <c r="A1111" s="0" t="n">
-        <v>8658</v>
+        <v>3912</v>
       </c>
       <c r="B1111" s="0" t="inlineStr">
         <is>
-          <t>Retractor de labios Foto  Royal-Dent</t>
+          <t>Ribbond THM reposición  Ribbond</t>
         </is>
       </c>
       <c r="C1111" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1112">
       <c r="A1112" s="0" t="n">
-        <v>8659</v>
+        <v>3172</v>
       </c>
       <c r="B1112" s="0" t="inlineStr">
         <is>
-          <t>Retractor de labios Foto   Niños   Royal-Dent</t>
+          <t>Rollos de Algodon Akzenta  Tamaño Mediano Nº 2   Akzenta</t>
         </is>
       </c>
       <c r="C1112" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1113">
       <c r="A1113" s="0" t="n">
-        <v>3912</v>
+        <v>3173</v>
       </c>
       <c r="B1113" s="0" t="inlineStr">
         <is>
-          <t>Ribbond THM reposición  Ribbond</t>
+          <t>Rollos de Algodon Akzenta  Tamaño Grande Nº 3   Akzenta</t>
         </is>
       </c>
       <c r="C1113" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1114">
       <c r="A1114" s="0" t="n">
         <v>3171</v>
       </c>
       <c r="B1114" s="0" t="inlineStr">
         <is>
           <t>Rollos de Algodon Akzenta  Akzenta</t>
         </is>
       </c>
       <c r="C1114" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1115">
       <c r="A1115" s="0" t="n">
-        <v>3172</v>
+        <v>3245</v>
       </c>
       <c r="B1115" s="0" t="inlineStr">
         <is>
-          <t>Rollos de Algodon Akzenta  Tamaño Mediano Nº 2   Akzenta</t>
+          <t>Rollos de algodón económicos  Tamaño Mediano Nº 2   Royal-Dent</t>
         </is>
       </c>
       <c r="C1115" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1116">
-      <c r="A1116" s="0" t="n">
-        <v>3173</v>
+      <c r="A1116" s="0" t="inlineStr">
+        <is>
+          <t>0862</t>
+        </is>
       </c>
       <c r="B1116" s="0" t="inlineStr">
         <is>
-          <t>Rollos de Algodon Akzenta  Tamaño Grande Nº 3   Akzenta</t>
+          <t>Rollos de esterilización 10 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1116" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1117">
-      <c r="A1117" s="0" t="n">
-        <v>3245</v>
+      <c r="A1117" s="0" t="inlineStr">
+        <is>
+          <t>0860</t>
+        </is>
       </c>
       <c r="B1117" s="0" t="inlineStr">
         <is>
-          <t>Rollos de algodón económicos  Tamaño Mediano Nº 2   Royal-Dent</t>
+          <t>Rollos de esterilización 5 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1117" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1118">
       <c r="A1118" s="0" t="inlineStr">
         <is>
-          <t>0862</t>
+          <t>0861</t>
         </is>
       </c>
       <c r="B1118" s="0" t="inlineStr">
         <is>
-          <t>Rollos de esterilización 10 cm.  Royal Dent</t>
+          <t>Rollos de esterilización 7,5 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1118" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1119">
       <c r="A1119" s="0" t="inlineStr">
         <is>
-          <t>0860</t>
+          <t>0863</t>
         </is>
       </c>
       <c r="B1119" s="0" t="inlineStr">
         <is>
-          <t>Rollos de esterilización 5 cm.  Royal Dent</t>
+          <t>Rollos esterilización 15 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1119" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1120">
       <c r="A1120" s="0" t="inlineStr">
         <is>
-          <t>0861</t>
+          <t>0864</t>
         </is>
       </c>
       <c r="B1120" s="0" t="inlineStr">
         <is>
-          <t>Rollos de esterilización 7,5 cm.  Royal Dent</t>
+          <t>Rollos esterilización 20 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1120" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1121">
       <c r="A1121" s="0" t="inlineStr">
         <is>
-          <t>0863</t>
+          <t>0865</t>
         </is>
       </c>
       <c r="B1121" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 15 cm.  Royal Dent</t>
+          <t>Rollos esterilización 25 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1121" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1122">
       <c r="A1122" s="0" t="inlineStr">
         <is>
-          <t>0864</t>
+          <t>0866</t>
         </is>
       </c>
       <c r="B1122" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 20 cm.  Royal Dent</t>
+          <t>Rollos esterilización 30 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1122" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1123">
-      <c r="A1123" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1123" s="0" t="n">
+        <v>92280</v>
       </c>
       <c r="B1123" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 25 cm.  Royal Dent</t>
+          <t>Royal bond Adhesivo 7 generación   Royal Dent</t>
         </is>
       </c>
       <c r="C1123" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1124">
-      <c r="A1124" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1124" s="0" t="n">
+        <v>12469</v>
       </c>
       <c r="B1124" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 30 cm.  Royal Dent</t>
+          <t>Royal Edta cream 19%   Royal Dent</t>
         </is>
       </c>
       <c r="C1124" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1125">
       <c r="A1125" s="0" t="n">
-        <v>92280</v>
+        <v>90277</v>
       </c>
       <c r="B1125" s="0" t="inlineStr">
         <is>
-          <t>Royal bond Adhesivo 7 generación   Royal Dent</t>
+          <t>Royal Lab 2000 desinfectacte TRIENZIMÁTICO para instrumental 5 litros  Royal Dent</t>
         </is>
       </c>
       <c r="C1125" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1126">
       <c r="A1126" s="0" t="n">
-        <v>12469</v>
+        <v>1581</v>
       </c>
       <c r="B1126" s="0" t="inlineStr">
         <is>
-          <t>Royal Edta cream 19%   Royal Dent</t>
+          <t>Salibag fundas captador Rx  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C1126" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1127">
       <c r="A1127" s="0" t="n">
-        <v>90277</v>
+        <v>30201</v>
       </c>
       <c r="B1127" s="0" t="inlineStr">
         <is>
-          <t>Royal Lab 2000 desinfectacte TRIENZIMÁTICO para instrumental 5 litros  Royal Dent</t>
+          <t>Satelec Insertos, insert número 1 universal  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C1127" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1128">
       <c r="A1128" s="0" t="n">
-        <v>1581</v>
+        <v>67167</v>
       </c>
       <c r="B1128" s="0" t="inlineStr">
         <is>
-          <t>Salibag fundas captador Rx  Hager&amp;Werken</t>
+          <t>Scaler BlackJack AESBJXPX  American Eagle</t>
         </is>
       </c>
       <c r="C1128" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1129">
       <c r="A1129" s="0" t="n">
-        <v>30201</v>
+        <v>82042</v>
       </c>
       <c r="B1129" s="0" t="inlineStr">
         <is>
-          <t>Satelec Insertos, insert número 1 universal  Acteon-Satelec</t>
+          <t>Scaler posterios Scaler 204SDXPX  American Eagle</t>
         </is>
       </c>
       <c r="C1129" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1130">
       <c r="A1130" s="0" t="n">
-        <v>67167</v>
+        <v>72005</v>
       </c>
       <c r="B1130" s="0" t="inlineStr">
         <is>
-          <t>Scaler BlackJack AESBJXPX  American Eagle</t>
+          <t>SDR flow+ compulas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1130" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1131">
       <c r="A1131" s="0" t="n">
-        <v>82042</v>
+        <v>72009</v>
       </c>
       <c r="B1131" s="0" t="inlineStr">
         <is>
-          <t>Scaler posterios Scaler 204SDXPX  American Eagle</t>
+          <t>SDR flow+ compulas ECO color universal  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1131" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1132">
       <c r="A1132" s="0" t="n">
-        <v>12417</v>
+        <v>2214</v>
       </c>
       <c r="B1132" s="0" t="inlineStr">
         <is>
-          <t>Scandonest 3% S.V.C  Laboratorios Septodont</t>
+          <t>Sealapex  KerrHawe</t>
         </is>
       </c>
       <c r="C1132" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1133">
       <c r="A1133" s="0" t="n">
-        <v>72005</v>
+        <v>30005</v>
       </c>
       <c r="B1133" s="0" t="inlineStr">
         <is>
-          <t>SDR flow+ compulas   Dentsply Sirona</t>
+          <t>Separador  de mejillas  Royal Dent</t>
         </is>
       </c>
       <c r="C1133" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1134">
       <c r="A1134" s="0" t="n">
-        <v>72009</v>
+        <v>9680</v>
       </c>
       <c r="B1134" s="0" t="inlineStr">
         <is>
-          <t>SDR flow+ compulas ECO color universal  Dentsply Sirona</t>
+          <t>Separador de mejillas  Directa</t>
         </is>
       </c>
       <c r="C1134" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1135">
       <c r="A1135" s="0" t="n">
-        <v>2214</v>
+        <v>9379</v>
       </c>
       <c r="B1135" s="0" t="inlineStr">
         <is>
-          <t>Sealapex  KerrHawe</t>
+          <t>Separador membrana sinusal doble Tatum  Bontempi</t>
         </is>
       </c>
       <c r="C1135" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1136">
       <c r="A1136" s="0" t="n">
-        <v>30005</v>
+        <v>9380</v>
       </c>
       <c r="B1136" s="0" t="inlineStr">
         <is>
-          <t>Separador  de mejillas  Royal Dent</t>
+          <t>Separador membrana sinusal doble Tatum  Figura 718-EN2   Bontempi</t>
         </is>
       </c>
       <c r="C1136" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1137">
       <c r="A1137" s="0" t="n">
-        <v>9680</v>
+        <v>11680</v>
       </c>
       <c r="B1137" s="0" t="inlineStr">
         <is>
-          <t>Separador de mejillas  Directa</t>
+          <t>Separadores radiopacos  Ortho</t>
         </is>
       </c>
       <c r="C1137" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1138">
       <c r="A1138" s="0" t="n">
-        <v>9380</v>
+        <v>83421</v>
       </c>
       <c r="B1138" s="0" t="inlineStr">
         <is>
-          <t>Separador membrana sinusal doble Tatum  Figura 718-EN2   Bontempi</t>
+          <t>SERVILLETAS 40x40 2 capas  Royal Dent</t>
         </is>
       </c>
       <c r="C1138" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1139">
       <c r="A1139" s="0" t="n">
-        <v>9379</v>
+        <v>38223</v>
       </c>
       <c r="B1139" s="0" t="inlineStr">
         <is>
-          <t>Separador membrana sinusal doble Tatum  Bontempi</t>
+          <t>Servilletas Baberos   Color Azul capri   Royal Dent</t>
         </is>
       </c>
       <c r="C1139" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1140">
       <c r="A1140" s="0" t="n">
-        <v>11680</v>
+        <v>38218</v>
       </c>
       <c r="B1140" s="0" t="inlineStr">
         <is>
-          <t>Separadores radiopacos  Ortho</t>
+          <t>Servilletas baberos color azul,naranja y verde.  Omnia</t>
         </is>
       </c>
       <c r="C1140" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1141">
       <c r="A1141" s="0" t="n">
-        <v>12418</v>
+        <v>80430</v>
       </c>
       <c r="B1141" s="0" t="inlineStr">
         <is>
-          <t>Septanest 1:100.000 azul. Articaína+epinefrina.  Laboratorios Septodont</t>
+          <t>Servilletas baberos SMILY  Royal Dent</t>
         </is>
       </c>
       <c r="C1141" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1142">
       <c r="A1142" s="0" t="n">
-        <v>12419</v>
+        <v>3814</v>
       </c>
       <c r="B1142" s="0" t="inlineStr">
         <is>
-          <t>Septanest 1:200.000 verde. Articaína+epinefrina.  Laboratorios Septodont</t>
+          <t>Servilletas papel 30x30 cm. 2 capas  Royal Dent</t>
         </is>
       </c>
       <c r="C1142" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1143">
       <c r="A1143" s="0" t="n">
-        <v>83421</v>
+        <v>30645</v>
       </c>
       <c r="B1143" s="0" t="inlineStr">
         <is>
-          <t>SERVILLETAS 40x40 2 capas  Royal Dent</t>
+          <t>Servotomo gamma II ( F57210 )  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C1143" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1144">
       <c r="A1144" s="0" t="n">
-        <v>38223</v>
+        <v>13802</v>
       </c>
       <c r="B1144" s="0" t="inlineStr">
         <is>
-          <t>Servilletas Baberos   Color Azul capri   Royal Dent</t>
+          <t>Silano  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1144" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1145">
       <c r="A1145" s="0" t="n">
-        <v>38218</v>
+        <v>13795</v>
       </c>
       <c r="B1145" s="0" t="inlineStr">
         <is>
-          <t>Servilletas baberos color azul,naranja y verde.  Omnia</t>
+          <t>Silano Monobond Plus   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1145" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1146">
       <c r="A1146" s="0" t="n">
-        <v>80430</v>
+        <v>84344</v>
       </c>
       <c r="B1146" s="0" t="inlineStr">
         <is>
-          <t>Servilletas baberos SMILY  Royal Dent</t>
+          <t>Silano pack intro  Pulpdent</t>
         </is>
       </c>
       <c r="C1146" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1147">
       <c r="A1147" s="0" t="n">
-        <v>3814</v>
+        <v>84345</v>
       </c>
       <c r="B1147" s="0" t="inlineStr">
         <is>
-          <t>Servilletas papel 30x30 cm. 2 capas  Royal Dent</t>
+          <t>Silano reposición  Pulpdent</t>
         </is>
       </c>
       <c r="C1147" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1148">
       <c r="A1148" s="0" t="n">
-        <v>30645</v>
+        <v>8397</v>
       </c>
       <c r="B1148" s="0" t="inlineStr">
         <is>
-          <t>Servotomo gamma II ( F57210 )  Acteon-Satelec</t>
+          <t>Silicona Fluida Light body  Soft Fast  Royal Dent</t>
         </is>
       </c>
       <c r="C1148" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1149">
       <c r="A1149" s="0" t="n">
-        <v>13802</v>
+        <v>8396</v>
       </c>
       <c r="B1149" s="0" t="inlineStr">
         <is>
-          <t>Silano  Laboratorios Clarben</t>
+          <t>Silicona Putty Soft Fast  Royal Dent</t>
         </is>
       </c>
       <c r="C1149" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1150">
       <c r="A1150" s="0" t="n">
-        <v>13795</v>
+        <v>1791</v>
       </c>
       <c r="B1150" s="0" t="inlineStr">
         <is>
-          <t>Silano Monobond Plus   Ivoclar-Vivadent</t>
+          <t>Skyce transparentes reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1150" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1151">
       <c r="A1151" s="0" t="n">
-        <v>84344</v>
+        <v>71697</v>
       </c>
       <c r="B1151" s="0" t="inlineStr">
         <is>
-          <t>Silano pack intro  Pulpdent</t>
+          <t>Sof-Lex Spiral Diamante Pre-Pulido 5090  Solventum</t>
         </is>
       </c>
       <c r="C1151" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1152">
       <c r="A1152" s="0" t="n">
-        <v>84345</v>
+        <v>71698</v>
       </c>
       <c r="B1152" s="0" t="inlineStr">
         <is>
-          <t>Silano reposición  Pulpdent</t>
+          <t>Sof-Lex Spiral Diamante Pulido 5091  Solventum</t>
         </is>
       </c>
       <c r="C1152" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1153">
       <c r="A1153" s="0" t="n">
-        <v>8397</v>
+        <v>71699</v>
       </c>
       <c r="B1153" s="0" t="inlineStr">
         <is>
-          <t>Silicona Fluida Light body  Soft Fast  Royal Dent</t>
+          <t>Sof-Lex Spiral Diamante Pulido 5091kit intro 5092-IM  Solventum</t>
         </is>
       </c>
       <c r="C1153" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1154">
       <c r="A1154" s="0" t="n">
-        <v>8396</v>
+        <v>1874</v>
       </c>
       <c r="B1154" s="0" t="inlineStr">
         <is>
-          <t>Silicona Putty Soft Fast  Royal Dent</t>
+          <t>Sofreliner M  Tokuyama</t>
         </is>
       </c>
       <c r="C1154" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1155">
       <c r="A1155" s="0" t="n">
-        <v>1791</v>
+        <v>4404</v>
       </c>
       <c r="B1155" s="0" t="inlineStr">
         <is>
-          <t>Skyce transparentes reposición  Ivoclar-Vivadent</t>
+          <t>Softly  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C1155" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1156">
       <c r="A1156" s="0" t="n">
-        <v>71697</v>
+        <v>9517</v>
       </c>
       <c r="B1156" s="0" t="inlineStr">
         <is>
-          <t>Sof-Lex Spiral Diamante Pre-Pulido 5090  Solventum</t>
+          <t>Sonda Dentsply Sirona B093S 4F/6F  mango silicona  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1156" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1157">
       <c r="A1157" s="0" t="n">
-        <v>71698</v>
+        <v>9513</v>
       </c>
       <c r="B1157" s="0" t="inlineStr">
         <is>
-          <t>Sof-Lex Spiral Diamante Pulido 5091  Solventum</t>
+          <t>Sonda milimetrada Williams SM-1  Bontempi</t>
         </is>
       </c>
       <c r="C1157" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1158">
       <c r="A1158" s="0" t="n">
-        <v>71699</v>
+        <v>9506</v>
       </c>
       <c r="B1158" s="0" t="inlineStr">
         <is>
-          <t>Sof-Lex Spiral Diamante Pulido 5091kit intro 5092-IM  Solventum</t>
+          <t>Sonda mixta n 23/17 707-23D2  Bontempi</t>
         </is>
       </c>
       <c r="C1158" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1159">
       <c r="A1159" s="0" t="n">
-        <v>1874</v>
+        <v>67047</v>
       </c>
       <c r="B1159" s="0" t="inlineStr">
         <is>
-          <t>Sofreliner M  Tokuyama</t>
+          <t>Sonda-explorador doble 23/17  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C1159" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1160">
       <c r="A1160" s="0" t="n">
-        <v>4404</v>
+        <v>8534</v>
       </c>
       <c r="B1160" s="0" t="inlineStr">
         <is>
-          <t>Softly  Acteon-Satelec</t>
+          <t>Soplete gran tamaño plateado 100026  Mestra</t>
         </is>
       </c>
       <c r="C1160" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1161">
       <c r="A1161" s="0" t="n">
-        <v>9517</v>
+        <v>71657</v>
       </c>
       <c r="B1161" s="0" t="inlineStr">
         <is>
-          <t>Sonda Dentsply Sirona B093S 4F/6F  mango silicona  Dentsply Sirona</t>
+          <t>SpeedCEm Plus reposición  Color Transparente   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1161" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1162">
       <c r="A1162" s="0" t="n">
-        <v>9513</v>
+        <v>80543</v>
       </c>
       <c r="B1162" s="0" t="inlineStr">
         <is>
-          <t>Sonda milimetrada Williams SM-1  Bontempi</t>
+          <t>SPLINT MAT  Fibra de Refuerzo  Maison Dentaire</t>
         </is>
       </c>
       <c r="C1162" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1163">
       <c r="A1163" s="0" t="n">
-        <v>9506</v>
+        <v>12415</v>
       </c>
       <c r="B1163" s="0" t="inlineStr">
         <is>
-          <t>Sonda mixta n 23/17 707-23D2  Bontempi</t>
+          <t>Spray refrigerante sabor menta  Akzenta</t>
         </is>
       </c>
       <c r="C1163" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1164">
       <c r="A1164" s="0" t="n">
-        <v>67047</v>
+        <v>7204</v>
       </c>
       <c r="B1164" s="0" t="inlineStr">
         <is>
-          <t>Sonda-explorador doble 23/17  Royal Dent-Asa Dental</t>
+          <t>Starter-Set Putty Fast / Light Fast - 2984  Voco</t>
         </is>
       </c>
       <c r="C1164" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1165">
       <c r="A1165" s="0" t="n">
-        <v>8534</v>
+        <v>8703</v>
       </c>
       <c r="B1165" s="0" t="inlineStr">
         <is>
-          <t>Soplete gran tamaño plateado 100026  Mestra</t>
+          <t>Stay Put  Grosor Nº 2 Medio (verde)   Roeko</t>
         </is>
       </c>
       <c r="C1165" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1166">
       <c r="A1166" s="0" t="n">
-        <v>71657</v>
+        <v>13904</v>
       </c>
       <c r="B1166" s="0" t="inlineStr">
         <is>
-          <t>SpeedCEm Plus reposición  Color Transparente   Ivoclar-Vivadent</t>
+          <t>Stypro  Curasan</t>
         </is>
       </c>
       <c r="C1166" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1167">
       <c r="A1167" s="0" t="n">
-        <v>80543</v>
+        <v>80164</v>
       </c>
       <c r="B1167" s="0" t="inlineStr">
         <is>
-          <t>SPLINT MAT  Fibra de Refuerzo  Maison Dentaire</t>
+          <t>Supramid monofilamento Poliamida  Lorca Marin</t>
         </is>
       </c>
       <c r="C1167" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1168">
       <c r="A1168" s="0" t="n">
-        <v>12415</v>
+        <v>192100</v>
       </c>
       <c r="B1168" s="0" t="inlineStr">
         <is>
-          <t>Spray refrigerante sabor menta  Akzenta</t>
+          <t>Sutura monofilameto Nylon  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Laboratorios Arago</t>
         </is>
       </c>
       <c r="C1168" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1169">
       <c r="A1169" s="0" t="n">
-        <v>7204</v>
+        <v>191143</v>
       </c>
       <c r="B1169" s="0" t="inlineStr">
         <is>
-          <t>Starter-Set Putty Fast / Light Fast - 2984  Voco</t>
+          <t>Sutura Poliglicólico PGA incolora-PSN385V-PSN386V-PSN422V-PSN724V  PGA incolora 4/0 C-19 1/2 PSN724V   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1169" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1170">
       <c r="A1170" s="0" t="n">
-        <v>8703</v>
+        <v>19130</v>
       </c>
       <c r="B1170" s="0" t="inlineStr">
         <is>
-          <t>Stay Put  Grosor Nº 2 Medio (verde)   Roeko</t>
+          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C1170" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1171">
       <c r="A1171" s="0" t="n">
-        <v>13904</v>
+        <v>192117</v>
       </c>
       <c r="B1171" s="0" t="inlineStr">
         <is>
-          <t>Stypro  Curasan</t>
+          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
         </is>
       </c>
       <c r="C1171" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1172">
       <c r="A1172" s="0" t="n">
-        <v>667551</v>
+        <v>19131</v>
       </c>
       <c r="B1172" s="0" t="inlineStr">
         <is>
-          <t>Suero fisiológico NaCl 0,9 % de 1000 ml ( Se puede colgar)  BBraun</t>
+          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C1172" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1173">
       <c r="A1173" s="0" t="n">
-        <v>667554</v>
+        <v>19134</v>
       </c>
       <c r="B1173" s="0" t="inlineStr">
         <is>
-          <t>Suero fisiológico NaCl 0,9 % de 250 ml ( se puede colgar)  BBraun</t>
+          <t>Sutura reabsorvible Poliglicólico PGA Rápido  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
         </is>
       </c>
       <c r="C1173" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1174">
       <c r="A1174" s="0" t="n">
-        <v>667555</v>
+        <v>19118</v>
       </c>
       <c r="B1174" s="0" t="inlineStr">
         <is>
-          <t>Suero fisiológico NaCl 0,9 % para irrigación de 500 ml ( se puede colgar)  BBraun</t>
+          <t>Sutura seda no absorvible sección triangular  Arago</t>
         </is>
       </c>
       <c r="C1174" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1175">
       <c r="A1175" s="0" t="n">
-        <v>80164</v>
+        <v>19125</v>
       </c>
       <c r="B1175" s="0" t="inlineStr">
         <is>
-          <t>Supramid monofilamento Poliamida  Lorca Marin</t>
+          <t>Sutura seda no absorvible sección triangular  Aguja TB-12 3/8 16 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
         </is>
       </c>
       <c r="C1175" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1176">
       <c r="A1176" s="0" t="n">
-        <v>192100</v>
+        <v>19118</v>
       </c>
       <c r="B1176" s="0" t="inlineStr">
         <is>
-          <t>Sutura monofilameto Nylon  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Laboratorios Arago</t>
+          <t>Sutura seda no absorvible sección triangular  Arago</t>
         </is>
       </c>
       <c r="C1176" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1177">
       <c r="A1177" s="0" t="n">
-        <v>191143</v>
+        <v>119221</v>
       </c>
       <c r="B1177" s="0" t="inlineStr">
         <is>
-          <t>Sutura Poliglicólico PGA incolora-PSN385V-PSN386V-PSN422V-PSN724V  PGA incolora 4/0 C-19 1/2 PSN724V   Hu-Friedy</t>
+          <t>Sutura seda triangular  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm SMI</t>
         </is>
       </c>
       <c r="C1177" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1178">
       <c r="A1178" s="0" t="n">
-        <v>19131</v>
+        <v>119219</v>
       </c>
       <c r="B1178" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Sutura seda triangular  SMI</t>
         </is>
       </c>
       <c r="C1178" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1179">
       <c r="A1179" s="0" t="n">
-        <v>19130</v>
+        <v>119231</v>
       </c>
       <c r="B1179" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Sutura supramid monofilamento de Poliamida   SMI</t>
         </is>
       </c>
       <c r="C1179" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1180">
       <c r="A1180" s="0" t="n">
-        <v>192117</v>
+        <v>20993</v>
       </c>
       <c r="B1180" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
+          <t>Sutura supramid monofilamento Poliamida  Laboratorios Arago</t>
         </is>
       </c>
       <c r="C1180" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1181">
       <c r="A1181" s="0" t="n">
-        <v>19134</v>
+        <v>192091</v>
       </c>
       <c r="B1181" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA Rápido  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
+          <t>Suturas monofilamento de Polipropileno  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Laboratorios Arago</t>
         </is>
       </c>
       <c r="C1181" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1182">
       <c r="A1182" s="0" t="n">
-        <v>19118</v>
+        <v>1516</v>
       </c>
       <c r="B1182" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda no absorvible sección triangular  Arago</t>
+          <t>T-MAT-G  18 X 24 telepanorámica  Kodak</t>
         </is>
       </c>
       <c r="C1182" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1183">
       <c r="A1183" s="0" t="n">
-        <v>19118</v>
+        <v>90211</v>
       </c>
       <c r="B1183" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda no absorvible sección triangular  Arago</t>
+          <t>Tallas con adhesivo 50x75 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C1183" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1184">
       <c r="A1184" s="0" t="n">
-        <v>19125</v>
+        <v>3551</v>
       </c>
       <c r="B1184" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda no absorvible sección triangular  Aguja TB-12 3/8 16 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
+          <t>Tallas estériles 50 x 50 cm, Caja completa de 500 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1184" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1185">
       <c r="A1185" s="0" t="n">
-        <v>119221</v>
+        <v>3515</v>
       </c>
       <c r="B1185" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda triangular  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm SMI</t>
+          <t>Tallas estériles 50x50 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1185" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1186">
       <c r="A1186" s="0" t="n">
-        <v>119219</v>
+        <v>3553</v>
       </c>
       <c r="B1186" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda triangular  SMI</t>
+          <t>Tallas estériles 75 x 90 cm, Caja completa de 200 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1186" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1187">
       <c r="A1187" s="0" t="n">
-        <v>119231</v>
+        <v>3517</v>
       </c>
       <c r="B1187" s="0" t="inlineStr">
         <is>
-          <t>Sutura supramid monofilamento de Poliamida   SMI</t>
+          <t>Tallas estériles 75x90 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1187" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1188">
       <c r="A1188" s="0" t="n">
-        <v>20993</v>
+        <v>81736</v>
       </c>
       <c r="B1188" s="0" t="inlineStr">
         <is>
-          <t>Sutura supramid monofilamento Poliamida  Laboratorios Arago</t>
+          <t>Tallas estériles Foliodrape 50x50cm unidad  Hartmann</t>
         </is>
       </c>
       <c r="C1188" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1189">
       <c r="A1189" s="0" t="n">
-        <v>192091</v>
+        <v>34068</v>
       </c>
       <c r="B1189" s="0" t="inlineStr">
         <is>
-          <t>Suturas monofilamento de Polipropileno  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Laboratorios Arago</t>
+          <t>Tapa gris Aluminio N para bandeja 288x187x29  Asa Dental</t>
         </is>
       </c>
       <c r="C1189" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1190">
       <c r="A1190" s="0" t="n">
-        <v>1516</v>
+        <v>34075</v>
       </c>
       <c r="B1190" s="0" t="inlineStr">
         <is>
-          <t>T-MAT-G  18 X 24 telepanorámica  Kodak</t>
+          <t>Tapa gris Aluminio P para bandeja 18x14x1,5 cm.   Royal Dent</t>
         </is>
       </c>
       <c r="C1190" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1191">
       <c r="A1191" s="0" t="n">
-        <v>1510</v>
+        <v>8114</v>
       </c>
       <c r="B1191" s="0" t="inlineStr">
         <is>
-          <t>T-MAT-G 15 x30 ortopanorámica  Carestream</t>
+          <t>Taza alginato y yeso mediana  Royal Dent</t>
         </is>
       </c>
       <c r="C1191" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1192">
       <c r="A1192" s="0" t="n">
-        <v>90211</v>
+        <v>13323</v>
       </c>
       <c r="B1192" s="0" t="inlineStr">
         <is>
-          <t>Tallas con adhesivo 50x75 cm  Royal Dent</t>
+          <t>Telio inlay universal  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1192" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1193">
       <c r="A1193" s="0" t="n">
-        <v>3551</v>
+        <v>1885</v>
       </c>
       <c r="B1193" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 50 x 50 cm, Caja completa de 500 unidades  Royal Dent</t>
+          <t>Tem Splint 020 0,50 mm  Dentaflux</t>
         </is>
       </c>
       <c r="C1193" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1194">
       <c r="A1194" s="0" t="n">
-        <v>3515</v>
+        <v>13826</v>
       </c>
       <c r="B1194" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 50x50 cm.  Royal Dent</t>
+          <t>TempBond Automix Clear  KerrHawe</t>
         </is>
       </c>
       <c r="C1194" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1195">
       <c r="A1195" s="0" t="n">
-        <v>3553</v>
+        <v>13824</v>
       </c>
       <c r="B1195" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 75 x 90 cm, Caja completa de 200 unidades  Royal Dent</t>
+          <t>TempBond Automix Original   KerrHawe</t>
         </is>
       </c>
       <c r="C1195" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1196">
       <c r="A1196" s="0" t="n">
-        <v>3517</v>
+        <v>80497</v>
       </c>
       <c r="B1196" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 75x90 cm.  Royal Dent</t>
+          <t>TEMPSMART DC    A2   GC</t>
         </is>
       </c>
       <c r="C1196" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1197">
-      <c r="A1197" s="0" t="n">
-        <v>81736</v>
+      <c r="A1197" s="0" t="inlineStr">
+        <is>
+          <t>0621</t>
+        </is>
       </c>
       <c r="B1197" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles Foliodrape 50x50cm unidad  Hartmann</t>
+          <t>Tetric Evoflow   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1197" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1198">
-      <c r="A1198" s="0" t="n">
-        <v>34068</v>
+      <c r="A1198" s="0" t="inlineStr">
+        <is>
+          <t>0623</t>
+        </is>
       </c>
       <c r="B1198" s="0" t="inlineStr">
         <is>
-          <t>Tapa gris Aluminio N para bandeja 288x187x29  Asa Dental</t>
+          <t>Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1198" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1199">
       <c r="A1199" s="0" t="n">
-        <v>34075</v>
+        <v>81044</v>
       </c>
       <c r="B1199" s="0" t="inlineStr">
         <is>
-          <t>Tapa gris Aluminio P para bandeja 18x14x1,5 cm.   Royal Dent</t>
+          <t>Tetric PowerFill compules 20x.02 grs.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1199" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1200">
       <c r="A1200" s="0" t="n">
-        <v>8114</v>
+        <v>81041</v>
       </c>
       <c r="B1200" s="0" t="inlineStr">
         <is>
-          <t>Taza alginato y yeso mediana  Royal Dent</t>
+          <t>Tetric PowerFill jeringas 3 grs.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1200" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1201">
       <c r="A1201" s="0" t="n">
-        <v>13323</v>
+        <v>81050</v>
       </c>
       <c r="B1201" s="0" t="inlineStr">
         <is>
-          <t>Telio inlay universal  Ivoclar-Vivadent</t>
+          <t>Tetric PowerFlow compules 20x0,2 grs.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1201" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1202">
       <c r="A1202" s="0" t="n">
-        <v>1885</v>
+        <v>81047</v>
       </c>
       <c r="B1202" s="0" t="inlineStr">
         <is>
-          <t>Tem Splint 020 0,50 mm  Dentaflux</t>
+          <t>Tetric PowerFlow jeringa 2 grs.   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1202" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1203">
       <c r="A1203" s="0" t="n">
-        <v>13826</v>
+        <v>82314</v>
       </c>
       <c r="B1203" s="0" t="inlineStr">
         <is>
-          <t>TempBond Automix Clear  KerrHawe</t>
+          <t>Tetric Prime cavifil  Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1203" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1204">
       <c r="A1204" s="0" t="n">
-        <v>13824</v>
+        <v>82302</v>
       </c>
       <c r="B1204" s="0" t="inlineStr">
         <is>
-          <t>TempBond Automix Original   KerrHawe</t>
+          <t>Tetric Prime jeringa 3 grs.  Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1204" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1205">
       <c r="A1205" s="0" t="n">
-        <v>80497</v>
+        <v>641</v>
       </c>
       <c r="B1205" s="0" t="inlineStr">
         <is>
-          <t>TEMPSMART DC    A2   GC</t>
+          <t>Thermafil reposición   Nº 60   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1205" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1206">
-      <c r="A1206" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1206" s="0" t="n">
+        <v>646</v>
       </c>
       <c r="B1206" s="0" t="inlineStr">
         <is>
-          <t>Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
+          <t>Thermafil reposición ECO   Nº 30   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1206" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1207">
-      <c r="A1207" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1207" s="0" t="n">
+        <v>67055</v>
       </c>
       <c r="B1207" s="0" t="inlineStr">
         <is>
-          <t>Tetric Evoflow   Ivoclar-Vivadent</t>
+          <t>Tijera recta  Royal Dent</t>
         </is>
       </c>
       <c r="C1207" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1208">
       <c r="A1208" s="0" t="n">
-        <v>81044</v>
+        <v>9071</v>
       </c>
       <c r="B1208" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFill compules 20x.02 grs.  Ivoclar-Vivadent</t>
+          <t>Tijera Spencer con muesca recta 11 cm  Bontempi</t>
         </is>
       </c>
       <c r="C1208" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1209">
       <c r="A1209" s="0" t="n">
-        <v>81041</v>
+        <v>71001</v>
       </c>
       <c r="B1209" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFill jeringas 3 grs.  Ivoclar-Vivadent</t>
+          <t>Tijeras S13S recto 12cm para suturas   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1209" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1210">
       <c r="A1210" s="0" t="n">
-        <v>81050</v>
+        <v>9072</v>
       </c>
       <c r="B1210" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFlow compules 20x0,2 grs.  Ivoclar-Vivadent</t>
+          <t>Tijeta para sutura Spencer recta 14,5 cm.  Bontempi</t>
         </is>
       </c>
       <c r="C1210" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1211">
-      <c r="A1211" s="0" t="n">
-        <v>81047</v>
+      <c r="A1211" s="0" t="inlineStr">
+        <is>
+          <t>0751</t>
+        </is>
       </c>
       <c r="B1211" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFlow jeringa 2 grs.   Ivoclar-Vivadent</t>
+          <t>Tiranervios   Nº 1 Blanco   VDW </t>
         </is>
       </c>
       <c r="C1211" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1212">
-      <c r="A1212" s="0" t="n">
-        <v>82314</v>
+      <c r="A1212" s="0" t="inlineStr">
+        <is>
+          <t>0752</t>
+        </is>
       </c>
       <c r="B1212" s="0" t="inlineStr">
         <is>
-          <t>Tetric Prime cavifil  Color A-3   Ivoclar-Vivadent</t>
+          <t>Tiranervios   Nº 2 Amarillo   VDW </t>
         </is>
       </c>
       <c r="C1212" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1213">
-      <c r="A1213" s="0" t="n">
-        <v>82302</v>
+      <c r="A1213" s="0" t="inlineStr">
+        <is>
+          <t>0753</t>
+        </is>
       </c>
       <c r="B1213" s="0" t="inlineStr">
         <is>
-          <t>Tetric Prime jeringa 3 grs.  Color A-3   Ivoclar-Vivadent</t>
+          <t>Tiranervios   Nº 3 Rojo   VDW </t>
         </is>
       </c>
       <c r="C1213" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1214">
-      <c r="A1214" s="0" t="n">
-        <v>641</v>
+      <c r="A1214" s="0" t="inlineStr">
+        <is>
+          <t>0754</t>
+        </is>
       </c>
       <c r="B1214" s="0" t="inlineStr">
         <is>
-          <t>Thermafil reposición   Nº 60   Dentsply Sirona</t>
+          <t>Tiranervios   Nº 4 Azul   VDW </t>
         </is>
       </c>
       <c r="C1214" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1215">
-      <c r="A1215" s="0" t="n">
-        <v>646</v>
+      <c r="A1215" s="0" t="inlineStr">
+        <is>
+          <t>0750</t>
+        </is>
       </c>
       <c r="B1215" s="0" t="inlineStr">
         <is>
-          <t>Thermafil reposición ECO   Nº 30   Dentsply Sirona</t>
+          <t>Tiranervios  VDW </t>
         </is>
       </c>
       <c r="C1215" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1216">
       <c r="A1216" s="0" t="n">
-        <v>67055</v>
+        <v>81205</v>
       </c>
       <c r="B1216" s="0" t="inlineStr">
         <is>
-          <t>Tijera recta  Royal Dent</t>
+          <t>Tiranervios de 21 mm esterilizados por radiación   Nº 40 Azul   DentsplSirona</t>
         </is>
       </c>
       <c r="C1216" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1217">
       <c r="A1217" s="0" t="n">
-        <v>9071</v>
+        <v>81201</v>
       </c>
       <c r="B1217" s="0" t="inlineStr">
         <is>
-          <t>Tijera Spencer con muesca recta 11 cm  Bontempi</t>
+          <t>Tiranervios de 21 mm esterilizados por radiación  DentsplSirona</t>
         </is>
       </c>
       <c r="C1217" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1218">
-      <c r="A1218" s="0" t="n">
-        <v>71001</v>
+      <c r="A1218" s="0" t="inlineStr">
+        <is>
+          <t>08306</t>
+        </is>
       </c>
       <c r="B1218" s="0" t="inlineStr">
         <is>
-          <t>Tijeras S13S recto 12cm para suturas   Hu-Friedy</t>
+          <t>Tiras Comply multiparamétricas   Solventum</t>
         </is>
       </c>
       <c r="C1218" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1219">
-      <c r="A1219" s="0" t="n">
-        <v>9072</v>
+      <c r="A1219" s="0" t="inlineStr">
+        <is>
+          <t>0870</t>
+        </is>
       </c>
       <c r="B1219" s="0" t="inlineStr">
         <is>
-          <t>Tijeta para sutura Spencer recta 14,5 cm.  Bontempi</t>
+          <t>Tiras de indicador químico   Pergut</t>
         </is>
       </c>
       <c r="C1219" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1220">
-      <c r="A1220" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1220" s="0" t="n">
+        <v>1460</v>
       </c>
       <c r="B1220" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 1 Blanco   VDW </t>
+          <t>Tiras de pulir Sof-Lex  Solventum</t>
         </is>
       </c>
       <c r="C1220" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1221">
-      <c r="A1221" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1221" s="0" t="n">
+        <v>6466</v>
       </c>
       <c r="B1221" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 2 Amarillo   VDW </t>
+          <t>Tiras para separar metálicas acabado 1 lado grano medio   4 mm   Horico</t>
         </is>
       </c>
       <c r="C1221" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1222">
-      <c r="A1222" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1222" s="0" t="n">
+        <v>3818</v>
       </c>
       <c r="B1222" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 3 Rojo   VDW </t>
+          <t>Toallas secamanos zig-zag  Royal-Dent</t>
         </is>
       </c>
       <c r="C1222" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1223">
       <c r="A1223" s="0" t="inlineStr">
         <is>
-          <t>0754</t>
+          <t>0848</t>
         </is>
       </c>
       <c r="B1223" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 4 Azul   VDW </t>
+          <t>Toallitas bote Lacledin  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1223" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1224">
       <c r="A1224" s="0" t="inlineStr">
         <is>
-          <t>0750</t>
+          <t>0859</t>
         </is>
       </c>
       <c r="B1224" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios  VDW </t>
+          <t>Toallitas Lacledin reposición  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1224" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1225">
       <c r="A1225" s="0" t="n">
-        <v>81201</v>
+        <v>18993</v>
       </c>
       <c r="B1225" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios de 21 mm esterilizados por radiación  DentsplSirona</t>
+          <t>Tokuso rebase II  Tokuyama</t>
         </is>
       </c>
       <c r="C1225" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1226">
-      <c r="A1226" s="0" t="n">
-        <v>81205</v>
+      <c r="A1226" s="0" t="inlineStr">
+        <is>
+          <t>0964</t>
+        </is>
       </c>
       <c r="B1226" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios de 21 mm esterilizados por radiación   Nº 40 Azul   DentsplSirona</t>
+          <t>Topes Silicona amarillos con dispensador A0197-1  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1226" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1227">
-      <c r="A1227" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1227" s="0" t="n">
+        <v>13317</v>
       </c>
       <c r="B1227" s="0" t="inlineStr">
         <is>
-          <t>Tiras Comply multiparamétricas   Solventum</t>
+          <t>Transbond Kit 712-035  Solventum Unitek</t>
         </is>
       </c>
       <c r="C1227" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1228">
-      <c r="A1228" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1228" s="0" t="n">
+        <v>13331</v>
       </c>
       <c r="B1228" s="0" t="inlineStr">
         <is>
-          <t>Tiras de indicador químico   Pergut</t>
+          <t>Transbond XT 712-036  Solventum Unitek</t>
         </is>
       </c>
       <c r="C1228" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1229">
       <c r="A1229" s="0" t="n">
-        <v>1460</v>
+        <v>13332</v>
       </c>
       <c r="B1229" s="0" t="inlineStr">
         <is>
-          <t>Tiras de pulir Sof-Lex  Solventum</t>
+          <t>Transbond XT Adhesivo 712-034  Solventum Unitek</t>
         </is>
       </c>
       <c r="C1229" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1230">
       <c r="A1230" s="0" t="n">
-        <v>6466</v>
+        <v>307563</v>
       </c>
       <c r="B1230" s="0" t="inlineStr">
         <is>
-          <t>Tiras para separar metálicas acabado 1 lado grano medio   4 mm   Horico</t>
+          <t>Turbina Pana-Max2 M4   NSK</t>
         </is>
       </c>
       <c r="C1230" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1231">
       <c r="A1231" s="0" t="n">
-        <v>3818</v>
+        <v>17949</v>
       </c>
       <c r="B1231" s="0" t="inlineStr">
         <is>
-          <t>Toallas secamanos zig-zag  Royal-Dent</t>
+          <t>Ufi Gel duro reposición   Voco</t>
         </is>
       </c>
       <c r="C1231" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1232">
-      <c r="A1232" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1232" s="0" t="n">
+        <v>18991</v>
       </c>
       <c r="B1232" s="0" t="inlineStr">
         <is>
-          <t>Toallitas bote Lacledin  Laboratorios Clarben</t>
+          <t>Ufi Gel Hard C reposición.  Voco</t>
         </is>
       </c>
       <c r="C1232" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1233">
-      <c r="A1233" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1233" s="0" t="n">
+        <v>1895</v>
       </c>
       <c r="B1233" s="0" t="inlineStr">
         <is>
-          <t>Toallitas Lacledin reposición  Laboratorios Clarben</t>
+          <t>Ufi Gel SC Kit  Voco</t>
         </is>
       </c>
       <c r="C1233" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1234">
       <c r="A1234" s="0" t="n">
-        <v>18993</v>
+        <v>17826</v>
       </c>
       <c r="B1234" s="0" t="inlineStr">
         <is>
-          <t>Tokuso rebase II  Tokuyama</t>
+          <t>Ultra-Blend Plus kit UP 415   Ultradent</t>
         </is>
       </c>
       <c r="C1234" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1235">
-      <c r="A1235" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1235" s="0" t="n">
+        <v>1522</v>
       </c>
       <c r="B1235" s="0" t="inlineStr">
         <is>
-          <t>Topes Silicona amarillos con dispensador A0197-1  Dentsply Sirona</t>
+          <t>Ultra-speed DF-54 niños  Kodak</t>
         </is>
       </c>
       <c r="C1235" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1236">
       <c r="A1236" s="0" t="n">
-        <v>13317</v>
+        <v>95</v>
       </c>
       <c r="B1236" s="0" t="inlineStr">
         <is>
-          <t>Transbond Kit 712-035  Solventum Unitek</t>
+          <t>Ultracain 0,5mg - azul. Articaína+epinefrina  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C1236" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1237">
       <c r="A1237" s="0" t="n">
-        <v>13331</v>
+        <v>91</v>
       </c>
       <c r="B1237" s="0" t="inlineStr">
         <is>
-          <t>Transbond XT 712-036  Solventum Unitek</t>
+          <t>Ultracain 1mg - verde. Articaína+epinefrina  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C1237" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1238">
       <c r="A1238" s="0" t="n">
-        <v>13332</v>
+        <v>8721</v>
       </c>
       <c r="B1238" s="0" t="inlineStr">
         <is>
-          <t>Transbond XT Adhesivo 712-034  Solventum Unitek</t>
+          <t>Ultrapak CleanCut  Grosor Nº 1 Fine (azul)   Ultradent</t>
         </is>
       </c>
       <c r="C1238" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1239">
       <c r="A1239" s="0" t="n">
-        <v>307563</v>
+        <v>8720</v>
       </c>
       <c r="B1239" s="0" t="inlineStr">
         <is>
-          <t>Turbina Pana-Max2 M4   NSK</t>
+          <t>Ultrapak CleanCut  Ultradent</t>
         </is>
       </c>
       <c r="C1239" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1240">
       <c r="A1240" s="0" t="n">
-        <v>17949</v>
+        <v>8724</v>
       </c>
       <c r="B1240" s="0" t="inlineStr">
         <is>
-          <t>Ufi Gel duro reposición   Voco</t>
+          <t>Ultrapak CleanCut Grosor n 00 XX-Fine - naranja  Ultradent</t>
         </is>
       </c>
       <c r="C1240" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1241">
       <c r="A1241" s="0" t="n">
-        <v>18991</v>
+        <v>1951</v>
       </c>
       <c r="B1241" s="0" t="inlineStr">
         <is>
-          <t>Ufi Gel Hard C reposición.  Voco</t>
+          <t>Unimetric reposición  Cabeza Corta Ø 0,8 mm 008S Lila 008S Lila Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1241" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1242">
       <c r="A1242" s="0" t="n">
-        <v>1895</v>
+        <v>17948</v>
       </c>
       <c r="B1242" s="0" t="inlineStr">
         <is>
-          <t>Ufi Gel SC Kit  Voco</t>
+          <t>Uveneer Kit UVKV2   Ultradent</t>
         </is>
       </c>
       <c r="C1242" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1243">
       <c r="A1243" s="0" t="n">
-        <v>17826</v>
+        <v>7201</v>
       </c>
       <c r="B1243" s="0" t="inlineStr">
         <is>
-          <t>Ultra-Blend Plus kit UP 415   Ultradent</t>
+          <t>V-Posil fluída  V-Posil Light Fast   Voco</t>
         </is>
       </c>
       <c r="C1243" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1244">
       <c r="A1244" s="0" t="n">
-        <v>1522</v>
+        <v>7200</v>
       </c>
       <c r="B1244" s="0" t="inlineStr">
         <is>
-          <t>Ultra-speed DF-54 niños  Kodak</t>
+          <t>V-Posil masilla Putty Fast   Voco</t>
         </is>
       </c>
       <c r="C1244" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1245">
       <c r="A1245" s="0" t="n">
-        <v>95</v>
+        <v>84242</v>
       </c>
       <c r="B1245" s="0" t="inlineStr">
         <is>
-          <t>Ultracain 0,5mg - azul. Articaína+epinefrina  Laboratorios Normon</t>
+          <t>V-Posil Starter Set PSLF  2904  Voco</t>
         </is>
       </c>
       <c r="C1245" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1246">
       <c r="A1246" s="0" t="n">
-        <v>91</v>
+        <v>12461</v>
       </c>
       <c r="B1246" s="0" t="inlineStr">
         <is>
-          <t>Ultracain 1mg - verde. Articaína+epinefrina  Laboratorios Normon</t>
+          <t>Variolink Esthetic DC reposición automix Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1246" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1247">
       <c r="A1247" s="0" t="n">
-        <v>8721</v>
+        <v>12457</v>
       </c>
       <c r="B1247" s="0" t="inlineStr">
         <is>
-          <t>Ultrapak CleanCut  Grosor Nº 1 Fine (azul)   Ultradent</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1247" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1248">
       <c r="A1248" s="0" t="n">
-        <v>8720</v>
+        <v>12456</v>
       </c>
       <c r="B1248" s="0" t="inlineStr">
         <is>
-          <t>Ultrapak CleanCut  Ultradent</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Light    Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1248" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1249">
       <c r="A1249" s="0" t="n">
-        <v>8724</v>
+        <v>12459</v>
       </c>
       <c r="B1249" s="0" t="inlineStr">
         <is>
-          <t>Ultrapak CleanCut Grosor n 00 XX-Fine - naranja  Ultradent</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm +   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1249" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1250">
       <c r="A1250" s="0" t="n">
-        <v>1951</v>
+        <v>12458</v>
       </c>
       <c r="B1250" s="0" t="inlineStr">
         <is>
-          <t>Unimetric reposición  Cabeza Corta Ø 0,8 mm 008S Lila 008S Lila Dentsply Sirona</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1250" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1251">
       <c r="A1251" s="0" t="n">
-        <v>17948</v>
+        <v>12450</v>
       </c>
       <c r="B1251" s="0" t="inlineStr">
         <is>
-          <t>Uveneer Kit UVKV2   Ultradent</t>
+          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1251" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1252">
       <c r="A1252" s="0" t="n">
-        <v>7201</v>
+        <v>95324</v>
       </c>
       <c r="B1252" s="0" t="inlineStr">
         <is>
-          <t>V-Posil fluída  V-Posil Light Fast   Voco</t>
+          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Color Warm +   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1252" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1253">
       <c r="A1253" s="0" t="n">
-        <v>7200</v>
+        <v>12464</v>
       </c>
       <c r="B1253" s="0" t="inlineStr">
         <is>
-          <t>V-Posil masilla Putty Fast   Voco</t>
+          <t>Variolink Esthetic Try-In  Color Light    Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1253" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1254">
       <c r="A1254" s="0" t="n">
-        <v>84242</v>
+        <v>30630</v>
       </c>
       <c r="B1254" s="0" t="inlineStr">
         <is>
-          <t>V-Posil Starter Set PSLF  2904  Voco</t>
+          <t>Vaso para Biosonic  Whaledent</t>
         </is>
       </c>
       <c r="C1254" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1255">
       <c r="A1255" s="0" t="n">
-        <v>12461</v>
+        <v>82167</v>
       </c>
       <c r="B1255" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
+          <t>Vasos Biodegradables Blanco 180ml  Royal Dent</t>
         </is>
       </c>
       <c r="C1255" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1256">
       <c r="A1256" s="0" t="n">
-        <v>12458</v>
+        <v>4314</v>
       </c>
       <c r="B1256" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm   Ivoclar-Vivadent</t>
+          <t>Vasos dappen  Color Transparente   Royal Dent</t>
         </is>
       </c>
       <c r="C1256" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1257">
       <c r="A1257" s="0" t="n">
-        <v>12457</v>
+        <v>3886</v>
       </c>
       <c r="B1257" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
+          <t>Vasos de plástico 100 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1257" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1258">
       <c r="A1258" s="0" t="n">
-        <v>12456</v>
+        <v>3870</v>
       </c>
       <c r="B1258" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Light    Ivoclar-Vivadent</t>
+          <t>Vasos de plástico 500 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1258" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1259">
       <c r="A1259" s="0" t="n">
-        <v>12459</v>
+        <v>3955</v>
       </c>
       <c r="B1259" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm +   Ivoclar-Vivadent</t>
+          <t>Vasos dispensador a equipo.   Royal Dent</t>
         </is>
       </c>
       <c r="C1259" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1260">
       <c r="A1260" s="0" t="n">
-        <v>12450</v>
+        <v>3871</v>
       </c>
       <c r="B1260" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Ivoclar-Vivadent</t>
+          <t>Vasos dispensador.   Royal Dent</t>
         </is>
       </c>
       <c r="C1260" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1261">
       <c r="A1261" s="0" t="n">
-        <v>95324</v>
+        <v>8401</v>
       </c>
       <c r="B1261" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Color Warm +   Ivoclar-Vivadent</t>
+          <t>Vel-Mix 6 kg.  KerrHawe</t>
         </is>
       </c>
       <c r="C1261" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1262">
       <c r="A1262" s="0" t="n">
-        <v>12464</v>
+        <v>1871</v>
       </c>
       <c r="B1262" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic Try-In  Color Light    Ivoclar-Vivadent</t>
+          <t>Viscogel  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1262" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1263">
       <c r="A1263" s="0" t="n">
-        <v>30630</v>
+        <v>677648</v>
       </c>
       <c r="B1263" s="0" t="inlineStr">
         <is>
-          <t>Vaso para Biosonic  Whaledent</t>
+          <t>ViscoStat líquido Astringente de sulfato férrico al 15,5 %.- UP 686   Ultradent</t>
         </is>
       </c>
       <c r="C1263" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1264">
       <c r="A1264" s="0" t="n">
-        <v>82167</v>
+        <v>677653</v>
       </c>
       <c r="B1264" s="0" t="inlineStr">
         <is>
-          <t>Vasos Biodegradables Blanco 180ml  Royal Dent</t>
+          <t>VivaPen Snap-On Canulas reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1264" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1265">
       <c r="A1265" s="0" t="n">
-        <v>4314</v>
+        <v>677776</v>
       </c>
       <c r="B1265" s="0" t="inlineStr">
         <is>
-          <t>Vasos dappen  Color Transparente   Royal Dent</t>
+          <t>VivaPen Snap-On Canulas reposición ECO  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1265" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1266">
       <c r="A1266" s="0" t="n">
-        <v>3886</v>
+        <v>1720</v>
       </c>
       <c r="B1266" s="0" t="inlineStr">
         <is>
-          <t>Vasos de plástico 100 unidades  Royal Dent</t>
+          <t>Vivastyle 16% reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1266" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1267">
       <c r="A1267" s="0" t="n">
-        <v>3870</v>
+        <v>12410</v>
       </c>
       <c r="B1267" s="0" t="inlineStr">
         <is>
-          <t>Vasos de plástico 500 unidades  Royal Dent</t>
+          <t>XILONIBSA 2% 1:80.000. Lidocaína 2% Epinefrina  Laboratorios Inibsa</t>
         </is>
       </c>
       <c r="C1267" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1268">
       <c r="A1268" s="0" t="n">
-        <v>3955</v>
+        <v>8547</v>
       </c>
       <c r="B1268" s="0" t="inlineStr">
         <is>
-          <t>Vasos dispensador a equipo.   Royal Dent</t>
+          <t>Yeso Natural Royal Dent 25 kg. Tipo IV  Royal Dent</t>
         </is>
       </c>
       <c r="C1268" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1269">
       <c r="A1269" s="0" t="n">
-        <v>3871</v>
+        <v>8546</v>
       </c>
       <c r="B1269" s="0" t="inlineStr">
         <is>
-          <t>Vasos dispensador.   Royal Dent</t>
+          <t>Yeso Natural Royal Dent 6 kg. Tipo IV  Royal Dent</t>
         </is>
       </c>
       <c r="C1269" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1270">
       <c r="A1270" s="0" t="n">
-        <v>8401</v>
+        <v>8402</v>
       </c>
       <c r="B1270" s="0" t="inlineStr">
         <is>
-          <t>Vel-Mix 6 kg.  KerrHawe</t>
+          <t>Yeso Velmix 25 kg.  KerrHawe</t>
         </is>
       </c>
       <c r="C1270" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1271">
       <c r="A1271" s="0" t="n">
-        <v>1871</v>
+        <v>66369</v>
       </c>
       <c r="B1271" s="0" t="inlineStr">
         <is>
-          <t>Viscogel  Dentsply Sirona</t>
+          <t>Z500 cápsulas reposición  Color A-3 opaco   Solventum</t>
         </is>
       </c>
       <c r="C1271" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1272">
       <c r="A1272" s="0" t="n">
-        <v>677648</v>
+        <v>66363</v>
       </c>
       <c r="B1272" s="0" t="inlineStr">
         <is>
-          <t>ViscoStat líquido Astringente de sulfato férrico al 15,5 %.- UP 686   Ultradent</t>
+          <t>Z500 cápsulas reposición  Color A-3   Solventum</t>
         </is>
       </c>
       <c r="C1272" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1273">
       <c r="A1273" s="0" t="n">
-        <v>677653</v>
+        <v>66367</v>
       </c>
       <c r="B1273" s="0" t="inlineStr">
         <is>
-          <t>VivaPen Snap-On Canulas reposición  Ivoclar-Vivadent</t>
+          <t>Z500 cápsulas reposición  Color C-2   Solventum</t>
         </is>
       </c>
       <c r="C1273" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1274">
       <c r="A1274" s="0" t="n">
-        <v>677776</v>
+        <v>66364</v>
       </c>
       <c r="B1274" s="0" t="inlineStr">
         <is>
-          <t>VivaPen Snap-On Canulas reposición ECO  Ivoclar-Vivadent</t>
+          <t>Z500 cápsulas reposición  Color A-3,5   Solventum</t>
         </is>
       </c>
       <c r="C1274" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1275">
       <c r="A1275" s="0" t="n">
-        <v>1720</v>
+        <v>66365</v>
       </c>
       <c r="B1275" s="0" t="inlineStr">
         <is>
-          <t>Vivastyle 16% reposición  Ivoclar-Vivadent</t>
+          <t>Z500 cápsulas reposición  Color A-4   Solventum</t>
         </is>
       </c>
       <c r="C1275" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1276">
       <c r="A1276" s="0" t="n">
-        <v>12410</v>
+        <v>66362</v>
       </c>
       <c r="B1276" s="0" t="inlineStr">
         <is>
-          <t>XILONIBSA 2% 1:80.000. Lidocaína 2% Epinefrina  Laboratorios Inibsa</t>
+          <t>Z500 cápsulas reposición  Color A-2   Solventum</t>
         </is>
       </c>
       <c r="C1276" s="0" t="n">
-        <v>0</v>
-[...128 lines deleted...]
-      <c r="C1286" s="0" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>