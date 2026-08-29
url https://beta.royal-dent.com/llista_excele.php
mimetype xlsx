--- v2 (2026-06-30)
+++ v3 (2026-08-29)
@@ -107,51 +107,51 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:C1276"/>
+  <dimension ref="A1:C1264"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Referencia</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Producto</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Cantidad</t>
         </is>
       </c>
@@ -553,94 +553,94 @@
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Adhesivo Scotchbond Universal  Solventum</t>
         </is>
       </c>
       <c r="C31" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="0" t="n">
         <v>8129</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Adhesivo VPS   Solventum</t>
         </is>
       </c>
       <c r="C32" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="0" t="n">
-        <v>88618</v>
+        <v>88619</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Color A-2   Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Color A-3   Voco</t>
         </is>
       </c>
       <c r="C33" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="0" t="n">
-        <v>88617</v>
+        <v>88618</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C34" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="0" t="n">
-        <v>88620</v>
+        <v>88617</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Color A-3,5   Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Voco</t>
         </is>
       </c>
       <c r="C35" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="0" t="n">
-        <v>88619</v>
+        <v>88620</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Admira Fusion 5 reposición cápsulas  Color A-3   Voco</t>
+          <t>Admira Fusion 5 reposición cápsulas  Color A-3,5   Voco</t>
         </is>
       </c>
       <c r="C36" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="0" t="n">
         <v>677724</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Admira Fusion cápsulas 15 x 0,2 grs.  Color A-3,5   Voco</t>
         </is>
       </c>
       <c r="C37" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="0" t="n">
         <v>677723</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
@@ -878,94 +878,94 @@
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Agujas Monoprotect Plus  Inibsa</t>
         </is>
       </c>
       <c r="C56" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="0" t="n">
         <v>5103</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Agujas Octoplus   30 X-Corta 0,3x16 mm. Intraligamentosa   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C57" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="0" t="n">
-        <v>5101</v>
+        <v>5102</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>Agujas Octoplus   30 Corta 0,3x25 mm. Infiltrativa   Laboratorios Clarben</t>
+          <t>Agujas Octoplus   30 Corta 0,3x21 mm. Infiltrativa   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C58" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="0" t="n">
-        <v>5101</v>
+        <v>5104</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>Agujas Octoplus  Laboratorios Clarben</t>
+          <t>Agujas Octoplus   27 Larga 0,4x38mm. Troncular   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C59" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="0" t="n">
-        <v>5104</v>
+        <v>5101</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Agujas Octoplus   27 Larga 0,4x38mm. Troncular   Laboratorios Clarben</t>
+          <t>Agujas Octoplus  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C60" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="0" t="n">
-        <v>5102</v>
+        <v>5101</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Agujas Octoplus   30 Corta 0,3x21 mm. Infiltrativa   Laboratorios Clarben</t>
+          <t>Agujas Octoplus   30 Corta 0,3x25 mm. Infiltrativa   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C61" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="0" t="n">
         <v>5107</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Agujas Sopira-Carpule cono plástico   27 Larga 0,4x38mm. Troncular   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C62" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="0" t="n">
         <v>5112</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
@@ -1218,68 +1218,68 @@
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Aplicador para grasa Lubrimed  Bien Air</t>
         </is>
       </c>
       <c r="C82" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="0" t="n">
         <v>4006</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Aplicadores de adhesivo  Tamaño X-Fine ø 1 mm   Royal Dent</t>
         </is>
       </c>
       <c r="C83" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="0" t="n">
-        <v>4007</v>
+        <v>3954</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Aplicadores de adhesivo  Tamaño Regular ø 2 mm   Royal Dent</t>
+          <t>Aplicadores de adhesivo  Royal Dent</t>
         </is>
       </c>
       <c r="C84" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="0" t="n">
-        <v>3954</v>
+        <v>4007</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Aplicadores de adhesivo  Royal Dent</t>
+          <t>Aplicadores de adhesivo  Tamaño Regular ø 2 mm   Royal Dent</t>
         </is>
       </c>
       <c r="C85" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="0" t="n">
         <v>4019</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Aplicadores de adhesivo regular   Royal Dent</t>
         </is>
       </c>
       <c r="C86" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="0" t="n">
         <v>8170</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
@@ -1402,146 +1402,146 @@
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Arcos acero inoxidable redondos   Superior .014 .014 Royal Dent</t>
         </is>
       </c>
       <c r="C96" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="0" t="n">
         <v>15026</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Arcos acero inoxidable redondos   Superior .016 .016 Royal Dent</t>
         </is>
       </c>
       <c r="C97" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="0" t="n">
-        <v>15050</v>
+        <v>15057</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio rectangulares   Superior .016 x 0.16 .016 x 0.16 Royal Dent</t>
+          <t>Arcos niquel titanio rectangulares   Inferior .016 x 0.16 .016 x 0.16 Royal Dent</t>
         </is>
       </c>
       <c r="C98" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="0" t="n">
-        <v>15057</v>
+        <v>15050</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio rectangulares   Inferior .016 x 0.16 .016 x 0.16 Royal Dent</t>
+          <t>Arcos niquel titanio rectangulares   Superior .016 x 0.16 .016 x 0.16 Royal Dent</t>
         </is>
       </c>
       <c r="C99" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="0" t="n">
-        <v>15041</v>
+        <v>15047</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Superior .014 .014 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Inferior .016 .016 Royal Dent</t>
         </is>
       </c>
       <c r="C100" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="0" t="n">
-        <v>15048</v>
+        <v>15046</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Inferior .018 .018 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Inferior .014 .014 Royal Dent</t>
         </is>
       </c>
       <c r="C101" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="0" t="n">
-        <v>15047</v>
+        <v>15042</v>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Inferior .016 .016 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Superior .016 .016 Royal Dent</t>
         </is>
       </c>
       <c r="C102" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="0" t="n">
-        <v>15046</v>
+        <v>15043</v>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Inferior .014 .014 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Superior .018 .018 Royal Dent</t>
         </is>
       </c>
       <c r="C103" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="0" t="n">
-        <v>15042</v>
+        <v>15041</v>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Superior .016 .016 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Superior .014 .014 Royal Dent</t>
         </is>
       </c>
       <c r="C104" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="0" t="n">
-        <v>15043</v>
+        <v>15048</v>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>Arcos niquel titanio redondos   Superior .018 .018 Royal Dent</t>
+          <t>Arcos niquel titanio redondos   Inferior .018 .018 Royal Dent</t>
         </is>
       </c>
       <c r="C105" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="0" t="n">
         <v>9934</v>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
           <t>Arcos Twist 3 hilos preformados  Ø .0175   Leone</t>
         </is>
       </c>
       <c r="C106" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="0" t="n">
         <v>1494</v>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
@@ -1622,1365 +1622,1365 @@
         <v>66996</v>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
           <t>ARP Pasta de retracción  Solventum</t>
         </is>
       </c>
       <c r="C113" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="0" t="n">
         <v>7263</v>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
           <t>Arti-Fol 8&amp;#956;   Arti-Fol BK-27 azul   Jean Baush</t>
         </is>
       </c>
       <c r="C114" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
-      <c r="A115" s="0" t="n">
-        <v>12411</v>
+      <c r="A115" s="0" t="inlineStr">
+        <is>
+          <t>0817</t>
+        </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>Artinibsa Articaína+epinefrina 4% 1:100.000 Roja  Laboratorios Inibsa</t>
+          <t>Aspiración desinfectante Orotol plus  Durr Dental</t>
         </is>
       </c>
       <c r="C115" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
-      <c r="A116" s="0" t="n">
-        <v>12412</v>
+      <c r="A116" s="0" t="inlineStr">
+        <is>
+          <t>0822</t>
+        </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>Artinibsa Articaína+epinefrina 4% 1:200.000 Amarilla    Laboratorios Inibsa</t>
+          <t>Aspiración desinfectante Pulijet  Cattani</t>
         </is>
       </c>
       <c r="C116" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>0817</t>
+          <t>0869</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>Aspiración desinfectante Orotol plus  Durr Dental</t>
+          <t>Aspiración pastillas antiespumas sanitizantes.  Cattani</t>
         </is>
       </c>
       <c r="C117" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
-      <c r="A118" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A118" s="0" t="n">
+        <v>30623</v>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>Aspiración desinfectante Pulijet  Cattani</t>
+          <t>Aspiración seca VS-250 S  Durr Dental</t>
         </is>
       </c>
       <c r="C118" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
-      <c r="A119" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A119" s="0" t="n">
+        <v>82587</v>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>Aspiración pastillas antiespumas sanitizantes.  Cattani</t>
+          <t>Aspirador quirúgico Hygosue XL   Orsing</t>
         </is>
       </c>
       <c r="C119" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="0" t="n">
-        <v>30623</v>
+        <v>3140</v>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>Aspiración seca VS-250 S  Durr Dental</t>
+          <t>Aspiradores Económicos, transparentes.  Royal Dent</t>
         </is>
       </c>
       <c r="C120" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="0" t="n">
-        <v>82587</v>
+        <v>3192</v>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>Aspirador quirúgico Hygosue XL   Orsing</t>
+          <t>Aspiradores mágicos en colores  Color Azul   Royal Dent</t>
         </is>
       </c>
       <c r="C121" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="0" t="n">
-        <v>3140</v>
+        <v>38211</v>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores Económicos, transparentes.  Royal Dent</t>
+          <t>Aspiradores mágicos en colores  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C122" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="0" t="n">
-        <v>38211</v>
+        <v>3194</v>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores mágicos en colores  Color Amarillo   Royal Dent</t>
+          <t>Aspiradores mágicos en colores  Color Blanco opaco   Royal Dent</t>
         </is>
       </c>
       <c r="C123" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="0" t="n">
-        <v>3192</v>
+        <v>38212</v>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores mágicos en colores  Color Azul   Royal Dent</t>
+          <t>Aspiradores mágicos en colores  Color Rosa   Royal Dent</t>
         </is>
       </c>
       <c r="C124" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="0" t="n">
-        <v>3194</v>
+        <v>3192</v>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores mágicos en colores  Color Blanco opaco   Royal Dent</t>
+          <t>Aspiradores mágicos en colores  Royal Dent</t>
         </is>
       </c>
       <c r="C125" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
-      <c r="A126" s="0" t="n">
-        <v>38212</v>
+      <c r="A126" s="0" t="inlineStr">
+        <is>
+          <t>08292</t>
+        </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores mágicos en colores  Color Rosa   Royal Dent</t>
+          <t>Attest indicador biológico 1262P  Solventum</t>
         </is>
       </c>
       <c r="C126" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="0" t="n">
-        <v>3192</v>
+        <v>1010</v>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>Aspiradores mágicos en colores  Royal Dent</t>
+          <t>Automatrix Kit  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C127" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
-      <c r="A128" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A128" s="0" t="n">
+        <v>1015</v>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>Attest indicador biológico 1262P  Solventum</t>
+          <t>Automatrix Punta  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C128" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="0" t="n">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>Automatrix Kit  Dentsply Sirona</t>
+          <t>Automatrix reposición   Narrow-Regular   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C129" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="0" t="n">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>Automatrix Punta  Dentsply Sirona</t>
+          <t>Automatrix reposición   Medium-Thin   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C130" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="0" t="n">
         <v>1011</v>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
           <t>Automatrix reposición  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C131" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="0" t="n">
         <v>1014</v>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
           <t>Automatrix reposición   Wide-Regular   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C132" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="0" t="n">
-        <v>1013</v>
+        <v>3411</v>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición   Narrow-Regular   Dentsply Sirona</t>
+          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C133" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="0" t="n">
-        <v>1012</v>
+        <v>3414</v>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>Automatrix reposición   Medium-Thin   Dentsply Sirona</t>
+          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Color Dorado   Royal Dent</t>
         </is>
       </c>
       <c r="C134" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="0" t="n">
-        <v>3414</v>
+        <v>3881</v>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Color Dorado   Royal Dent</t>
+          <t>Bandeja porta frascos 4 divisiones  Royal Dent</t>
         </is>
       </c>
       <c r="C135" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="0" t="n">
-        <v>3411</v>
+        <v>3882</v>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>Bandeja completa aluminio tipo P con soporte para 7 instrumentos 18,4x14x1,5 cm.  Royal Dent</t>
+          <t>Bandeja porta frascos 6 divisiones  Royal Dent</t>
         </is>
       </c>
       <c r="C136" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="0" t="n">
-        <v>3881</v>
+        <v>3880</v>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>Bandeja porta frascos 4 divisiones  Royal Dent</t>
+          <t>Bandeja porta-instrumentos.  Royal Dent</t>
         </is>
       </c>
       <c r="C137" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="0" t="n">
-        <v>3882</v>
+        <v>3879</v>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>Bandeja porta frascos 6 divisiones  Royal Dent</t>
+          <t>Bandeja porta-instrumentos. X-20  Royal Dent</t>
         </is>
       </c>
       <c r="C138" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="0" t="n">
-        <v>3880</v>
+        <v>3884</v>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>Bandeja porta-instrumentos.  Royal Dent</t>
+          <t>Bandeja porta-instrumentos. X-21  Royal Dent</t>
         </is>
       </c>
       <c r="C139" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="0" t="n">
-        <v>3879</v>
+        <v>3865</v>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>Bandeja porta-instrumentos. X-20  Royal Dent</t>
+          <t>Bandejas desechables  Royal Dent</t>
         </is>
       </c>
       <c r="C140" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="0" t="n">
-        <v>3884</v>
+        <v>39146</v>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Bandeja porta-instrumentos. X-21  Royal Dent</t>
+          <t>Bandejas desechables de colores  Royal Dent</t>
         </is>
       </c>
       <c r="C141" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="0" t="n">
-        <v>3865</v>
+        <v>13913</v>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>Bandejas desechables  Royal Dent</t>
+          <t>Barniz copal  Dentaflux</t>
         </is>
       </c>
       <c r="C142" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="0" t="n">
-        <v>39146</v>
+        <v>11854</v>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>Bandejas desechables de colores  Royal Dent</t>
+          <t>Barra de ligaduras elásticas libre de látex  Color Fucsia   Royal Dent-Orthometric</t>
         </is>
       </c>
       <c r="C143" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="0" t="n">
-        <v>13913</v>
+        <v>11801</v>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>Barniz copal  Dentaflux</t>
+          <t>Barra de ligaduras elásticas libre de látex  Color Plata   Royal Dent-Orthometric</t>
         </is>
       </c>
       <c r="C144" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="0" t="n">
-        <v>11854</v>
+        <v>11800</v>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>Barra de ligaduras elásticas libre de látex  Color Fucsia   Royal Dent-Orthometric</t>
+          <t>Barra de ligaduras elásticas libre de látex  Royal Dent-Orthometric</t>
         </is>
       </c>
       <c r="C145" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="0" t="n">
-        <v>11801</v>
+        <v>8502</v>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>Barra de ligaduras elásticas libre de látex  Color Plata   Royal Dent-Orthometric</t>
+          <t>Barras amarillas   Cera de Reus</t>
         </is>
       </c>
       <c r="C146" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="0" t="n">
-        <v>11800</v>
+        <v>34073</v>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>Barra de ligaduras elásticas libre de látex  Royal Dent-Orthometric</t>
+          <t>Base bandeja aluminio 288x183x17mm tipo N  Color Rojo   Asa Dental</t>
         </is>
       </c>
       <c r="C147" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="0" t="n">
-        <v>8502</v>
+        <v>34070</v>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>Barras amarillas   Cera de Reus</t>
+          <t>Base bandeja aluminio 288x183x17mm tipo N  Asa Dental</t>
         </is>
       </c>
       <c r="C148" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="0" t="n">
         <v>34070</v>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
           <t>Base bandeja aluminio 288x183x17mm tipo N  Asa Dental</t>
         </is>
       </c>
       <c r="C149" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="0" t="n">
-        <v>34070</v>
+        <v>350750</v>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>Base bandeja aluminio 288x183x17mm tipo N  Asa Dental</t>
+          <t>Bata cirugía estéril verde Pack económico 50 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C150" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="0" t="n">
-        <v>34073</v>
+        <v>3506</v>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>Base bandeja aluminio 288x183x17mm tipo N  Color Rojo   Asa Dental</t>
+          <t>Bata estéril con puño 22.D1302.00 color azul  Omnia</t>
         </is>
       </c>
       <c r="C151" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="0" t="n">
-        <v>350750</v>
+        <v>88793</v>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>Bata cirugía estéril verde Pack económico 50 unidades  Royal Dent</t>
+          <t>Bata esteriles con puño azules  Royal Dent</t>
         </is>
       </c>
       <c r="C152" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="0" t="n">
-        <v>3506</v>
+        <v>82448</v>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>Bata estéril con puño 22.D1302.00 color azul  Omnia</t>
+          <t>Bata quirúrgica no estéril Azul con puño  Royal Dent</t>
         </is>
       </c>
       <c r="C153" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="0" t="n">
-        <v>88793</v>
+        <v>82578</v>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>Bata esteriles con puño azules  Royal Dent</t>
+          <t>Bata quirurgical no estéril con puños  Royal Dent</t>
         </is>
       </c>
       <c r="C154" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="0" t="n">
-        <v>82448</v>
+        <v>3507</v>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>Bata quirúrgica no estéril Azul con puño  Royal Dent</t>
+          <t>Batas estériles con puño  Royal Dent</t>
         </is>
       </c>
       <c r="C155" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="0" t="n">
-        <v>82578</v>
+        <v>305023</v>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>Bata quirurgical no estéril con puños  Royal Dent</t>
+          <t>Batería Bluephase Style - 637692  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C156" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="0" t="n">
-        <v>3507</v>
+        <v>65579</v>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>Batas estériles con puño  Royal Dent</t>
+          <t>Bateria para Propex II A102900000100  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C157" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="0" t="n">
-        <v>305023</v>
+        <v>307425</v>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>Batería Bluephase Style - 637692  Ivoclar-Vivadent</t>
+          <t>Bicarbonato dental Air-Flow DV-048 Classic   Limón   EMS</t>
         </is>
       </c>
       <c r="C158" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="0" t="n">
-        <v>65579</v>
+        <v>307422</v>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>Bateria para Propex II A102900000100  Dentsply Sirona</t>
+          <t>Bicarbonato dental Air-Flow DV-048 Classic  EMS</t>
         </is>
       </c>
       <c r="C159" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="0" t="n">
-        <v>307425</v>
+        <v>83465</v>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Bicarbonato dental Air-Flow DV-048 Classic   Limón   EMS</t>
+          <t>Bicarbonato dental Air-Flow Plus ERITRITOL - CPC DV-082/Z  EMS</t>
         </is>
       </c>
       <c r="C160" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="0" t="n">
-        <v>307422</v>
+        <v>307427</v>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>Bicarbonato dental Air-Flow DV-048 Classic  EMS</t>
+          <t>Bicarbonato dental Air-Flow Tutti Frutti  EMS</t>
         </is>
       </c>
       <c r="C161" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="0" t="n">
-        <v>83465</v>
+        <v>70859</v>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>Bicarbonato dental Air-Flow Plus ERITRITOL - CPC DV-082/Z  EMS</t>
+          <t>Bifix SE ECO surtido - 1784  Voco</t>
         </is>
       </c>
       <c r="C162" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="0" t="n">
-        <v>307427</v>
+        <v>71618</v>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>Bicarbonato dental Air-Flow Tutti Frutti  EMS</t>
+          <t>Bifix Se QM reposición.  Color White ( Blanco opaco )   Voco</t>
         </is>
       </c>
       <c r="C163" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="0" t="n">
-        <v>70859</v>
+        <v>71616</v>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>Bifix SE ECO surtido - 1784  Voco</t>
+          <t>Bifix Se QM reposición.  Voco</t>
         </is>
       </c>
       <c r="C164" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="0" t="n">
-        <v>71618</v>
+        <v>71617</v>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>Bifix Se QM reposición.  Color White ( Blanco opaco )   Voco</t>
+          <t>Bifix Se QM reposición.  Color Transparente   Voco</t>
         </is>
       </c>
       <c r="C165" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="0" t="n">
-        <v>71616</v>
+        <v>14062</v>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>Bifix Se QM reposición.  Voco</t>
+          <t>Bifix Temp  Voco</t>
         </is>
       </c>
       <c r="C166" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="0" t="n">
-        <v>71617</v>
+        <v>71623</v>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>Bifix Se QM reposición.  Color Transparente   Voco</t>
+          <t>BioRoot RCS - 9015Y  Septodont</t>
         </is>
       </c>
       <c r="C167" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="0" t="n">
-        <v>14062</v>
+        <v>30685</v>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>Bifix Temp  Voco</t>
+          <t>Biosonic kit accesorios UC155XD  Whaledent</t>
         </is>
       </c>
       <c r="C168" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
-      <c r="A169" s="0" t="n">
-        <v>71623</v>
+      <c r="A169" s="0" t="inlineStr">
+        <is>
+          <t>0811</t>
+        </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>BioRoot RCS - 9015Y  Septodont</t>
+          <t>Biosonic UC-30  Whaledent</t>
         </is>
       </c>
       <c r="C169" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="0" t="n">
-        <v>30685</v>
+        <v>30629</v>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>Biosonic kit accesorios UC155XD  Whaledent</t>
+          <t>Biosonic UC-50 DB  Whaledent</t>
         </is>
       </c>
       <c r="C170" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
-      <c r="A171" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A171" s="0" t="n">
+        <v>1812</v>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>Biosonic UC-30  Whaledent</t>
+          <t>BK- 1001 azul 200&amp;#956; recambio papel articular  Bausch</t>
         </is>
       </c>
       <c r="C171" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="0" t="n">
-        <v>30629</v>
+        <v>1811</v>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>Biosonic UC-50 DB  Whaledent</t>
+          <t>BK-01 azul 200&amp;#956; papel articular  Bausch</t>
         </is>
       </c>
       <c r="C172" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="0" t="n">
-        <v>1812</v>
+        <v>1814</v>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>BK- 1001 azul 200&amp;#956; recambio papel articular  Bausch</t>
+          <t>Bk-03 Papel articular azul en herradura  Bausch</t>
         </is>
       </c>
       <c r="C173" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="0" t="n">
-        <v>1811</v>
+        <v>1816</v>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>BK-01 azul 200&amp;#956; papel articular  Bausch</t>
+          <t>BK-09 azul 40&amp;#956; papel articular  Bausch</t>
         </is>
       </c>
       <c r="C174" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="0" t="n">
-        <v>1814</v>
+        <v>67632</v>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>Bk-03 Papel articular azul en herradura  Bausch</t>
+          <t>Blanqueamiento Pola Night pack económico   SDI AUSTRALIA</t>
         </is>
       </c>
       <c r="C175" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="0" t="n">
-        <v>1816</v>
+        <v>17831</v>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>BK-09 azul 40&amp;#956; papel articular  Bausch</t>
+          <t>Blanqueaniento Opalescence PF mint doctor kit  Ultradent</t>
         </is>
       </c>
       <c r="C176" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="0" t="n">
-        <v>67632</v>
+        <v>67634</v>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>Blanqueamiento Pola Night pack económico   SDI AUSTRALIA</t>
+          <t>Blanqueaniento Pola Night 10 jeringas de 1,3 grs. 16%  SDI AUSTRALIA</t>
         </is>
       </c>
       <c r="C177" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="0" t="n">
-        <v>17831</v>
+        <v>17827</v>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>Blanqueaniento Opalescence PF mint doctor kit  Ultradent</t>
+          <t>Blanqueanientos Opalescence Boost - 4751   Ultradent</t>
         </is>
       </c>
       <c r="C178" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="0" t="n">
-        <v>67634</v>
+        <v>3925</v>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>Blanqueaniento Pola Night 10 jeringas de 1,3 grs. 16%  SDI AUSTRALIA</t>
+          <t>Bloc mezcla 5 x 5 cm. Fix-i-pad  Royal Dent</t>
         </is>
       </c>
       <c r="C179" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="0" t="n">
-        <v>17827</v>
+        <v>3915</v>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>Blanqueanientos Opalescence Boost - 4751   Ultradent</t>
+          <t>Bloc mezcla 5 x 5 cm. plástificado  Royal Dent</t>
         </is>
       </c>
       <c r="C180" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="0" t="n">
-        <v>3925</v>
+        <v>71649</v>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>Bloc mezcla 5 x 5 cm. Fix-i-pad  Royal Dent</t>
+          <t>Blue-Gel  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C181" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="0" t="n">
-        <v>3915</v>
+        <v>3810</v>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>Bloc mezcla 5 x 5 cm. plástificado  Royal Dent</t>
+          <t>Bobina secamanos grande  Royal Dent</t>
         </is>
       </c>
       <c r="C182" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="0" t="n">
-        <v>71649</v>
+        <v>3811</v>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>Blue-Gel  Laboratorios Clarben</t>
+          <t>Bobina secamanos mini  Royal Dent</t>
         </is>
       </c>
       <c r="C183" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="0" t="n">
-        <v>3810</v>
+        <v>3105</v>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>Bobina secamanos grande  Royal Dent</t>
+          <t>Bolas de algodón n 00 diámetro 4 mm  Roeko</t>
         </is>
       </c>
       <c r="C184" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="0" t="n">
-        <v>3811</v>
+        <v>3106</v>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>Bobina secamanos mini  Royal Dent</t>
+          <t>Bolas de algodón n0 diámetro 4,8 mm  Roeko</t>
         </is>
       </c>
       <c r="C185" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="0" t="n">
-        <v>3105</v>
+        <v>3107</v>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>Bolas de algodón n 00 diámetro 4 mm  Roeko</t>
+          <t>Bolitas de algodón n 1 Pellets  Roeko</t>
         </is>
       </c>
       <c r="C186" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
-      <c r="A187" s="0" t="n">
-        <v>3106</v>
+      <c r="A187" s="0" t="inlineStr">
+        <is>
+          <t>0850</t>
+        </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>Bolas de algodón n0 diámetro 4,8 mm  Roeko</t>
+          <t>Bolsa autoadhesivas 57 x 130 mm.  Royal Dent</t>
         </is>
       </c>
       <c r="C187" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
-      <c r="A188" s="0" t="n">
-        <v>3107</v>
+      <c r="A188" s="0" t="inlineStr">
+        <is>
+          <t>0851</t>
+        </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>Bolitas de algodón n 1 Pellets  Roeko</t>
+          <t>Bolsa autoadhesivas 90x257 mm.  Royal Dent</t>
         </is>
       </c>
       <c r="C188" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
-      <c r="A189" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A189" s="0" t="n">
+        <v>307103</v>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>Bolsa autoadhesivas 57 x 130 mm.  Royal Dent</t>
+          <t>Bolsa protectora lámpara style 636239  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C189" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>0851</t>
+          <t>0852</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>Bolsa autoadhesivas 90x257 mm.  Royal Dent</t>
+          <t>Bolsas autoadhesivas 135x283 mm.  Royal Dent</t>
         </is>
       </c>
       <c r="C190" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
-      <c r="A191" s="0" t="n">
-        <v>307103</v>
+      <c r="A191" s="0" t="inlineStr">
+        <is>
+          <t>0853</t>
+        </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>Bolsa protectora lámpara style 636239  Ivoclar-Vivadent</t>
+          <t>Bolsas autoadhesivas 190x358 mm.  Royal Dent</t>
         </is>
       </c>
       <c r="C191" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>0852</t>
+          <t>0854</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>Bolsas autoadhesivas 135x283 mm.  Royal Dent</t>
+          <t>Bolsas autoadhesivas 300x380 mm.  Royal Dent</t>
         </is>
       </c>
       <c r="C192" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>0853</t>
+          <t>0867</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>Bolsas autoadhesivas 190x358 mm.  Royal Dent</t>
+          <t>Bolsas autoadhesivas 90x162 mm.  Royal Dent</t>
         </is>
       </c>
       <c r="C193" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
-      <c r="A194" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A194" s="0" t="n">
+        <v>80545</v>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>Bolsas autoadhesivas 300x380 mm.  Royal Dent</t>
+          <t>Bolsitas para ECOVAC Granalla de acero  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C194" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
-      <c r="A195" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A195" s="0" t="n">
+        <v>13960</v>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>Bolsas autoadhesivas 90x162 mm.  Royal Dent</t>
+          <t>Bond a Braid - BAB2  Reliance Orthodontic</t>
         </is>
       </c>
       <c r="C195" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="0" t="n">
-        <v>80545</v>
+        <v>305107</v>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>Bolsitas para ECOVAC Granalla de acero  Laboratorios Clarben</t>
+          <t>Boquilla CA y MM - 02038200  W&amp;H</t>
         </is>
       </c>
       <c r="C196" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="0" t="n">
-        <v>13960</v>
+        <v>30257</v>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>Bond a Braid - BAB2  Reliance Orthodontic</t>
+          <t>Boquilla conexión Bien Air- 05772000  W&amp;H</t>
         </is>
       </c>
       <c r="C197" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="0" t="n">
-        <v>305107</v>
+        <v>30138</v>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>Boquilla CA y MM - 02038200  W&amp;H</t>
+          <t>Boquilla intra Q-I  Kavo</t>
         </is>
       </c>
       <c r="C198" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="0" t="n">
-        <v>30257</v>
+        <v>30137</v>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>Boquilla conexión Bien Air- 05772000  W&amp;H</t>
+          <t>Boquilla tipo M  Kavo</t>
         </is>
       </c>
       <c r="C199" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="0" t="n">
-        <v>30138</v>
+        <v>3070269</v>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>Boquilla intra Q-I  Kavo</t>
+          <t>BrackFix Kit jeringas - 1205  Voco</t>
         </is>
       </c>
       <c r="C200" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="0" t="n">
-        <v>30137</v>
+        <v>8101</v>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>Boquilla tipo M  Kavo</t>
+          <t>CA37   Cavex</t>
         </is>
       </c>
       <c r="C201" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="0" t="n">
-        <v>3070269</v>
+        <v>8102</v>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>BrackFix Kit jeringas - 1205  Voco</t>
+          <t>CA37    Fraguado rápido   Cavex</t>
         </is>
       </c>
       <c r="C202" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="0" t="n">
-        <v>8102</v>
+        <v>65580</v>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>CA37    Fraguado rápido   Cavex</t>
+          <t>Cable portalimas para el Propex II A102900000500  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C203" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="0" t="n">
-        <v>8101</v>
+        <v>11170</v>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>CA37   Cavex</t>
+          <t>Caja para guardar modelos  Royal-Dent</t>
         </is>
       </c>
       <c r="C204" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="0" t="n">
-        <v>65580</v>
+        <v>11158</v>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>Cable portalimas para el Propex II A102900000500  Dentsply Sirona</t>
+          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
         </is>
       </c>
       <c r="C205" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="0" t="n">
-        <v>11170</v>
+        <v>11158</v>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>Caja para guardar modelos  Royal-Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Azul   Royal Dent</t>
         </is>
       </c>
       <c r="C206" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="0" t="n">
-        <v>11158</v>
+        <v>11160</v>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Rosa   Royal Dent</t>
         </is>
       </c>
       <c r="C207" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="0" t="n">
-        <v>11157</v>
+        <v>11161</v>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Amarillo   Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Verde   Royal Dent</t>
         </is>
       </c>
       <c r="C208" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="0" t="n">
-        <v>11161</v>
+        <v>11158</v>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Verde   Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
         </is>
       </c>
       <c r="C209" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="0" t="n">
-        <v>11158</v>
+        <v>11157</v>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Royal Dent</t>
+          <t>Cajas para placas de ortodoncia mini  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C210" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="0" t="n">
         <v>11162</v>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
           <t>Cajas para placas de ortodoncia mini  Color Naranja   Royal Dent</t>
         </is>
       </c>
       <c r="C211" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="0" t="n">
-        <v>11158</v>
+        <v>11155</v>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Azul   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Naranja   Royal Dent</t>
         </is>
       </c>
       <c r="C212" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="0" t="n">
-        <v>11160</v>
+        <v>11153</v>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas de ortodoncia mini  Color Rosa   Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
         </is>
       </c>
       <c r="C213" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="0" t="n">
-        <v>11153</v>
+        <v>11154</v>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Royal Dent</t>
+          <t>Cajas para placas ortodoncia standard  Color Verde   Royal Dent</t>
         </is>
       </c>
       <c r="C214" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="0" t="n">
         <v>11152</v>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
           <t>Cajas para placas ortodoncia standard  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C215" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="0" t="n">
         <v>11153</v>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
@@ -2997,14013 +2997,13853 @@
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
           <t>Cajas para placas ortodoncia standard  Color Rosa   Royal Dent</t>
         </is>
       </c>
       <c r="C217" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="0" t="n">
         <v>11150</v>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
           <t>Cajas para placas ortodoncia standard  Color Blanco   Royal Dent</t>
         </is>
       </c>
       <c r="C218" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="0" t="n">
-        <v>11154</v>
+        <v>1381</v>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Verde   Royal Dent</t>
+          <t>Calasept  Nordiska</t>
         </is>
       </c>
       <c r="C219" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="0" t="n">
-        <v>11155</v>
+        <v>1374</v>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>Cajas para placas ortodoncia standard  Color Naranja   Royal Dent</t>
+          <t>Calcicur  Voco</t>
         </is>
       </c>
       <c r="C220" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="0" t="n">
-        <v>1381</v>
+        <v>12505</v>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>Calasept  Nordiska</t>
+          <t>CanalPro tapón dispensador con válvula Canalpro SyringeFill  Coltene</t>
         </is>
       </c>
       <c r="C221" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="0" t="n">
-        <v>1374</v>
+        <v>65604</v>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>Calcicur  Voco</t>
+          <t>Cánula aspiración pediátrica Petito  Figura Ø 16 mm Azul Azul Durr Dental</t>
         </is>
       </c>
       <c r="C222" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="0" t="n">
-        <v>13205</v>
+        <v>65601</v>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>Calibra base  Color Transparente   Dentsply Sirona</t>
+          <t>Cánula aspiración pediátrica Petito  Durr Dental</t>
         </is>
       </c>
       <c r="C223" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="0" t="n">
-        <v>12505</v>
+        <v>70855</v>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>CanalPro tapón dispensador con válvula Canalpro SyringeFill  Coltene</t>
+          <t>Cánula aspiración quirúrgicas Royaltip   Royal Dent</t>
         </is>
       </c>
       <c r="C224" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="0" t="n">
-        <v>65604</v>
+        <v>65617</v>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>Cánula aspiración pediátrica Petito  Figura Ø 16 mm Azul Azul Durr Dental</t>
+          <t>Cánula aspiración Universal III  Figura Ø 16 mm Azul Azul Durr Dental</t>
         </is>
       </c>
       <c r="C225" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="0" t="n">
-        <v>65601</v>
+        <v>3148</v>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>Cánula aspiración pediátrica Petito  Durr Dental</t>
+          <t>Cánulas aspiración quirúrgicas para embudo 11 mm  Cattani</t>
         </is>
       </c>
       <c r="C226" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="0" t="n">
-        <v>70855</v>
+        <v>3144</v>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>Cánula aspiración quirúrgicas Royaltip   Royal Dent</t>
+          <t>Cánulas aspiración quirúrgicas Universal III  Durr Dental</t>
         </is>
       </c>
       <c r="C227" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="0" t="n">
-        <v>65617</v>
+        <v>13953</v>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>Cánula aspiración Universal III  Figura Ø 16 mm Azul Azul Durr Dental</t>
+          <t>Cánulas de elongación endo tips Unicem 2 Automix - 56919  Solventum</t>
         </is>
       </c>
       <c r="C228" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="0" t="n">
-        <v>3148</v>
+        <v>2243</v>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>Cánulas aspiración quirúrgicas para embudo 11 mm  Cattani</t>
+          <t>Cánulas Endo-Eze Irrigator Tip - UP 207   Ultradent</t>
         </is>
       </c>
       <c r="C229" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="0" t="n">
-        <v>3144</v>
+        <v>301831</v>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>Cánulas aspiración quirúrgicas Universal III  Durr Dental</t>
+          <t>Cánulas líneas WH 4363600  W&amp;H</t>
         </is>
       </c>
       <c r="C230" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="0" t="n">
-        <v>13953</v>
+        <v>3070290</v>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>Cánulas de elongación endo tips Unicem 2 Automix - 56919  Solventum</t>
+          <t>Cánulas mezcla cortas Multicore Flow 683287  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C231" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="0" t="n">
-        <v>2243</v>
+        <v>13841</v>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>Cánulas Endo-Eze Irrigator Tip - UP 207   Ultradent</t>
+          <t>Cánulas mezcla cortas puntiagudas negra/verde para Multilink Automix/Telio 645951  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C232" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="0" t="n">
-        <v>301831</v>
+        <v>8325</v>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>Cánulas líneas WH 4363600  W&amp;H</t>
+          <t>Cánulas mezcla marrón mini tipo 11 - 1:1 / 2:1 36mm  Royal Dent</t>
         </is>
       </c>
       <c r="C233" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="0" t="n">
-        <v>3070290</v>
+        <v>8332</v>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>Cánulas mezcla cortas Multicore Flow 683287  Ivoclar-Vivadent</t>
+          <t>Cánulas mezcla marrón mini tipo 9 - 1:1 / 2:1 40mm  Royal Dent</t>
         </is>
       </c>
       <c r="C234" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="0" t="n">
-        <v>13841</v>
+        <v>8285</v>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>Cánulas mezcla cortas puntiagudas negra/verde para Multilink Automix/Telio 645951  Ivoclar-Vivadent</t>
+          <t>Cánulas Pentacánulas de mezcla rojas  Solventum</t>
         </is>
       </c>
       <c r="C235" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="0" t="n">
-        <v>8325</v>
+        <v>1830</v>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>Cánulas mezcla marrón mini tipo 11 - 1:1 / 2:1 36mm  Royal Dent</t>
+          <t>Canulas Puntas de mezcla color azul tipo Structur.  Royal Dent</t>
         </is>
       </c>
       <c r="C236" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="0" t="n">
-        <v>8332</v>
+        <v>1837</v>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>Cánulas mezcla marrón mini tipo 9 - 1:1 / 2:1 40mm  Royal Dent</t>
+          <t>Canulas Puntas de mezcla para Protemp  Royal Dent</t>
         </is>
       </c>
       <c r="C237" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="0" t="n">
-        <v>8285</v>
+        <v>3544</v>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>Cánulas Pentacánulas de mezcla rojas  Solventum</t>
+          <t>Cánulas/líneas de irrigación DEF110 32F0134   Omnia</t>
         </is>
       </c>
       <c r="C238" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="0" t="n">
-        <v>1830</v>
+        <v>3502</v>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>Canulas Puntas de mezcla color azul tipo Structur.  Royal Dent</t>
+          <t>Cánulas/líneas de irrigación DEF160/DEF139/DEF128  Omnia</t>
         </is>
       </c>
       <c r="C239" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="0" t="n">
-        <v>1837</v>
+        <v>8333</v>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>Canulas Puntas de mezcla para Protemp  Royal Dent</t>
+          <t>Cavex Cream Cavex  Cavex</t>
         </is>
       </c>
       <c r="C240" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="0" t="n">
-        <v>3544</v>
+        <v>13103</v>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>Cánulas/líneas de irrigación DEF110 32F0134   Omnia</t>
+          <t>Cavit  Color Cavit W Blanco   Solventum</t>
         </is>
       </c>
       <c r="C241" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="0" t="n">
-        <v>3502</v>
+        <v>13102</v>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>Cánulas/líneas de irrigación DEF160/DEF139/DEF128  Omnia</t>
+          <t>Cavit  Solventum</t>
         </is>
       </c>
       <c r="C242" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="0" t="n">
-        <v>8333</v>
+        <v>13102</v>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>Cavex Cream Cavex  Cavex</t>
+          <t>Cavit  Color Cavit G Gris   Solventum</t>
         </is>
       </c>
       <c r="C243" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="0" t="n">
-        <v>13103</v>
+        <v>1343</v>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>Cavit  Color Cavit W Blanco   Solventum</t>
+          <t>Cement Temp Bond  KerrHawe</t>
         </is>
       </c>
       <c r="C244" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="0" t="n">
-        <v>13102</v>
+        <v>1344</v>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>Cavit  Solventum</t>
+          <t>Cement Temp Bond NE  KerrHawe</t>
         </is>
       </c>
       <c r="C245" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="0" t="n">
-        <v>13102</v>
+        <v>1322</v>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>Cavit  Color Cavit G Gris   Solventum</t>
+          <t>Cemento IRM  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C246" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="0" t="n">
-        <v>1343</v>
+        <v>13115</v>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>Cement Temp Bond  KerrHawe</t>
+          <t>Cemento Ketac Cem Easy Mix intro  Solventum</t>
         </is>
       </c>
       <c r="C247" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="0" t="n">
-        <v>1344</v>
+        <v>2244</v>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>Cement Temp Bond NE  KerrHawe</t>
+          <t>Cemento Mta blanco - 822 Angelus  Angelus</t>
         </is>
       </c>
       <c r="C248" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="0" t="n">
-        <v>1322</v>
+        <v>17848</v>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>Cemento IRM  Dentsply Sirona</t>
+          <t>Cepillo profilaxis KerHawe - 835 RA   KerrHawe</t>
         </is>
       </c>
       <c r="C249" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="0" t="n">
-        <v>13115</v>
+        <v>17343</v>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>Cemento Ketac Cem Easy Mix intro  Solventum</t>
+          <t>Cepillos Happy Morning  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C250" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="0" t="n">
-        <v>2244</v>
+        <v>3157</v>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>Cemento Mta blanco - 822 Angelus  Angelus</t>
+          <t>Cepillos para limpieza cánulas aspiración. Mirasuc  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C251" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="0" t="n">
-        <v>17848</v>
+        <v>1736</v>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>Cepillo profilaxis KerHawe - 835 RA   KerrHawe</t>
+          <t>Cepillos profilaxis de nylon 10 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C252" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="0" t="n">
-        <v>17343</v>
+        <v>1735</v>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>Cepillos Happy Morning  Hager&amp;Werken</t>
+          <t>Cepillos profilaxis de nylon económico  Royal Dent</t>
         </is>
       </c>
       <c r="C253" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="0" t="n">
-        <v>3157</v>
+        <v>80030</v>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>Cepillos para limpieza cánulas aspiración. Mirasuc  Hager&amp;Werken</t>
+          <t>Cera protectora neutra Trasparente pack económico  Royal Dent</t>
         </is>
       </c>
       <c r="C254" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="0" t="n">
-        <v>1736</v>
+        <v>82704</v>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>Cepillos profilaxis de nylon 10 unidades  Royal Dent</t>
+          <t>Cera rosa dura tipo Moyco  23701000  Cera de Reus</t>
         </is>
       </c>
       <c r="C255" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="0" t="n">
-        <v>1735</v>
+        <v>400020</v>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>Cepillos profilaxis de nylon económico  Royal Dent</t>
+          <t>Chinchetas    Jeil Medical</t>
         </is>
       </c>
       <c r="C256" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="0" t="n">
-        <v>80030</v>
+        <v>400020</v>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>Cera protectora neutra Trasparente pack económico  Royal Dent</t>
+          <t>Chinchetas    Jeil Medical</t>
         </is>
       </c>
       <c r="C257" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="0" t="n">
-        <v>82704</v>
+        <v>12434</v>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>Cera rosa dura tipo Moyco  23701000  Cera de Reus</t>
+          <t>Cimara silane - 1197  Voco</t>
         </is>
       </c>
       <c r="C258" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
-      <c r="A259" s="0" t="n">
-        <v>400020</v>
+      <c r="A259" s="0" t="inlineStr">
+        <is>
+          <t>0871</t>
+        </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>Chinchetas    Jeil Medical</t>
+          <t>Cinta indicadora ( adhesivas )   Pergut</t>
         </is>
       </c>
       <c r="C259" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="0" t="n">
-        <v>400020</v>
+        <v>71424</v>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>Chinchetas    Jeil Medical</t>
+          <t>Clamp molares superiores RDCM - 4,5,8,201,205,W4,26N,31  Hu-Friedy</t>
         </is>
       </c>
       <c r="C260" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="0" t="n">
-        <v>12434</v>
+        <v>71414</v>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>Cimara silane - 1197  Voco</t>
+          <t>Clamps molares inferiores RDCM - 3,7,7A,26,12A,13A,W3,W7  Clamp RDCM13A molar inferior   Hu-Friedy</t>
         </is>
       </c>
       <c r="C261" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
-      <c r="A262" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A262" s="0" t="n">
+        <v>71413</v>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>Cinta indicadora ( adhesivas )   Pergut</t>
+          <t>Clamps molares inferiores RDCM - 3,7,7A,26,12A,13A,W3,W7  Hu-Friedy</t>
         </is>
       </c>
       <c r="C262" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
-      <c r="A263" s="0" t="n">
-        <v>71424</v>
+      <c r="A263" s="0" t="inlineStr">
+        <is>
+          <t>0709</t>
+        </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>Clamp molares superiores RDCM - 4,5,8,201,205,W4,26N,31  Hu-Friedy</t>
+          <t>Clamps reposición especiales Ivory (5,26N,27N)  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C263" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
-      <c r="A264" s="0" t="n">
-        <v>71414</v>
+      <c r="A264" s="0" t="inlineStr">
+        <is>
+          <t>0706</t>
+        </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>Clamps molares inferiores RDCM - 3,7,7A,26,12A,13A,W3,W7  Clamp RDCM13A molar inferior   Hu-Friedy</t>
+          <t>Clamps reposición Ivory   Nº 8A molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C264" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="0" t="n">
-        <v>71413</v>
+        <v>1016</v>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>Clamps molares inferiores RDCM - 3,7,7A,26,12A,13A,W3,W7  Hu-Friedy</t>
+          <t>Clamps reposición Ivory   W7 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C265" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>0709</t>
+          <t>0704</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición especiales Ivory (5,26N,27N)  Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 7 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C266" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>0704</t>
+          <t>0714</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 7 molares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 1 premolares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C267" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>0714</t>
+          <t>0729</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 1 premolares   Heraeus-Kulzer</t>
+          <t>Clamps reposición Ivory   Nº 3 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C268" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="0" t="inlineStr">
         <is>
           <t>0707</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
           <t>Clamps reposición Ivory   Nº 14 molares   Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C269" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
-      <c r="A270" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A270" s="0" t="n">
+        <v>677042</v>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 3 molares   Heraeus-Kulzer</t>
+          <t>CleanJoy   Voco</t>
         </is>
       </c>
       <c r="C270" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
-      <c r="A271" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A271" s="0" t="n">
+        <v>677042</v>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   Nº 8A molares   Heraeus-Kulzer</t>
+          <t>CleanJoy   Voco</t>
         </is>
       </c>
       <c r="C271" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="0" t="n">
-        <v>1016</v>
+        <v>1887</v>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>Clamps reposición Ivory   W7 molares   Heraeus-Kulzer</t>
+          <t>Clear 040 1 mm  Dentaflux</t>
         </is>
       </c>
       <c r="C272" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="0" t="n">
-        <v>677042</v>
+        <v>1888</v>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>CleanJoy   Voco</t>
+          <t>Clear 060 1,5 mm (rígidas)  Dentaflux</t>
         </is>
       </c>
       <c r="C273" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="0" t="n">
-        <v>677042</v>
+        <v>1886</v>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>CleanJoy   Voco</t>
+          <t>Clear 120 3,2 mm rígidas Bruxismo  Dentaflux</t>
         </is>
       </c>
       <c r="C274" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="0" t="n">
-        <v>1887</v>
+        <v>667540</v>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>Clear 040 1 mm  Dentaflux</t>
+          <t>Clearfil SE Bond 2 kit  Kuraray</t>
         </is>
       </c>
       <c r="C275" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="0" t="n">
-        <v>1888</v>
+        <v>667543</v>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>Clear 060 1,5 mm (rígidas)  Dentaflux</t>
+          <t>Clearfil SE Bond 2 Primer  Kuraray</t>
         </is>
       </c>
       <c r="C276" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
-      <c r="A277" s="0" t="n">
-        <v>1886</v>
+      <c r="A277" s="0" t="inlineStr">
+        <is>
+          <t>0298</t>
+        </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>Clear 120 3,2 mm rígidas Bruxismo  Dentaflux</t>
+          <t>Clinpro reposición  Solventum</t>
         </is>
       </c>
       <c r="C277" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="0" t="n">
-        <v>667540</v>
+        <v>1376</v>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>Clearfil SE Bond 2 kit  Kuraray</t>
+          <t>Clip  Voco</t>
         </is>
       </c>
       <c r="C278" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="0" t="n">
-        <v>667543</v>
+        <v>1872</v>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>Clearfil SE Bond 2 Primer  Kuraray</t>
+          <t>Coe-Confort  GC</t>
         </is>
       </c>
       <c r="C279" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
-      <c r="A280" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A280" s="0" t="n">
+        <v>13316</v>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>Clinpro reposición  Solventum</t>
+          <t>Coe-Pak  COE</t>
         </is>
       </c>
       <c r="C280" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="0" t="n">
-        <v>1376</v>
+        <v>667689</v>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>Clip  Voco</t>
+          <t>Cofia asistente Azul 10.M0007.00  Omnia</t>
         </is>
       </c>
       <c r="C281" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="0" t="n">
-        <v>1872</v>
+        <v>9801</v>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>Coe-Confort  GC</t>
+          <t>Cofres para dientes  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C282" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="0" t="n">
-        <v>13316</v>
+        <v>15109</v>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>Coe-Pak  COE</t>
+          <t>Collar para guardar dientes colres surtidos  Royal Dent</t>
         </is>
       </c>
       <c r="C283" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="0" t="n">
-        <v>667689</v>
+        <v>66605</v>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>Cofia asistente Azul 10.M0007.00  Omnia</t>
+          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Color A-3   Royal Dent</t>
         </is>
       </c>
       <c r="C284" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="0" t="n">
-        <v>9801</v>
+        <v>66606</v>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>Cofres para dientes  Hager&amp;Werken</t>
+          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Color A-3,5   Royal Dent</t>
         </is>
       </c>
       <c r="C285" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="0" t="n">
-        <v>15109</v>
+        <v>66604</v>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>Collar para guardar dientes colres surtidos  Royal Dent</t>
+          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Royal Dent</t>
         </is>
       </c>
       <c r="C286" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="0" t="n">
-        <v>66605</v>
+        <v>66855</v>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Color A-3   Royal Dent</t>
+          <t>Composite G-aenial anterior jeringas   Color A-3,5   GC</t>
         </is>
       </c>
       <c r="C287" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="0" t="n">
-        <v>66606</v>
+        <v>66854</v>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Color A-3,5   Royal Dent</t>
+          <t>Composite G-aenial anterior jeringas   Color A-3   GC</t>
         </is>
       </c>
       <c r="C288" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="0" t="n">
-        <v>66604</v>
+        <v>66378</v>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>Composite fluido Nanohíbrido Royal Flow pack ahorro  Royal Dent</t>
+          <t>Composite Gradia Direct anterior reposición.  Color OA-3   GC</t>
         </is>
       </c>
       <c r="C289" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="0" t="n">
-        <v>66854</v>
+        <v>66377</v>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>Composite G-aenial anterior jeringas   Color A-3   GC</t>
+          <t>Composite Gradia Direct anterior reposición.  Color OA-2   GC</t>
         </is>
       </c>
       <c r="C290" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="0" t="n">
-        <v>66855</v>
+        <v>65973</v>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>Composite G-aenial anterior jeringas   Color A-3,5   GC</t>
+          <t>Composite nano híbrido jeringas  Color A-3,5   Royal Dent Diadent</t>
         </is>
       </c>
       <c r="C291" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="0" t="n">
-        <v>66377</v>
+        <v>65972</v>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>Composite Gradia Direct anterior reposición.  Color OA-2   GC</t>
+          <t>Composite nano híbrido jeringas  Color A-3   Royal Dent Diadent</t>
         </is>
       </c>
       <c r="C292" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
-      <c r="A293" s="0" t="n">
-        <v>66378</v>
+      <c r="A293" s="0" t="inlineStr">
+        <is>
+          <t>0236</t>
+        </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>Composite Gradia Direct anterior reposición.  Color OA-3   GC</t>
+          <t>Composite Tetric Evoceram   Color A-4   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C293" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
-      <c r="A294" s="0" t="n">
-        <v>65973</v>
+      <c r="A294" s="0" t="inlineStr">
+        <is>
+          <t>0243</t>
+        </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>Composite nano híbrido jeringas  Color A-3,5   Royal Dent Diadent</t>
+          <t>Composite Tetric Evoceram   Color D-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C294" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
-      <c r="A295" s="0" t="n">
-        <v>65972</v>
+      <c r="A295" s="0" t="inlineStr">
+        <is>
+          <t>0233</t>
+        </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>Composite nano híbrido jeringas  Color A-3   Royal Dent Diadent</t>
+          <t>Composite Tetric Evoceram   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C295" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>0248</t>
+          <t>0242</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color Bleach XL   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color C-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C296" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="0" t="inlineStr">
         <is>
           <t>0233</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
           <t>Composite Tetric Evoceram   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C297" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>0233</t>
+          <t>0248</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color Bleach XL   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C298" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>0242</t>
+          <t>0239</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color C-3   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color B-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C299" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="0" t="inlineStr">
         <is>
           <t>0246</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
           <t>Composite Tetric Evoceram   Color A-3,5 dentina   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C300" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>0239</t>
+          <t>0233</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color B-3   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C301" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>0233</t>
+          <t>0237</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color A-3,5   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C302" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>0237</t>
+          <t>0244</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color A-3,5   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram   Color Translúcido   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C303" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>0244</t>
+          <t>0157</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color Translúcido   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram cavifil  Color A-3,5   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C304" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>0236</t>
+          <t>0153</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color A-4   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram cavifil  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C305" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>0243</t>
+          <t>0153</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram   Color D-3   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoceram cavifil  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C306" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="0" t="inlineStr">
         <is>
           <t>0153</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
           <t>Composite Tetric Evoceram cavifil  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C307" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>0153</t>
+          <t>0584</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram cavifil  Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoflow   Color A-3,5   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C308" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>0153</t>
+          <t>0583</t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram cavifil  Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C309" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>0157</t>
+          <t>0581</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoceram cavifil  Color A-3,5   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoflow   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C310" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>0583</t>
+          <t>0582</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
+          <t>Composite Tetric Evoflow   Color A-2   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C311" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
-      <c r="A312" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A312" s="0" t="n">
+        <v>66101</v>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoflow   Color A-2   Ivoclar-Vivadent</t>
+          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-2 Dentina Dentina Solventum</t>
         </is>
       </c>
       <c r="C312" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
-      <c r="A313" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A313" s="0" t="n">
+        <v>66126</v>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoflow   Ivoclar-Vivadent</t>
+          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-3 Esmalte Esmalte Solventum</t>
         </is>
       </c>
       <c r="C313" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
-      <c r="A314" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A314" s="0" t="n">
+        <v>66353</v>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
-          <t>Composite Tetric Evoflow   Color A-3,5   Ivoclar-Vivadent</t>
+          <t>Composite Z500 jeringas reposición  Color A-3   Solventum</t>
         </is>
       </c>
       <c r="C314" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="0" t="n">
-        <v>66101</v>
+        <v>66352</v>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-2 Dentina Dentina Solventum</t>
+          <t>Composite Z500 jeringas reposición  Color A-2   Solventum</t>
         </is>
       </c>
       <c r="C315" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="0" t="n">
-        <v>66126</v>
+        <v>66351</v>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>Composite universal Filtek Supreme XTE reposición jeringas  Color A-3 Esmalte Esmalte Solventum</t>
+          <t>Composite Z500 jeringas reposición  Solventum</t>
         </is>
       </c>
       <c r="C316" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="0" t="n">
-        <v>66352</v>
+        <v>66354</v>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
-          <t>Composite Z500 jeringas reposición  Color A-2   Solventum</t>
+          <t>Composite Z500 jeringas reposición  Color A-3,5   Solventum</t>
         </is>
       </c>
       <c r="C317" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="0" t="n">
-        <v>66351</v>
+        <v>5303</v>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
-          <t>Composite Z500 jeringas reposición  Solventum</t>
+          <t>Contenedor seguridad de 3000 ml.  Larident</t>
         </is>
       </c>
       <c r="C318" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="0" t="n">
-        <v>66354</v>
+        <v>80333</v>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
-          <t>Composite Z500 jeringas reposición  Color A-3,5   Solventum</t>
+          <t>Contra-ángulo MASTERmatic M29 L  KavoKerr</t>
         </is>
       </c>
       <c r="C319" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="0" t="n">
-        <v>66353</v>
+        <v>30383</v>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
-          <t>Composite Z500 jeringas reposición  Color A-3   Solventum</t>
+          <t>Contra-angulo WE-56 LED G  W&amp;H</t>
         </is>
       </c>
       <c r="C320" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="0" t="n">
-        <v>5303</v>
+        <v>10836</v>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
-          <t>Contenedor seguridad de 3000 ml.  Larident</t>
+          <t>Contrastadores Espejo para radiografía Oclusal grande superficie Cromo MZP512  Royal Dent</t>
         </is>
       </c>
       <c r="C321" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="0" t="n">
-        <v>80333</v>
+        <v>10838</v>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
-          <t>Contra-ángulo MASTERmatic M29 L  KavoKerr</t>
+          <t>Contrastadores Espejo para radiografía Separador lateral, superficie de Cromo MZP532  Royal Dent</t>
         </is>
       </c>
       <c r="C322" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="0" t="n">
-        <v>30383</v>
+        <v>1729</v>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
-          <t>Contra-angulo WE-56 LED G  W&amp;H</t>
+          <t>Copas azules  Edenta</t>
         </is>
       </c>
       <c r="C323" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="0" t="n">
-        <v>10836</v>
+        <v>1391</v>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
-          <t>Contrastadores Espejo para radiografía Oclusal grande superficie Cromo MZP512  Royal Dent</t>
+          <t>Crowbond  KMD</t>
         </is>
       </c>
       <c r="C324" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="0" t="n">
-        <v>10838</v>
+        <v>1826</v>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
-          <t>Contrastadores Espejo para radiografía Separador lateral, superficie de Cromo MZP532  Royal Dent</t>
+          <t>Crown 76  KDM</t>
         </is>
       </c>
       <c r="C325" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="0" t="n">
-        <v>1729</v>
+        <v>83050</v>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
-          <t>Copas azules  Edenta</t>
+          <t>CryoPulp - 10601X Spray frío de congelación   Septodont</t>
         </is>
       </c>
       <c r="C326" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="0" t="n">
-        <v>1391</v>
+        <v>1144</v>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
-          <t>Crowbond  KMD</t>
+          <t>Cubeta desinfección de fresas plástico  Royal Dent</t>
         </is>
       </c>
       <c r="C327" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="0" t="n">
-        <v>1826</v>
+        <v>3070251</v>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
-          <t>Crown 76  KDM</t>
+          <t>Cubeta flúor económica    Medianas   Royal Dent</t>
         </is>
       </c>
       <c r="C328" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="0" t="n">
-        <v>83050</v>
+        <v>17500</v>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
-          <t>CryoPulp - 10601X Spray frío de congelación   Septodont</t>
+          <t>Cubeta impresión desechable   Inferior Infantil Infantil Mestra</t>
         </is>
       </c>
       <c r="C329" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="0" t="n">
-        <v>1144</v>
+        <v>17499</v>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
-          <t>Cubeta desinfección de fresas plástico  Royal Dent</t>
+          <t>Cubeta impresión desechable   Superior Infantil Infantil Mestra</t>
         </is>
       </c>
       <c r="C330" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="0" t="n">
-        <v>3070251</v>
+        <v>17498</v>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
-          <t>Cubeta flúor económica    Medianas   Royal Dent</t>
+          <t>Cubeta impresión desechable surtidas  Mestra</t>
         </is>
       </c>
       <c r="C331" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="0" t="n">
-        <v>17499</v>
+        <v>1143</v>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
-          <t>Cubeta impresión desechable   Superior Infantil Infantil Mestra</t>
+          <t>Cubeta instrumental  Royal Dent</t>
         </is>
       </c>
       <c r="C332" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="0" t="n">
-        <v>17500</v>
+        <v>1142</v>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
-          <t>Cubeta impresión desechable   Inferior Infantil Infantil Mestra</t>
+          <t>Cubeta instrumental capacidad de 3 litros, con tapa.  Royal Dent</t>
         </is>
       </c>
       <c r="C333" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="0" t="n">
-        <v>17498</v>
+        <v>1757</v>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
-          <t>Cubeta impresión desechable surtidas  Mestra</t>
+          <t>Cubetas de flúor dobles   Medianas   Dentaflux</t>
         </is>
       </c>
       <c r="C334" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="0" t="n">
-        <v>1143</v>
+        <v>1758</v>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
-          <t>Cubeta instrumental  Royal Dent</t>
+          <t>Cubetas de flúor dobles   Grandes   Dentaflux</t>
         </is>
       </c>
       <c r="C335" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="0" t="n">
-        <v>1142</v>
+        <v>8748</v>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
-          <t>Cubeta instrumental capacidad de 3 litros, con tapa.  Royal Dent</t>
+          <t>Cubetas impresión   Solventum</t>
         </is>
       </c>
       <c r="C336" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="0" t="n">
-        <v>1758</v>
+        <v>8752</v>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
-          <t>Cubetas de flúor dobles   Grandes   Dentaflux</t>
+          <t>Cubetas impresión    Inferior Mediana Mediana Solventum</t>
         </is>
       </c>
       <c r="C337" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="0" t="n">
-        <v>1757</v>
+        <v>8751</v>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
-          <t>Cubetas de flúor dobles   Medianas   Dentaflux</t>
+          <t>Cubetas impresión    Inferior Pequeña Pequeña Solventum</t>
         </is>
       </c>
       <c r="C338" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="0" t="n">
-        <v>8749</v>
+        <v>8750</v>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Superior Mediana Mediana Solventum</t>
+          <t>Cubetas impresión    Superior Grande Grande Solventum</t>
         </is>
       </c>
       <c r="C339" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="0" t="n">
-        <v>8753</v>
+        <v>8749</v>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Inferior Grande Grande Solventum</t>
+          <t>Cubetas impresión    Superior Mediana Mediana Solventum</t>
         </is>
       </c>
       <c r="C340" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="0" t="n">
-        <v>8748</v>
+        <v>8753</v>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión   Solventum</t>
+          <t>Cubetas impresión    Inferior Grande Grande Solventum</t>
         </is>
       </c>
       <c r="C341" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="0" t="n">
-        <v>8752</v>
+        <v>15207</v>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Inferior Mediana Mediana Solventum</t>
+          <t>Cubetas plástico NIÑO   Inferior Mediana Mediana Royal Dent</t>
         </is>
       </c>
       <c r="C342" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="0" t="n">
-        <v>8751</v>
+        <v>15201</v>
       </c>
       <c r="B343" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Inferior Pequeña Pequeña Solventum</t>
+          <t>Cubetas plástico NIÑO   Superior Mediana Mediana Royal Dent</t>
         </is>
       </c>
       <c r="C343" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="0" t="n">
-        <v>8750</v>
+        <v>8633</v>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
-          <t>Cubetas impresión    Superior Grande Grande Solventum</t>
+          <t>Cubetas plástico verdes   Parcial Derecho Derecho COE</t>
         </is>
       </c>
       <c r="C344" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="0" t="n">
-        <v>15201</v>
+        <v>8629</v>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico NIÑO   Superior Mediana Mediana Royal Dent</t>
+          <t>Cubetas plástico verdes   Superior Pequeña Pequeña COE</t>
         </is>
       </c>
       <c r="C345" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="0" t="n">
-        <v>15207</v>
+        <v>8632</v>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico NIÑO   Inferior Mediana Mediana Royal Dent</t>
+          <t>Cubetas plástico verdes   Inferior Pequeña Pequeña COE</t>
         </is>
       </c>
       <c r="C346" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="0" t="n">
-        <v>8632</v>
+        <v>8628</v>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Inferior Pequeña Pequeña COE</t>
+          <t>Cubetas plástico verdes   Superior Mediana Mediana COE</t>
         </is>
       </c>
       <c r="C347" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="0" t="n">
-        <v>8628</v>
+        <v>8631</v>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Superior Mediana Mediana COE</t>
+          <t>Cubetas plástico verdes   Inferior Mediana Mediana COE</t>
         </is>
       </c>
       <c r="C348" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="0" t="n">
-        <v>8631</v>
+        <v>8627</v>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Inferior Mediana Mediana COE</t>
+          <t>Cubetas plástico verdes  COE</t>
         </is>
       </c>
       <c r="C349" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="0" t="n">
-        <v>8627</v>
+        <v>8630</v>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes  COE</t>
+          <t>Cubetas plástico verdes   Inferior Grande Grande COE</t>
         </is>
       </c>
       <c r="C350" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="0" t="n">
-        <v>8630</v>
+        <v>8634</v>
       </c>
       <c r="B351" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Inferior Grande Grande COE</t>
+          <t>Cubetas plástico verdes   Parcial Izquierdo Izquierdo COE</t>
         </is>
       </c>
       <c r="C351" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="0" t="n">
-        <v>8634</v>
+        <v>82473</v>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Parcial Izquierdo Izquierdo COE</t>
+          <t>Cubrezapatos Polietileno Blancos   Royal Dent</t>
         </is>
       </c>
       <c r="C352" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="0" t="n">
-        <v>8633</v>
+        <v>9481</v>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Parcial Derecho Derecho COE</t>
+          <t>Cucharillas alveolares Hemingway.  Figura C-2   Bontempi</t>
         </is>
       </c>
       <c r="C353" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="0" t="n">
-        <v>8629</v>
+        <v>9701</v>
       </c>
       <c r="B354" s="0" t="inlineStr">
         <is>
-          <t>Cubetas plástico verdes   Superior Pequeña Pequeña COE</t>
+          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 86   Bontempi</t>
         </is>
       </c>
       <c r="C354" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="0" t="n">
-        <v>82473</v>
+        <v>9702</v>
       </c>
       <c r="B355" s="0" t="inlineStr">
         <is>
-          <t>Cubrezapatos Polietileno Blancos   Royal Dent</t>
+          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 87   Bontempi</t>
         </is>
       </c>
       <c r="C355" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="0" t="n">
-        <v>9481</v>
+        <v>8512</v>
       </c>
       <c r="B356" s="0" t="inlineStr">
         <is>
-          <t>Cucharillas alveolares Hemingway.  Figura C-2   Bontempi</t>
+          <t>Cuchillo cera grande 17 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C356" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="0" t="n">
-        <v>9702</v>
+        <v>8511</v>
       </c>
       <c r="B357" s="0" t="inlineStr">
         <is>
-          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 87   Bontempi</t>
+          <t>Cuchillo cera pequeño 13 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C357" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="0" t="n">
-        <v>9701</v>
+        <v>83498</v>
       </c>
       <c r="B358" s="0" t="inlineStr">
         <is>
-          <t>Cucharillas alveolares Lucas figura 720-  Figura Figura 86   Bontempi</t>
+          <t>Cuña Fusion Anteriores    Naranja medio ANOR-M   Garrison</t>
         </is>
       </c>
       <c r="C358" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="0" t="n">
-        <v>8512</v>
+        <v>9104</v>
       </c>
       <c r="B359" s="0" t="inlineStr">
         <is>
-          <t>Cuchillo cera grande 17 cm  Royal Dent</t>
+          <t>Cuñas de madera reposición  color Turquesa mini 8925.05   KerrHawe</t>
         </is>
       </c>
       <c r="C359" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="0" t="n">
-        <v>8511</v>
+        <v>9103</v>
       </c>
       <c r="B360" s="0" t="inlineStr">
         <is>
-          <t>Cuchillo cera pequeño 13 cm  Royal Dent</t>
+          <t>Cuñas de madera reposición  color Surtido   KerrHawe</t>
         </is>
       </c>
       <c r="C360" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="0" t="n">
-        <v>83498</v>
+        <v>9105</v>
       </c>
       <c r="B361" s="0" t="inlineStr">
         <is>
-          <t>Cuña Fusion Anteriores    Naranja medio ANOR-M   Garrison</t>
+          <t>Cuñas de madera reposición  KerrHawe</t>
         </is>
       </c>
       <c r="C361" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="0" t="n">
-        <v>9103</v>
+        <v>9107</v>
       </c>
       <c r="B362" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de madera reposición  color Surtido   KerrHawe</t>
+          <t>Cuñas de madera reposición  color Verdes   KerrHawe</t>
         </is>
       </c>
       <c r="C362" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="0" t="n">
-        <v>9107</v>
+        <v>9206</v>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de madera reposición  color Verdes   KerrHawe</t>
+          <t>Cuñas de madera Surtido 500u con dispensador   KerrHawe</t>
         </is>
       </c>
       <c r="C363" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="0" t="n">
-        <v>9105</v>
+        <v>10372</v>
       </c>
       <c r="B364" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de madera reposición  KerrHawe</t>
+          <t>Cuñas de plástico con mango SWBL  color Naranjas medianas   Garrison</t>
         </is>
       </c>
       <c r="C364" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="0" t="n">
-        <v>9104</v>
+        <v>10373</v>
       </c>
       <c r="B365" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de madera reposición  color Turquesa mini 8925.05   KerrHawe</t>
+          <t>Cuñas de plástico con mango SWBL  Garrison</t>
         </is>
       </c>
       <c r="C365" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="0" t="n">
-        <v>9206</v>
+        <v>103811</v>
       </c>
       <c r="B366" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de madera Surtido 500u con dispensador   KerrHawe</t>
+          <t>Cuñas Palodent V3-Plus    Medianas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C366" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="0" t="n">
-        <v>10373</v>
+        <v>103816</v>
       </c>
       <c r="B367" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de plástico con mango SWBL  Garrison</t>
+          <t>Cuñas protectoras Palodent V3-Plus   Medianas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C367" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="0" t="n">
-        <v>10372</v>
+        <v>99756</v>
       </c>
       <c r="B368" s="0" t="inlineStr">
         <is>
-          <t>Cuñas de plástico con mango SWBL  color Naranjas medianas   Garrison</t>
+          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 4L/4R   Hu-Friedy</t>
         </is>
       </c>
       <c r="C368" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="0" t="n">
-        <v>103811</v>
+        <v>99755</v>
       </c>
       <c r="B369" s="0" t="inlineStr">
         <is>
-          <t>Cuñas Palodent V3-Plus    Medianas   Dentsply Sirona</t>
+          <t>Cureta Columbia mango Everedge n 9  Hu-Friedy</t>
         </is>
       </c>
       <c r="C369" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="0" t="n">
-        <v>103816</v>
+        <v>99757</v>
       </c>
       <c r="B370" s="0" t="inlineStr">
         <is>
-          <t>Cuñas protectoras Palodent V3-Plus   Medianas   Dentsply Sirona</t>
+          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 2L/2R   Hu-Friedy</t>
         </is>
       </c>
       <c r="C370" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="0" t="n">
-        <v>99755</v>
+        <v>9965</v>
       </c>
       <c r="B371" s="0" t="inlineStr">
         <is>
-          <t>Cureta Columbia mango Everedge n 9  Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 7/8   Hu-Friedy</t>
         </is>
       </c>
       <c r="C371" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="0" t="n">
-        <v>99757</v>
+        <v>9968</v>
       </c>
       <c r="B372" s="0" t="inlineStr">
         <is>
-          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 2L/2R   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 13/14   Hu-Friedy</t>
         </is>
       </c>
       <c r="C372" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="0" t="n">
-        <v>99756</v>
+        <v>9967</v>
       </c>
       <c r="B373" s="0" t="inlineStr">
         <is>
-          <t>Cureta Columbia mango Everedge n 9  Cureta Columbia 4L/4R   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 11/12   Hu-Friedy</t>
         </is>
       </c>
       <c r="C373" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="0" t="n">
-        <v>9968</v>
+        <v>9964</v>
       </c>
       <c r="B374" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 13/14   Hu-Friedy</t>
+          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 5/6   Hu-Friedy</t>
         </is>
       </c>
       <c r="C374" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="0" t="n">
-        <v>9964</v>
+        <v>99768</v>
       </c>
       <c r="B375" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 5/6   Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 7/8 verde SAS7/897   Hu-Friedy</t>
         </is>
       </c>
       <c r="C375" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="0" t="n">
-        <v>9967</v>
+        <v>99767</v>
       </c>
       <c r="B376" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 11/12   Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 11/12 naranj SAS11/1293   Hu-Friedy</t>
         </is>
       </c>
       <c r="C376" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="0" t="n">
-        <v>9965</v>
+        <v>99766</v>
       </c>
       <c r="B377" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mango octogonal n 2  Cureta Gracey 7/8   Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Hu-Friedy</t>
         </is>
       </c>
       <c r="C377" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="0" t="n">
-        <v>99766</v>
+        <v>99769</v>
       </c>
       <c r="B378" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Hu-Friedy</t>
+          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 5/6 amarillo SAS5/695   Hu-Friedy</t>
         </is>
       </c>
       <c r="C378" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="0" t="n">
-        <v>99769</v>
+        <v>9632</v>
       </c>
       <c r="B379" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 5/6 amarillo SAS5/695   Hu-Friedy</t>
+          <t>Cureta Gracey XSI  Cureta Gracey 7/8 verde 207-208   LM</t>
         </is>
       </c>
       <c r="C379" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="0" t="n">
-        <v>99768</v>
+        <v>9639</v>
       </c>
       <c r="B380" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 7/8 verde SAS7/897   Hu-Friedy</t>
+          <t>Cureta Gracey XSI  Cureta Gracey 13/14 azul 213-214   LM</t>
         </is>
       </c>
       <c r="C380" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="0" t="n">
-        <v>99767</v>
+        <v>9629</v>
       </c>
       <c r="B381" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey mini-five Mango Everedge n 9  Cureta Gracey mini-five 11/12 naranj SAS11/1293   Hu-Friedy</t>
+          <t>Cureta Gracey XSI  LM</t>
         </is>
       </c>
       <c r="C381" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="0" t="n">
-        <v>9632</v>
+        <v>67136</v>
       </c>
       <c r="B382" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey XSI  Cureta Gracey 7/8 verde 207-208   LM</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 13/14   American Eagle</t>
         </is>
       </c>
       <c r="C382" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="0" t="n">
-        <v>9639</v>
+        <v>67135</v>
       </c>
       <c r="B383" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey XSI  Cureta Gracey 13/14 azul 213-214   LM</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 11/12   American Eagle</t>
         </is>
       </c>
       <c r="C383" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="0" t="n">
-        <v>9629</v>
+        <v>67133</v>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
-          <t>Cureta Gracey XSI  LM</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 7/8   American Eagle</t>
         </is>
       </c>
       <c r="C384" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="0" t="n">
-        <v>67136</v>
+        <v>67132</v>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 13/14   American Eagle</t>
+          <t>Curetas Gracey Autofilantes   Cureta Gracey 5/6   American Eagle</t>
         </is>
       </c>
       <c r="C385" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="0" t="n">
-        <v>67135</v>
+        <v>10334</v>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 11/12   American Eagle</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 9/10   Hu-Friedy</t>
         </is>
       </c>
       <c r="C386" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="0" t="n">
-        <v>67133</v>
+        <v>10336</v>
       </c>
       <c r="B387" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 7/8   American Eagle</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 13/14   Hu-Friedy</t>
         </is>
       </c>
       <c r="C387" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="0" t="n">
-        <v>67132</v>
+        <v>10332</v>
       </c>
       <c r="B388" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Autofilantes   Cureta Gracey 5/6   American Eagle</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 5/6   Hu-Friedy</t>
         </is>
       </c>
       <c r="C388" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="0" t="n">
-        <v>10336</v>
+        <v>10333</v>
       </c>
       <c r="B389" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 13/14   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 7/8   Hu-Friedy</t>
         </is>
       </c>
       <c r="C389" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="0" t="n">
-        <v>10332</v>
+        <v>10330</v>
       </c>
       <c r="B390" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 5/6   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Hu-Friedy</t>
         </is>
       </c>
       <c r="C390" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="0" t="n">
-        <v>10333</v>
+        <v>10335</v>
       </c>
       <c r="B391" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 7/8   Hu-Friedy</t>
+          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 11/12   Hu-Friedy</t>
         </is>
       </c>
       <c r="C391" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="0" t="n">
-        <v>10330</v>
+        <v>99762</v>
       </c>
       <c r="B392" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 11/12 naranja SG11/1293   Hu-Friedy</t>
         </is>
       </c>
       <c r="C392" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="0" t="n">
-        <v>10335</v>
+        <v>99760</v>
       </c>
       <c r="B393" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 11/12   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 7/8 verde SG7/897   Hu-Friedy</t>
         </is>
       </c>
       <c r="C393" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="0" t="n">
-        <v>10334</v>
+        <v>99759</v>
       </c>
       <c r="B394" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey Columbia Mango Satin Steel n 6  Cureta Gracey 9/10   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 5/6 amarillo SG5/695   Hu-Friedy</t>
         </is>
       </c>
       <c r="C394" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="0" t="n">
-        <v>99759</v>
+        <v>99763</v>
       </c>
       <c r="B395" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 5/6 amarillo SG5/695   Hu-Friedy</t>
+          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 13/14 azul SG13/1498   Hu-Friedy</t>
         </is>
       </c>
       <c r="C395" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="0" t="n">
-        <v>99763</v>
+        <v>3174</v>
       </c>
       <c r="B396" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 13/14 azul SG13/1498   Hu-Friedy</t>
+          <t>Dedales de látex   MediStock</t>
         </is>
       </c>
       <c r="C396" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="0" t="n">
-        <v>99762</v>
+        <v>82471</v>
       </c>
       <c r="B397" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 11/12 naranja SG11/1293   Hu-Friedy</t>
+          <t>Delantal de Polipropileno   Royal Dent</t>
         </is>
       </c>
       <c r="C397" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
-      <c r="A398" s="0" t="n">
-        <v>99760</v>
+      <c r="A398" s="0" t="inlineStr">
+        <is>
+          <t>0806</t>
+        </is>
       </c>
       <c r="B398" s="0" t="inlineStr">
         <is>
-          <t>Curetas Gracey mango Everedge n 9  Cureta Gracey 7/8 verde SG7/897   Hu-Friedy</t>
+          <t>Dentasept 3 H Rapid  Laboratorios Anios</t>
         </is>
       </c>
       <c r="C398" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
-      <c r="A399" s="0" t="n">
-        <v>3174</v>
+      <c r="A399" s="0" t="inlineStr">
+        <is>
+          <t>0829</t>
+        </is>
       </c>
       <c r="B399" s="0" t="inlineStr">
         <is>
-          <t>Dedales de látex   MediStock</t>
+          <t>Dentasept Spray 60 Pro Botella de 5 litros.  Laboratorios Anios</t>
         </is>
       </c>
       <c r="C399" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
-      <c r="A400" s="0" t="n">
-        <v>82471</v>
+      <c r="A400" s="0" t="inlineStr">
+        <is>
+          <t>0805</t>
+        </is>
       </c>
       <c r="B400" s="0" t="inlineStr">
         <is>
-          <t>Delantal de Polipropileno   Royal Dent</t>
+          <t>Dentasept ultra  Laboratorios Anios</t>
         </is>
       </c>
       <c r="C400" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
-      <c r="A401" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A401" s="0" t="n">
+        <v>80669</v>
       </c>
       <c r="B401" s="0" t="inlineStr">
         <is>
-          <t>Dentasept 3 H Rapid  Laboratorios Anios</t>
+          <t>Dentoclic fibra de vidrio translucidos    Ø 1,2 mm Blanco FVTA5-1.2    Itena</t>
         </is>
       </c>
       <c r="C401" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
-      <c r="A402" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A402" s="0" t="n">
+        <v>80664</v>
       </c>
       <c r="B402" s="0" t="inlineStr">
         <is>
-          <t>Dentasept Spray 60 Pro Botella de 5 litros.  Laboratorios Anios</t>
+          <t>DENTOCROWN HD   Itena</t>
         </is>
       </c>
       <c r="C402" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
-      <c r="A403" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A403" s="0" t="n">
+        <v>80678</v>
       </c>
       <c r="B403" s="0" t="inlineStr">
         <is>
-          <t>Dentasept ultra  Laboratorios Anios</t>
+          <t>DENTOTEMP Automix intro  Itena</t>
         </is>
       </c>
       <c r="C403" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="0" t="n">
-        <v>80669</v>
+        <v>83719</v>
       </c>
       <c r="B404" s="0" t="inlineStr">
         <is>
-          <t>Dentoclic fibra de vidrio translucidos    Ø 1,2 mm Blanco FVTA5-1.2    Itena</t>
+          <t>Desinfectante superficies CaviCIde bidón de 5 litros 4731223  KerrHawe</t>
         </is>
       </c>
       <c r="C404" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="0" t="n">
-        <v>80664</v>
+        <v>2221</v>
       </c>
       <c r="B405" s="0" t="inlineStr">
         <is>
-          <t>DENTOCROWN HD   Itena</t>
+          <t>Desocclusol Orange  Acteon</t>
         </is>
       </c>
       <c r="C405" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="0" t="n">
-        <v>80678</v>
+        <v>1765</v>
       </c>
       <c r="B406" s="0" t="inlineStr">
         <is>
-          <t>DENTOTEMP Automix intro  Itena</t>
+          <t>Detartrine   Septodont</t>
         </is>
       </c>
       <c r="C406" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="0" t="n">
-        <v>83719</v>
+        <v>1521</v>
       </c>
       <c r="B407" s="0" t="inlineStr">
         <is>
-          <t>Desinfectante superficies CaviCIde bidón de 5 litros 4731223  KerrHawe</t>
+          <t>DF-58 Ultra-speed   Kodak</t>
         </is>
       </c>
       <c r="C407" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="0" t="n">
-        <v>2221</v>
+        <v>12438</v>
       </c>
       <c r="B408" s="0" t="inlineStr">
         <is>
-          <t>Desocclusol Orange  Acteon</t>
+          <t>Dique de goma azules   NIC TONE</t>
         </is>
       </c>
       <c r="C408" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
-      <c r="A409" s="0" t="n">
-        <v>1765</v>
+      <c r="A409" s="0" t="inlineStr">
+        <is>
+          <t>01323</t>
+        </is>
       </c>
       <c r="B409" s="0" t="inlineStr">
         <is>
-          <t>Detartrine   Septodont</t>
+          <t>Dique de Goma no látex   Roeko</t>
         </is>
       </c>
       <c r="C409" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="0" t="n">
-        <v>1521</v>
+        <v>1415</v>
       </c>
       <c r="B410" s="0" t="inlineStr">
         <is>
-          <t>DF-58 Ultra-speed   Kodak</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 F (Fino) color Azul 1982 F (Fino) color Azul Solventum</t>
         </is>
       </c>
       <c r="C410" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="0" t="n">
-        <v>12438</v>
+        <v>1411</v>
       </c>
       <c r="B411" s="0" t="inlineStr">
         <is>
-          <t>Dique de goma azules   NIC TONE</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 9,5 mm 1981 F (Fino) color Azul 1981 F (Fino) color Azul Solventum</t>
         </is>
       </c>
       <c r="C411" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
-      <c r="A412" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A412" s="0" t="n">
+        <v>1418</v>
       </c>
       <c r="B412" s="0" t="inlineStr">
         <is>
-          <t>Dique de Goma no látex   Roeko</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 C (Grueso) color Negro 1982 C (Grueso) color Negro Solventum</t>
         </is>
       </c>
       <c r="C412" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="0" t="n">
-        <v>1411</v>
+        <v>1417</v>
       </c>
       <c r="B413" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 9,5 mm 1981 F (Fino) color Azul 1981 F (Fino) color Azul Solventum</t>
+          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 SF (Extra-fino) color Azul claro 1982 SF (Extra-fino) color Azul claro Solventum</t>
         </is>
       </c>
       <c r="C413" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="0" t="n">
-        <v>1418</v>
+        <v>1421</v>
       </c>
       <c r="B414" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 C (Grueso) color Negro 1982 C (Grueso) color Negro Solventum</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 F (Fino) color Marrón claro 2381 F (Fino) color Marrón claro Solventum</t>
         </is>
       </c>
       <c r="C414" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="0" t="n">
-        <v>1415</v>
+        <v>1431</v>
       </c>
       <c r="B415" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 F (Fino) color Azul 1982 F (Fino) color Azul Solventum</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 C (Grueso) color Marrón oscuro 2382 C (Grueso) color Marrón oscuro Solventum</t>
         </is>
       </c>
       <c r="C415" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="0" t="n">
-        <v>1417</v>
+        <v>1429</v>
       </c>
       <c r="B416" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex papel reposición   Ø 12,7 mm 1982 SF (Extra-fino) color Azul claro 1982 SF (Extra-fino) color Azul claro Solventum</t>
+          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 M (Medio) color Marrón 2382 M (Medio) color Marrón Solventum</t>
         </is>
       </c>
       <c r="C416" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="0" t="n">
         <v>1428</v>
       </c>
       <c r="B417" s="0" t="inlineStr">
         <is>
           <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 F (Fino) color Marrón claro 2382 F (Fino) color Marrón claro Solventum</t>
         </is>
       </c>
       <c r="C417" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="0" t="n">
         <v>1422</v>
       </c>
       <c r="B418" s="0" t="inlineStr">
         <is>
           <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 M (Medio) color Marrón 2381 M (Medio) color Marrón Solventum</t>
         </is>
       </c>
       <c r="C418" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="0" t="n">
-        <v>1421</v>
+        <v>1141</v>
       </c>
       <c r="B419" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 9,5 mm 2381 F (Fino) color Marrón claro 2381 F (Fino) color Marrón claro Solventum</t>
+          <t>Disolvente universal Orange   Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C419" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="0" t="n">
-        <v>1429</v>
+        <v>21393</v>
       </c>
       <c r="B420" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 M (Medio) color Marrón 2382 M (Medio) color Marrón Solventum</t>
+          <t>Dispensador para bobina mini  Color Fume   Royal Dent</t>
         </is>
       </c>
       <c r="C420" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="0" t="n">
-        <v>1431</v>
+        <v>21392</v>
       </c>
       <c r="B421" s="0" t="inlineStr">
         <is>
-          <t>Disco pulir Sof-Lex plástico reposición   Ø 12,7 mm 2382 C (Grueso) color Marrón oscuro 2382 C (Grueso) color Marrón oscuro Solventum</t>
+          <t>Dispensador para bobina mini  Royal Dent</t>
         </is>
       </c>
       <c r="C421" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="0" t="n">
-        <v>1141</v>
+        <v>21380</v>
       </c>
       <c r="B422" s="0" t="inlineStr">
         <is>
-          <t>Disolvente universal Orange   Hager&amp;Werken</t>
+          <t>Dispensador para toallas zig-zag acero inoxidable satinado.  Royal-Dent</t>
         </is>
       </c>
       <c r="C422" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="0" t="n">
-        <v>21393</v>
+        <v>21382</v>
       </c>
       <c r="B423" s="0" t="inlineStr">
         <is>
-          <t>Dispensador para bobina mini  Color Fume   Royal Dent</t>
+          <t>Dispensador para toallas zig-zag plástico  Color Fume   Royal-Dent</t>
         </is>
       </c>
       <c r="C423" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="0" t="n">
-        <v>21392</v>
+        <v>3127</v>
       </c>
       <c r="B424" s="0" t="inlineStr">
         <is>
-          <t>Dispensador para bobina mini  Royal Dent</t>
+          <t>Dispensador pellets plástico  Royal Dent</t>
         </is>
       </c>
       <c r="C424" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="0" t="n">
-        <v>21380</v>
+        <v>3175</v>
       </c>
       <c r="B425" s="0" t="inlineStr">
         <is>
-          <t>Dispensador para toallas zig-zag acero inoxidable satinado.  Royal-Dent</t>
+          <t>Dispensador rollos algodón  Royal Dent</t>
         </is>
       </c>
       <c r="C425" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="0" t="n">
-        <v>21382</v>
+        <v>3874</v>
       </c>
       <c r="B426" s="0" t="inlineStr">
         <is>
-          <t>Dispensador para toallas zig-zag plástico  Color Fume   Royal-Dent</t>
+          <t>Disposa-Shield n 3  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C426" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="0" t="n">
-        <v>3127</v>
+        <v>88595</v>
       </c>
       <c r="B427" s="0" t="inlineStr">
         <is>
-          <t>Dispensador pellets plástico  Royal Dent</t>
+          <t>DS100 RAPID Desinfectante de superficies 5 litros  EXPERTLAB</t>
         </is>
       </c>
       <c r="C427" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="0" t="n">
-        <v>3175</v>
+        <v>1843</v>
       </c>
       <c r="B428" s="0" t="inlineStr">
         <is>
-          <t>Dispensador rollos algodón  Royal Dent</t>
+          <t>Duralay kit rojo - 2244  Reliance</t>
         </is>
       </c>
       <c r="C428" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="0" t="n">
-        <v>3874</v>
+        <v>18988</v>
       </c>
       <c r="B429" s="0" t="inlineStr">
         <is>
-          <t>Disposa-Shield n 3  Dentsply Sirona</t>
+          <t>Duralay polvo Rojo 20 onzas  Reliance</t>
         </is>
       </c>
       <c r="C429" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="0" t="n">
-        <v>88595</v>
+        <v>17741</v>
       </c>
       <c r="B430" s="0" t="inlineStr">
         <is>
-          <t>DS100 RAPID Desinfectante de superficies 5 litros  EXPERTLAB</t>
+          <t>DURAPHAT  Colgate</t>
         </is>
       </c>
       <c r="C430" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="0" t="n">
-        <v>1843</v>
+        <v>2239</v>
       </c>
       <c r="B431" s="0" t="inlineStr">
         <is>
-          <t>Duralay kit rojo - 2244  Reliance</t>
+          <t>EDTA 18% Ultradent - UP 162   Ultradent</t>
         </is>
       </c>
       <c r="C431" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
-      <c r="A432" s="0" t="n">
-        <v>18988</v>
+      <c r="A432" s="0" t="inlineStr">
+        <is>
+          <t>0766</t>
+        </is>
       </c>
       <c r="B432" s="0" t="inlineStr">
         <is>
-          <t>Duralay polvo Rojo 20 onzas  Reliance</t>
+          <t>Edta Plus   Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C432" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
-      <c r="A433" s="0" t="n">
-        <v>17741</v>
+      <c r="A433" s="0" t="inlineStr">
+        <is>
+          <t>0732</t>
+        </is>
       </c>
       <c r="B433" s="0" t="inlineStr">
         <is>
-          <t>DURAPHAT  Colgate</t>
+          <t>Edta Q-Crema  Dentaflux</t>
         </is>
       </c>
       <c r="C433" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="0" t="n">
-        <v>2239</v>
+        <v>10703</v>
       </c>
       <c r="B434" s="0" t="inlineStr">
         <is>
-          <t>EDTA 18% Ultradent - UP 162   Ultradent</t>
+          <t>Elasticos intraorales.  fuerza fuertes 6,5 oz- 182 grs. ( Elefante ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
         </is>
       </c>
       <c r="C434" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
-      <c r="A435" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A435" s="0" t="n">
+        <v>10696</v>
       </c>
       <c r="B435" s="0" t="inlineStr">
         <is>
-          <t>Edta Plus   Laboratorios Clarben</t>
+          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
         </is>
       </c>
       <c r="C435" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
-      <c r="A436" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A436" s="0" t="n">
+        <v>10697</v>
       </c>
       <c r="B436" s="0" t="inlineStr">
         <is>
-          <t>Edta Q-Crema  Dentaflux</t>
+          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) rojo-Ø 1/4-6,4 mm rojo-Ø 1/4-6,4 mm Leone</t>
         </is>
       </c>
       <c r="C436" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="0" t="n">
-        <v>10696</v>
+        <v>30410</v>
       </c>
       <c r="B437" s="0" t="inlineStr">
         <is>
-          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
+          <t>Eléctrico MC3 IR  Bien Air</t>
         </is>
       </c>
       <c r="C437" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="0" t="n">
-        <v>10697</v>
+        <v>3070156</v>
       </c>
       <c r="B438" s="0" t="inlineStr">
         <is>
-          <t>Elasticos intraorales.  fuerza mediana 4,5 oz.- 125 gr. ( Gato ) rojo-Ø 1/4-6,4 mm rojo-Ø 1/4-6,4 mm Leone</t>
+          <t>Electrodos para Servotome  Forma FC25B   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C438" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="0" t="n">
-        <v>10703</v>
+        <v>3070155</v>
       </c>
       <c r="B439" s="0" t="inlineStr">
         <is>
-          <t>Elasticos intraorales.  fuerza fuertes 6,5 oz- 182 grs. ( Elefante ) verde-Ø 3/16-4,8 mm verde-Ø 3/16-4,8 mm Leone</t>
+          <t>Electrodos para Servotome  Forma FC10N   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C439" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="0" t="n">
-        <v>30410</v>
+        <v>3070154</v>
       </c>
       <c r="B440" s="0" t="inlineStr">
         <is>
-          <t>Eléctrico MC3 IR  Bien Air</t>
+          <t>Electrodos para Servotome  Forma I40CA   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C440" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="0" t="n">
-        <v>3070155</v>
+        <v>8850</v>
       </c>
       <c r="B441" s="0" t="inlineStr">
         <is>
-          <t>Electrodos para Servotome  Forma FC10N   Acteon-Satelec</t>
+          <t>Elevador luxator Kit Periotome  Directa</t>
         </is>
       </c>
       <c r="C441" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="0" t="n">
-        <v>3070154</v>
+        <v>118999</v>
       </c>
       <c r="B442" s="0" t="inlineStr">
         <is>
-          <t>Electrodos para Servotome  Forma I40CA   Acteon-Satelec</t>
+          <t>Elite Glass  Zhermack</t>
         </is>
       </c>
       <c r="C442" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="0" t="n">
-        <v>3070156</v>
+        <v>8183</v>
       </c>
       <c r="B443" s="0" t="inlineStr">
         <is>
-          <t>Electrodos para Servotome  Forma FC25B   Acteon-Satelec</t>
+          <t>Elite HD silicona fluida  Elite H-D+ Light Regular Set   Zhermack</t>
         </is>
       </c>
       <c r="C443" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="0" t="n">
-        <v>8850</v>
+        <v>8182</v>
       </c>
       <c r="B444" s="0" t="inlineStr">
         <is>
-          <t>Elevador luxator Kit Periotome  Directa</t>
+          <t>Elite HD silicona fluida  Zhermack</t>
         </is>
       </c>
       <c r="C444" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="0" t="n">
-        <v>118999</v>
+        <v>8180</v>
       </c>
       <c r="B445" s="0" t="inlineStr">
         <is>
-          <t>Elite Glass  Zhermack</t>
+          <t>Elite HD silicona pesada Putty  Zhermack</t>
         </is>
       </c>
       <c r="C445" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="0" t="n">
-        <v>8182</v>
+        <v>8181</v>
       </c>
       <c r="B446" s="0" t="inlineStr">
         <is>
-          <t>Elite HD silicona fluida  Zhermack</t>
+          <t>Elite HD silicona pesada Putty  Elite H-D+ Putty Soft Regular set   Zhermack</t>
         </is>
       </c>
       <c r="C446" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="0" t="n">
-        <v>8183</v>
+        <v>66923</v>
       </c>
       <c r="B447" s="0" t="inlineStr">
         <is>
-          <t>Elite HD silicona fluida  Elite H-D+ Light Regular Set   Zhermack</t>
+          <t>Empress Direct    Esmalte A-1 A-1 Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C447" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="0" t="n">
-        <v>8181</v>
+        <v>66913</v>
       </c>
       <c r="B448" s="0" t="inlineStr">
         <is>
-          <t>Elite HD silicona pesada Putty  Elite H-D+ Putty Soft Regular set   Zhermack</t>
+          <t>Empress Direct    Dentina A-3 A-3 Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C448" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="0" t="n">
-        <v>8180</v>
+        <v>66924</v>
       </c>
       <c r="B449" s="0" t="inlineStr">
         <is>
-          <t>Elite HD silicona pesada Putty  Zhermack</t>
+          <t>Empress Direct    Esmalte A-2 A-2 Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C449" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="0" t="n">
-        <v>66923</v>
+        <v>66911</v>
       </c>
       <c r="B450" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct    Esmalte A-1 A-1 Ivoclar-Vivadent</t>
+          <t>Empress Direct   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C450" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="0" t="n">
-        <v>66924</v>
+        <v>66922</v>
       </c>
       <c r="B451" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct    Esmalte A-2 A-2 Ivoclar-Vivadent</t>
+          <t>Empress Direct    Dentina BL-XL BL-XL Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C451" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="0" t="n">
-        <v>66911</v>
+        <v>677022</v>
       </c>
       <c r="B452" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct   Ivoclar-Vivadent</t>
+          <t>Empress Direct Color  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C452" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="0" t="n">
-        <v>66913</v>
+        <v>677027</v>
       </c>
       <c r="B453" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct    Dentina A-3 A-3 Ivoclar-Vivadent</t>
+          <t>Empress Direct Color  color Marrón   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C453" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="0" t="n">
-        <v>66922</v>
+        <v>677026</v>
       </c>
       <c r="B454" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct    Dentina BL-XL BL-XL Ivoclar-Vivadent</t>
+          <t>Empress Direct Color  color Ocre   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C454" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="0" t="n">
-        <v>677027</v>
+        <v>66979</v>
       </c>
       <c r="B455" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct Color  color Marrón   Ivoclar-Vivadent</t>
+          <t>Empress Direct flow  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C455" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="0" t="n">
-        <v>677026</v>
+        <v>66949</v>
       </c>
       <c r="B456" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct Color  color Ocre   Ivoclar-Vivadent</t>
+          <t>Empress Direct Opaque - antes monoaopacker  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C456" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="0" t="n">
-        <v>677022</v>
+        <v>12403</v>
       </c>
       <c r="B457" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct Color  Ivoclar-Vivadent</t>
+          <t>Endofrost  Roeko</t>
         </is>
       </c>
       <c r="C457" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="0" t="n">
-        <v>66979</v>
+        <v>82631</v>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct flow  Ivoclar-Vivadent</t>
+          <t>Endomethasone N color neutro  Septodont</t>
         </is>
       </c>
       <c r="C458" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="0" t="n">
-        <v>66949</v>
+        <v>71779</v>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
-          <t>Empress Direct Opaque - antes monoaopacker  Ivoclar-Vivadent</t>
+          <t>Endosolv   Septodont</t>
         </is>
       </c>
       <c r="C459" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="0" t="n">
-        <v>12403</v>
+        <v>14132</v>
       </c>
       <c r="B460" s="0" t="inlineStr">
         <is>
-          <t>Endofrost  Roeko</t>
+          <t>Enhance reposición   Discos   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C460" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="0" t="n">
-        <v>82631</v>
+        <v>979</v>
       </c>
       <c r="B461" s="0" t="inlineStr">
         <is>
-          <t>Endomethasone N color neutro  Septodont</t>
+          <t>Espaciadores digitales punta plana  Longitud 25 mm Surtido AalD Surtido AalD Dentsply Sirona</t>
         </is>
       </c>
       <c r="C461" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="0" t="n">
-        <v>71779</v>
+        <v>9532</v>
       </c>
       <c r="B462" s="0" t="inlineStr">
         <is>
-          <t>Endosolv   Septodont</t>
+          <t>Espátula de cemento   Tamaño S-3   Bontempi</t>
         </is>
       </c>
       <c r="C462" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="0" t="n">
-        <v>14132</v>
+        <v>8119</v>
       </c>
       <c r="B463" s="0" t="inlineStr">
         <is>
-          <t>Enhance reposición   Discos   Dentsply Sirona</t>
+          <t>Espátula mango plástico 6 unidades en varios colores.  Zhermack</t>
         </is>
       </c>
       <c r="C463" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="0" t="n">
-        <v>979</v>
+        <v>6603</v>
       </c>
       <c r="B464" s="0" t="inlineStr">
         <is>
-          <t>Espaciadores digitales punta plana  Longitud 25 mm Surtido AalD Surtido AalD Dentsply Sirona</t>
+          <t>Espatulas modelar composite GOLDSTEIN  Figura GO-4   Bontempi</t>
         </is>
       </c>
       <c r="C464" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="0" t="n">
-        <v>9532</v>
+        <v>9670</v>
       </c>
       <c r="B465" s="0" t="inlineStr">
         <is>
-          <t>Espátula de cemento   Tamaño S-3   Bontempi</t>
+          <t>Espejos dentales número 5 rosca Cone Socket C.S.  Prodont-Actual</t>
         </is>
       </c>
       <c r="C465" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="0" t="n">
-        <v>8119</v>
+        <v>9743</v>
       </c>
       <c r="B466" s="0" t="inlineStr">
         <is>
-          <t>Espátula mango plástico 6 unidades en varios colores.  Zhermack</t>
+          <t>Espejos número 5 para rosca Cone Socket C.S.  Mestra</t>
         </is>
       </c>
       <c r="C466" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="0" t="n">
-        <v>6603</v>
+        <v>67094</v>
       </c>
       <c r="B467" s="0" t="inlineStr">
         <is>
-          <t>Espatulas modelar composite GOLDSTEIN  Figura GO-4   Bontempi</t>
+          <t>Espejos número 5 rosca Cone Socket C.S.  sin marca fija</t>
         </is>
       </c>
       <c r="C467" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="0" t="n">
-        <v>9670</v>
+        <v>67095</v>
       </c>
       <c r="B468" s="0" t="inlineStr">
         <is>
-          <t>Espejos dentales número 5 rosca Cone Socket C.S.  Prodont-Actual</t>
+          <t>Espejos número 5 rosca simple S.S  Royal Dent</t>
         </is>
       </c>
       <c r="C468" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="0" t="n">
-        <v>9743</v>
+        <v>70725</v>
       </c>
       <c r="B469" s="0" t="inlineStr">
         <is>
-          <t>Espejos número 5 para rosca Cone Socket C.S.  Mestra</t>
+          <t>Esponjas hemóstaticas Royal-Colagen  Royal Dent</t>
         </is>
       </c>
       <c r="C469" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
-      <c r="A470" s="0" t="n">
-        <v>67094</v>
+      <c r="A470" s="0" t="inlineStr">
+        <is>
+          <t>0959</t>
+        </is>
       </c>
       <c r="B470" s="0" t="inlineStr">
         <is>
-          <t>Espejos número 5 rosca Cone Socket C.S.  sin marca fija</t>
+          <t>Esponjas para esponjero  Larident</t>
         </is>
       </c>
       <c r="C470" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
-      <c r="A471" s="0" t="n">
-        <v>67095</v>
+      <c r="A471" s="0" t="inlineStr">
+        <is>
+          <t>0957</t>
+        </is>
       </c>
       <c r="B471" s="0" t="inlineStr">
         <is>
-          <t>Espejos número 5 rosca simple S.S  Royal Dent</t>
+          <t>Esponjas para Interim  VDW </t>
         </is>
       </c>
       <c r="C471" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="0" t="n">
-        <v>70725</v>
+        <v>12421</v>
       </c>
       <c r="B472" s="0" t="inlineStr">
         <is>
-          <t>Esponjas hemóstaticas Royal-Colagen  Royal Dent</t>
+          <t>Esponjas tipo Clean Stand grosor 0,5 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C472" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="0" t="inlineStr">
         <is>
-          <t>0959</t>
+          <t>0952</t>
         </is>
       </c>
       <c r="B473" s="0" t="inlineStr">
         <is>
-          <t>Esponjas para esponjero  Larident</t>
+          <t>Esponjeros Clean-Stand  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C473" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="0" t="inlineStr">
         <is>
-          <t>0957</t>
+          <t>0956</t>
         </is>
       </c>
       <c r="B474" s="0" t="inlineStr">
         <is>
-          <t>Esponjas para Interim  VDW </t>
+          <t>Esponjeros Interim-Stand  VDW </t>
         </is>
       </c>
       <c r="C474" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="0" t="n">
-        <v>12421</v>
+        <v>17864</v>
       </c>
       <c r="B475" s="0" t="inlineStr">
         <is>
-          <t>Esponjas tipo Clean Stand grosor 0,5 cm  Royal Dent</t>
+          <t>Essentia jeringas reposición 2 mL  Color U   GC</t>
         </is>
       </c>
       <c r="C475" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
-      <c r="A476" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A476" s="0" t="n">
+        <v>17855</v>
       </c>
       <c r="B476" s="0" t="inlineStr">
         <is>
-          <t>Esponjeros Clean-Stand  Dentsply Sirona</t>
+          <t>Essentia Starter Kit Syringe 900963  GC</t>
         </is>
       </c>
       <c r="C476" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
-      <c r="A477" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A477" s="0" t="n">
+        <v>8741</v>
       </c>
       <c r="B477" s="0" t="inlineStr">
         <is>
-          <t>Esponjeros Interim-Stand  VDW </t>
+          <t>Estuche gigante Imprint 4 Penta  Imprint 4  Penta Putty Heavy   Solventum</t>
         </is>
       </c>
       <c r="C477" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
-      <c r="A478" s="0" t="n">
-        <v>17864</v>
+      <c r="A478" s="0" t="inlineStr">
+        <is>
+          <t>0738</t>
+        </is>
       </c>
       <c r="B478" s="0" t="inlineStr">
         <is>
-          <t>Essentia jeringas reposición 2 mL  Color U   GC</t>
+          <t>Eucaliptol  Dentaflux</t>
         </is>
       </c>
       <c r="C478" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="0" t="n">
-        <v>17855</v>
+        <v>2219</v>
       </c>
       <c r="B479" s="0" t="inlineStr">
         <is>
-          <t>Essentia Starter Kit Syringe 900963  GC</t>
+          <t>Eugenol cemento dental  Dentaflux</t>
         </is>
       </c>
       <c r="C479" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="0" t="n">
-        <v>8741</v>
+        <v>80506</v>
       </c>
       <c r="B480" s="0" t="inlineStr">
         <is>
-          <t>Estuche gigante Imprint 4 Penta  Imprint 4  Penta Putty Heavy   Solventum</t>
+          <t>EXACLEAR  GC</t>
         </is>
       </c>
       <c r="C480" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
-      <c r="A481" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A481" s="0" t="n">
+        <v>8199</v>
       </c>
       <c r="B481" s="0" t="inlineStr">
         <is>
-          <t>Eucaliptol  Dentaflux</t>
+          <t>Express 2 putty  Express 2 Putty Soft quick rápido   Solventum</t>
         </is>
       </c>
       <c r="C481" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="0" t="n">
-        <v>2219</v>
+        <v>8198</v>
       </c>
       <c r="B482" s="0" t="inlineStr">
         <is>
-          <t>Eugenol cemento dental  Dentaflux</t>
+          <t>Express 2 putty  Solventum</t>
         </is>
       </c>
       <c r="C482" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="0" t="n">
-        <v>80506</v>
+        <v>8307</v>
       </c>
       <c r="B483" s="0" t="inlineStr">
         <is>
-          <t>EXACLEAR  GC</t>
+          <t>Express 2 silicona fluida  Express 2 Light Body standard 36813   Solventum</t>
         </is>
       </c>
       <c r="C483" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="0" t="n">
-        <v>8199</v>
+        <v>8312</v>
       </c>
       <c r="B484" s="0" t="inlineStr">
         <is>
-          <t>Express 2 putty  Express 2 Putty Soft quick rápido   Solventum</t>
+          <t>Express 2 silicona fluida  Express 2 Regular Body quick 36958   Solventum</t>
         </is>
       </c>
       <c r="C484" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="0" t="n">
-        <v>8198</v>
+        <v>8308</v>
       </c>
       <c r="B485" s="0" t="inlineStr">
         <is>
-          <t>Express 2 putty  Solventum</t>
+          <t>Express 2 silicona fluida  Express 2 Light Body standard quick 36814   Solventum</t>
         </is>
       </c>
       <c r="C485" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
-      <c r="A486" s="0" t="n">
-        <v>8307</v>
+      <c r="A486" s="0" t="inlineStr">
+        <is>
+          <t>0825</t>
+        </is>
       </c>
       <c r="B486" s="0" t="inlineStr">
         <is>
-          <t>Express 2 silicona fluida  Express 2 Light Body standard 36813   Solventum</t>
+          <t>FD-322  Durr Dental</t>
         </is>
       </c>
       <c r="C486" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="0" t="n">
-        <v>8312</v>
+        <v>1386</v>
       </c>
       <c r="B487" s="0" t="inlineStr">
         <is>
-          <t>Express 2 silicona fluida  Express 2 Regular Body quick 36958   Solventum</t>
+          <t>Fermin  Detax</t>
         </is>
       </c>
       <c r="C487" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="0" t="n">
-        <v>8308</v>
+        <v>12266</v>
       </c>
       <c r="B488" s="0" t="inlineStr">
         <is>
-          <t>Express 2 silicona fluida  Express 2 Light Body standard quick 36814   Solventum</t>
+          <t>Filtek Bulk Fill fluído jeringas  Color A-3   Solventum</t>
         </is>
       </c>
       <c r="C488" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
-      <c r="A489" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A489" s="0" t="n">
+        <v>1133</v>
       </c>
       <c r="B489" s="0" t="inlineStr">
         <is>
-          <t>FD-322  Durr Dental</t>
+          <t>Filtek P60 composite posterior reposición jeringas  Solventum</t>
         </is>
       </c>
       <c r="C489" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="0" t="n">
-        <v>1386</v>
+        <v>82421</v>
       </c>
       <c r="B490" s="0" t="inlineStr">
         <is>
-          <t>Fermin  Detax</t>
+          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color B-2   Solventum</t>
         </is>
       </c>
       <c r="C490" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="0" t="n">
-        <v>12266</v>
+        <v>66300</v>
       </c>
       <c r="B491" s="0" t="inlineStr">
         <is>
-          <t>Filtek Bulk Fill fluído jeringas  Color A-3   Solventum</t>
+          <t>Filtek Supreme XTE Flow composite fluido jeringas  Solventum</t>
         </is>
       </c>
       <c r="C491" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="0" t="n">
-        <v>1133</v>
+        <v>66301</v>
       </c>
       <c r="B492" s="0" t="inlineStr">
         <is>
-          <t>Filtek P60 composite posterior reposición jeringas  Solventum</t>
+          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color A-2   Solventum</t>
         </is>
       </c>
       <c r="C492" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="0" t="n">
-        <v>82421</v>
+        <v>1208</v>
       </c>
       <c r="B493" s="0" t="inlineStr">
         <is>
-          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color B-2   Solventum</t>
+          <t>Filtek Z250 jeringa 4 grs.  Color B-2   Solventum</t>
         </is>
       </c>
       <c r="C493" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="0" t="n">
-        <v>66300</v>
+        <v>3070173</v>
       </c>
       <c r="B494" s="0" t="inlineStr">
         <is>
-          <t>Filtek Supreme XTE Flow composite fluido jeringas  Solventum</t>
+          <t>Filtro antipolvo WH 364502X  W&amp;H</t>
         </is>
       </c>
       <c r="C494" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="0" t="n">
-        <v>66301</v>
+        <v>3070151</v>
       </c>
       <c r="B495" s="0" t="inlineStr">
         <is>
-          <t>Filtek Supreme XTE Flow composite fluido jeringas  Color A-2   Solventum</t>
+          <t>Filtro bacteriológico autoclave WH - 322400X  W&amp;H</t>
         </is>
       </c>
       <c r="C495" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="0" t="n">
-        <v>1208</v>
+        <v>8540</v>
       </c>
       <c r="B496" s="0" t="inlineStr">
         <is>
-          <t>Filtek Z250 jeringa 4 grs.  Color B-2   Solventum</t>
+          <t>Fit Checker Advanced tubos color blanco 1:1  GC</t>
         </is>
       </c>
       <c r="C496" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="0" t="n">
-        <v>3070173</v>
+        <v>17629</v>
       </c>
       <c r="B497" s="0" t="inlineStr">
         <is>
-          <t>Filtro antipolvo WH 364502X  W&amp;H</t>
+          <t>Fluorada Pasta profilaxis  Royal Dent</t>
         </is>
       </c>
       <c r="C497" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="0" t="n">
-        <v>3070151</v>
+        <v>13101</v>
       </c>
       <c r="B498" s="0" t="inlineStr">
         <is>
-          <t>Filtro bacteriológico autoclave WH - 322400X  W&amp;H</t>
+          <t>Fluoroseal  Dentaflux</t>
         </is>
       </c>
       <c r="C498" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="0" t="n">
-        <v>8540</v>
+        <v>9013</v>
       </c>
       <c r="B499" s="0" t="inlineStr">
         <is>
-          <t>Fit Checker Advanced tubos color blanco 1:1  GC</t>
+          <t>Forceps n 51A  Bontempi</t>
         </is>
       </c>
       <c r="C499" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="0" t="n">
-        <v>17629</v>
+        <v>9014</v>
       </c>
       <c r="B500" s="0" t="inlineStr">
         <is>
-          <t>Fluorada Pasta profilaxis  Royal Dent</t>
+          <t>Forceps n 51L  Bontempi</t>
         </is>
       </c>
       <c r="C500" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="0" t="n">
-        <v>13101</v>
+        <v>1942</v>
       </c>
       <c r="B501" s="0" t="inlineStr">
         <is>
-          <t>Fluoroseal  Dentaflux</t>
+          <t>FRC Postec Plus reposición.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C501" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="0" t="n">
-        <v>9013</v>
+        <v>6571</v>
       </c>
       <c r="B502" s="0" t="inlineStr">
         <is>
-          <t>Forceps n 51A  Bontempi</t>
+          <t>Fresa Diamante 862EF-314 FG aro amarillo grano extra-fino 25 micras  Royal Dent</t>
         </is>
       </c>
       <c r="C502" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="0" t="n">
-        <v>9014</v>
+        <v>65176</v>
       </c>
       <c r="B503" s="0" t="inlineStr">
         <is>
-          <t>Forceps n 51L  Bontempi</t>
+          <t>Fresa diamante S6801-314 FG aro verde grano grueso 151 micras  Komet</t>
         </is>
       </c>
       <c r="C503" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="0" t="n">
-        <v>1942</v>
+        <v>2104</v>
       </c>
       <c r="B504" s="0" t="inlineStr">
         <is>
-          <t>FRC Postec Plus reposición.  Ivoclar-Vivadent</t>
+          <t>Fresa Rebilda Post.   ø 1,5 mm   Voco</t>
         </is>
       </c>
       <c r="C504" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="0" t="n">
-        <v>6571</v>
+        <v>2103</v>
       </c>
       <c r="B505" s="0" t="inlineStr">
         <is>
-          <t>Fresa Diamante 862EF-314 FG aro amarillo grano extra-fino 25 micras  Royal Dent</t>
+          <t>Fresa Rebilda Post.  Voco</t>
         </is>
       </c>
       <c r="C505" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="0" t="n">
-        <v>65176</v>
+        <v>2096</v>
       </c>
       <c r="B506" s="0" t="inlineStr">
         <is>
-          <t>Fresa diamante S6801-314 FG aro verde grano grueso 151 micras  Komet</t>
+          <t>Fresa Relyx Fiber Post .   Nº 2 ø 1,6 mm   Solventum</t>
         </is>
       </c>
       <c r="C506" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="0" t="n">
-        <v>2103</v>
+        <v>2098</v>
       </c>
       <c r="B507" s="0" t="inlineStr">
         <is>
-          <t>Fresa Rebilda Post.  Voco</t>
+          <t>Fresa Relyx Fiber Post .   Universal   Solventum</t>
         </is>
       </c>
       <c r="C507" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="0" t="n">
-        <v>2104</v>
+        <v>2097</v>
       </c>
       <c r="B508" s="0" t="inlineStr">
         <is>
-          <t>Fresa Rebilda Post.   ø 1,5 mm   Voco</t>
+          <t>Fresa Relyx Fiber Post .   Nº 3 ø 1,9 mm   Solventum</t>
         </is>
       </c>
       <c r="C508" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="0" t="n">
-        <v>2097</v>
+        <v>65258</v>
       </c>
       <c r="B509" s="0" t="inlineStr">
         <is>
-          <t>Fresa Relyx Fiber Post .   Nº 3 ø 1,9 mm   Solventum</t>
+          <t>FRESAS 838M-313-007 FG aro rojo grano fino 46 micras tallo corto  Komet</t>
         </is>
       </c>
       <c r="C509" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="0" t="n">
-        <v>2098</v>
+        <v>6428</v>
       </c>
       <c r="B510" s="0" t="inlineStr">
         <is>
-          <t>Fresa Relyx Fiber Post .   Universal   Solventum</t>
+          <t>Fresas acero Redondas    23-018   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C510" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="0" t="n">
-        <v>2096</v>
+        <v>6410</v>
       </c>
       <c r="B511" s="0" t="inlineStr">
         <is>
-          <t>Fresa Relyx Fiber Post .   Nº 2 ø 1,6 mm   Solventum</t>
+          <t>Fresas carburo 153-012  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C511" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="0" t="n">
-        <v>65258</v>
+        <v>6407</v>
       </c>
       <c r="B512" s="0" t="inlineStr">
         <is>
-          <t>FRESAS 838M-313-007 FG aro rojo grano fino 46 micras tallo corto  Komet</t>
+          <t>Fresas carburo E0123  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C512" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="0" t="n">
-        <v>6428</v>
+        <v>6237</v>
       </c>
       <c r="B513" s="0" t="inlineStr">
         <is>
-          <t>Fresas acero Redondas    23-018   Dentsply Sirona</t>
+          <t>Fresas Carburo H1-314 FG para turbina   H1-021   Komet</t>
         </is>
       </c>
       <c r="C513" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="0" t="n">
-        <v>6410</v>
+        <v>6238</v>
       </c>
       <c r="B514" s="0" t="inlineStr">
         <is>
-          <t>Fresas carburo 153-012  Dentsply Sirona</t>
+          <t>Fresas Carburo H1-314 FG para turbina   H1-023   Komet</t>
         </is>
       </c>
       <c r="C514" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="0" t="n">
-        <v>6407</v>
+        <v>6236</v>
       </c>
       <c r="B515" s="0" t="inlineStr">
         <is>
-          <t>Fresas carburo E0123  Dentsply Sirona</t>
+          <t>Fresas Carburo H1-314 FG para turbina   H1-018   Komet</t>
         </is>
       </c>
       <c r="C515" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="0" t="n">
-        <v>6237</v>
+        <v>6277</v>
       </c>
       <c r="B516" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1-314 FG para turbina   H1-021   Komet</t>
+          <t>Fresas Carburo H1-316 tallo largo para turbina   H1-018   Komet</t>
         </is>
       </c>
       <c r="C516" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="0" t="n">
-        <v>6238</v>
+        <v>6266</v>
       </c>
       <c r="B517" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1-314 FG para turbina   H1-023   Komet</t>
+          <t>Fresas Carburo H135-014  Komet</t>
         </is>
       </c>
       <c r="C517" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="0" t="n">
-        <v>6236</v>
+        <v>6267</v>
       </c>
       <c r="B518" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1-314 FG para turbina   H1-018   Komet</t>
+          <t>Fresas Carburo H135F-314-014 FG aro amarillo 16-20 láminas  Komet</t>
         </is>
       </c>
       <c r="C518" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="0" t="n">
-        <v>6277</v>
+        <v>6310</v>
       </c>
       <c r="B519" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1-316 tallo largo para turbina   H1-018   Komet</t>
+          <t>Fresas Carburo H141-104   H141-023   Komet</t>
         </is>
       </c>
       <c r="C519" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="0" t="n">
-        <v>6266</v>
+        <v>6295</v>
       </c>
       <c r="B520" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H135-014  Komet</t>
+          <t>Fresas Carburo H1SE-204 CA para contra-angulo   H1SE-023   Komet</t>
         </is>
       </c>
       <c r="C520" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="0" t="n">
-        <v>6267</v>
+        <v>6294</v>
       </c>
       <c r="B521" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H135F-314-014 FG aro amarillo 16-20 láminas  Komet</t>
+          <t>Fresas Carburo H1SE-204 CA para contra-angulo   H1SE-021   Komet</t>
         </is>
       </c>
       <c r="C521" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="0" t="n">
-        <v>6310</v>
+        <v>6293</v>
       </c>
       <c r="B522" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H141-104   H141-023   Komet</t>
+          <t>Fresas Carburo H1SE-204 CA para contra-angulo   H1SE-018   Komet</t>
         </is>
       </c>
       <c r="C522" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="0" t="n">
-        <v>6295</v>
+        <v>6307</v>
       </c>
       <c r="B523" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1SE-204 CA para contra-angulo   H1SE-023   Komet</t>
+          <t>Fresas Carburo H254E-012  Komet</t>
         </is>
       </c>
       <c r="C523" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="0" t="n">
-        <v>6294</v>
+        <v>65154</v>
       </c>
       <c r="B524" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1SE-204 CA para contra-angulo   H1SE-021   Komet</t>
+          <t>Fresas Carburo H4MCXL-314-014 FG  Komet</t>
         </is>
       </c>
       <c r="C524" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="0" t="n">
-        <v>6293</v>
+        <v>1972</v>
       </c>
       <c r="B525" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H1SE-204 CA para contra-angulo   H1SE-018   Komet</t>
+          <t>Fresas de calibración - 2 rayas.  Tamaño 213-008 Lila   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C525" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="0" t="n">
-        <v>6307</v>
+        <v>65373</v>
       </c>
       <c r="B526" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H254E-012  Komet</t>
+          <t>Fresas Diamante 368-314 FG grano medio 107 micras  Royal Dent</t>
         </is>
       </c>
       <c r="C526" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="0" t="n">
-        <v>65154</v>
+        <v>65413</v>
       </c>
       <c r="B527" s="0" t="inlineStr">
         <is>
-          <t>Fresas Carburo H4MCXL-314-014 FG  Komet</t>
+          <t>Fresas Diamante 368-314-016F FG aro rojo grano fino 46 micras  Royal Dent</t>
         </is>
       </c>
       <c r="C527" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="0" t="n">
-        <v>1972</v>
+        <v>6481</v>
       </c>
       <c r="B528" s="0" t="inlineStr">
         <is>
-          <t>Fresas de calibración - 2 rayas.  Tamaño 213-008 Lila   Dentsply Sirona</t>
+          <t>Fresas Diamante 5801-314-016 FG aro negro grano super grueso 181 micras  Komet</t>
         </is>
       </c>
       <c r="C528" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="0" t="n">
-        <v>65373</v>
+        <v>65523</v>
       </c>
       <c r="B529" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 368-314 FG grano medio 107 micras  Royal Dent</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-010   Komet</t>
         </is>
       </c>
       <c r="C529" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="0" t="n">
-        <v>65413</v>
+        <v>65165</v>
       </c>
       <c r="B530" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 368-314-016F FG aro rojo grano fino 46 micras  Royal Dent</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-014   Komet</t>
         </is>
       </c>
       <c r="C530" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="0" t="n">
-        <v>6481</v>
+        <v>65158</v>
       </c>
       <c r="B531" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 5801-314-016 FG aro negro grano super grueso 181 micras  Komet</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-016   Komet</t>
         </is>
       </c>
       <c r="C531" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="0" t="n">
-        <v>65158</v>
+        <v>6478</v>
       </c>
       <c r="B532" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-016   Komet</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-012   Komet</t>
         </is>
       </c>
       <c r="C532" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="0" t="n">
-        <v>65165</v>
+        <v>65071</v>
       </c>
       <c r="B533" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-014   Komet</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-018   Komet</t>
         </is>
       </c>
       <c r="C533" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="0" t="n">
-        <v>6478</v>
+        <v>65157</v>
       </c>
       <c r="B534" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-012   Komet</t>
+          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-023   Komet</t>
         </is>
       </c>
       <c r="C534" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="0" t="n">
-        <v>65071</v>
+        <v>6103</v>
       </c>
       <c r="B535" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-018   Komet</t>
+          <t>Fresas Diamante 6801L-314-016 FG aro dorado grueso 151 micras    Komet</t>
         </is>
       </c>
       <c r="C535" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="0" t="n">
-        <v>65157</v>
+        <v>6111</v>
       </c>
       <c r="B536" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-023   Komet</t>
+          <t>Fresas Diamante 6835-314 FG aro verde grano grueso 151 micras   Komet</t>
         </is>
       </c>
       <c r="C536" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="0" t="n">
-        <v>65523</v>
+        <v>6120</v>
       </c>
       <c r="B537" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801-314 FG aro verde grano grueso 151 micras  Tamaño 6801-010   Komet</t>
+          <t>Fresas Diamante 6837-314 FG aro verde grano grueso 151 micras  Tamaño 6837-016   Komet</t>
         </is>
       </c>
       <c r="C537" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="0" t="n">
-        <v>6103</v>
+        <v>6118</v>
       </c>
       <c r="B538" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6801L-314-016 FG aro dorado grueso 151 micras    Komet</t>
+          <t>Fresas Diamante 6837-314 FG aro verde grano grueso 151 micras  Komet</t>
         </is>
       </c>
       <c r="C538" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="0" t="n">
-        <v>6111</v>
+        <v>6125</v>
       </c>
       <c r="B539" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6835-314 FG aro verde grano grueso 151 micras   Komet</t>
+          <t>Fresas Diamante 6847  Tamaño 6847-016   Komet</t>
         </is>
       </c>
       <c r="C539" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="0" t="n">
-        <v>6120</v>
+        <v>71995</v>
       </c>
       <c r="B540" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6837-314 FG aro verde grano grueso 151 micras  Tamaño 6837-016   Komet</t>
+          <t>Fresas diamante 6847KR grano medio 107  Komet</t>
         </is>
       </c>
       <c r="C540" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="0" t="n">
-        <v>6118</v>
+        <v>6128</v>
       </c>
       <c r="B541" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6837-314 FG aro verde grano grueso 151 micras  Komet</t>
+          <t>Fresas Diamante 6848 FG aro verde grano grueso 151 micras  Tamaño 6848-018   Komet</t>
         </is>
       </c>
       <c r="C541" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="0" t="n">
-        <v>6125</v>
+        <v>6136</v>
       </c>
       <c r="B542" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6847  Tamaño 6847-016   Komet</t>
+          <t>Fresas Diamante 6856-314 FG aro verde grano grueso 151 micras  Tamaño 6856-018   Komet</t>
         </is>
       </c>
       <c r="C542" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="0" t="n">
-        <v>71995</v>
+        <v>65075</v>
       </c>
       <c r="B543" s="0" t="inlineStr">
         <is>
-          <t>Fresas diamante 6847KR grano medio 107  Komet</t>
+          <t>Fresas Diamante 6859-314-018 FG aro verde grano grueso 151 micras  Komet</t>
         </is>
       </c>
       <c r="C543" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="0" t="n">
-        <v>6128</v>
+        <v>6150</v>
       </c>
       <c r="B544" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6848 FG aro verde grano grueso 151 micras  Tamaño 6848-018   Komet</t>
+          <t>Fresas Diamante 6909-314-040 FG aro verde grano grueso 151 micras  Komet</t>
         </is>
       </c>
       <c r="C544" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="0" t="n">
-        <v>6136</v>
+        <v>6011</v>
       </c>
       <c r="B545" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6856-314 FG aro verde grano grueso 151 micras  Tamaño 6856-018   Komet</t>
+          <t>Fresas Diamante 801-314   Tamaño 801-018   Komet</t>
         </is>
       </c>
       <c r="C545" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="0" t="n">
-        <v>65075</v>
+        <v>6503</v>
       </c>
       <c r="B546" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6859-314-018 FG aro verde grano grueso 151 micras  Komet</t>
+          <t>Fresas Diamante 801-314 FG  Tamaño 801-014   Royal Dent</t>
         </is>
       </c>
       <c r="C546" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="0" t="n">
-        <v>6150</v>
+        <v>6017</v>
       </c>
       <c r="B547" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 6909-314-040 FG aro verde grano grueso 151 micras  Komet</t>
+          <t>Fresas Diamante 802-314 FG grano medio 107 micras  Tamaño 802-012   Komet</t>
         </is>
       </c>
       <c r="C547" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="0" t="n">
-        <v>6011</v>
+        <v>6033</v>
       </c>
       <c r="B548" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 801-314   Tamaño 801-018   Komet</t>
+          <t>Fresas Diamante 807-314 FG grano medio 107 micras  Tamaño 807-016   Komet</t>
         </is>
       </c>
       <c r="C548" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="0" t="n">
-        <v>6503</v>
+        <v>6054</v>
       </c>
       <c r="B549" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 801-314 FG  Tamaño 801-014   Royal Dent</t>
+          <t>Fresas Diamante 830KR-010 FG grano medio 107 micras  Komet</t>
         </is>
       </c>
       <c r="C549" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="0" t="n">
-        <v>6017</v>
+        <v>6056</v>
       </c>
       <c r="B550" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 802-314 FG grano medio 107 micras  Tamaño 802-012   Komet</t>
+          <t>Fresas Diamante 836 FG grano medio 107 micras  Tamaño 836-014   Komet</t>
         </is>
       </c>
       <c r="C550" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="0" t="n">
-        <v>6033</v>
+        <v>6175</v>
       </c>
       <c r="B551" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 807-314 FG grano medio 107 micras  Tamaño 807-016   Komet</t>
+          <t>Fresas Diamante 8368-314-016 FG aro rojo grano fino 46 micras  Komet</t>
         </is>
       </c>
       <c r="C551" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="0" t="n">
-        <v>6054</v>
+        <v>65285</v>
       </c>
       <c r="B552" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 830KR-010 FG grano medio 107 micras  Komet</t>
+          <t>Fresas diamante 8379-314 FG aro rojo grano fino 46 micras  Tamaño 8379-021   Komet</t>
         </is>
       </c>
       <c r="C552" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="0" t="n">
-        <v>6056</v>
+        <v>6179</v>
       </c>
       <c r="B553" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 836 FG grano medio 107 micras  Tamaño 836-014   Komet</t>
+          <t>Fresas Diamante 8390-016 FG aro rojo grano fino 46 micras  Komet</t>
         </is>
       </c>
       <c r="C553" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="0" t="n">
-        <v>6175</v>
+        <v>6180</v>
       </c>
       <c r="B554" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 8368-314-016 FG aro rojo grano fino 46 micras  Komet</t>
+          <t>Fresas Diamante 8392-314-016 (Sheridan) interproximal FG aro rojo grano fino 46 micras  Komet</t>
         </is>
       </c>
       <c r="C554" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="0" t="n">
-        <v>65285</v>
+        <v>6071</v>
       </c>
       <c r="B555" s="0" t="inlineStr">
         <is>
-          <t>Fresas diamante 8379-314 FG aro rojo grano fino 46 micras  Tamaño 8379-021   Komet</t>
+          <t>Fresas Diamante 848 FG grano medio 107 micras  Tamaño 848-016   Komet</t>
         </is>
       </c>
       <c r="C555" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="0" t="n">
-        <v>6179</v>
+        <v>65105</v>
       </c>
       <c r="B556" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 8390-016 FG aro rojo grano fino 46 micras  Komet</t>
+          <t>Fresas Diamante 8837KR-314 FG aro rojo grano fino 46 micras  Komet</t>
         </is>
       </c>
       <c r="C556" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="0" t="n">
-        <v>6180</v>
+        <v>6189</v>
       </c>
       <c r="B557" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 8392-314-016 (Sheridan) interproximal FG aro rojo grano fino 46 micras  Komet</t>
+          <t>Fresas Diamante 8859 FG aro rojo grano fino 46 micras  Komet</t>
         </is>
       </c>
       <c r="C557" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="0" t="n">
-        <v>6071</v>
+        <v>65440</v>
       </c>
       <c r="B558" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 848 FG grano medio 107 micras  Tamaño 848-016   Komet</t>
+          <t>Fresas diamante 8862-314--862F FG aro rojo grano fino 46 micras  Tamaño 016   Royal Dent</t>
         </is>
       </c>
       <c r="C558" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="0" t="n">
-        <v>65105</v>
+        <v>6192</v>
       </c>
       <c r="B559" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 8837KR-314 FG aro rojo grano fino 46 micras  Komet</t>
+          <t>Fresas Diamante 8862-314-012 FG aro rojo grano fino 46 micras  Komet</t>
         </is>
       </c>
       <c r="C559" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="0" t="n">
-        <v>6189</v>
+        <v>65036</v>
       </c>
       <c r="B560" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 8859 FG aro rojo grano fino 46 micras  Komet</t>
+          <t>Fresas Diamante 8863 FG aro rojo grano fino 46 micras  Tamaño 8863-014   Komet</t>
         </is>
       </c>
       <c r="C560" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="0" t="n">
-        <v>65440</v>
+        <v>65624</v>
       </c>
       <c r="B561" s="0" t="inlineStr">
         <is>
-          <t>Fresas diamante 8862-314--862F FG aro rojo grano fino 46 micras  Tamaño 016   Royal Dent</t>
+          <t>Fresas diamante 8882 FG aro rojo grano fino 46 micras  Tamaño 8882-314-014   Komet</t>
         </is>
       </c>
       <c r="C561" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="0" t="n">
-        <v>6192</v>
+        <v>6208</v>
       </c>
       <c r="B562" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 8862-314-012 FG aro rojo grano fino 46 micras  Komet</t>
+          <t>Fresas Diamante S6837KR-314 FG dorada grano grueso Serie 2000 170 micras   Komet</t>
         </is>
       </c>
       <c r="C562" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="0" t="n">
-        <v>65036</v>
+        <v>6212</v>
       </c>
       <c r="B563" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante 8863 FG aro rojo grano fino 46 micras  Tamaño 8863-014   Komet</t>
+          <t>Fresas Diamante S6856-314 FG dorada grano grueso Serie 2000 170 micras   Tamaño S6856-016   Komet</t>
         </is>
       </c>
       <c r="C563" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="0" t="n">
-        <v>65624</v>
+        <v>65192</v>
       </c>
       <c r="B564" s="0" t="inlineStr">
         <is>
-          <t>Fresas diamante 8882 FG aro rojo grano fino 46 micras  Tamaño 8882-314-014   Komet</t>
+          <t>Fresas Diamante S6882-314-014 FG dorada grano grueso Serie 2000 170 micras   Komet</t>
         </is>
       </c>
       <c r="C564" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="0" t="n">
-        <v>6208</v>
+        <v>6486</v>
       </c>
       <c r="B565" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante S6837KR-314 FG dorada grano grueso Serie 2000 170 micras   Komet</t>
+          <t>Fresas Diamante Serie S S6835KR-314-014 FG aro verde grano grueso 151 micras  Komet</t>
         </is>
       </c>
       <c r="C565" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
-      <c r="A566" s="0" t="n">
-        <v>6212</v>
+      <c r="A566" s="0" t="inlineStr">
+        <is>
+          <t>0743</t>
+        </is>
       </c>
       <c r="B566" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante S6856-314 FG dorada grano grueso Serie 2000 170 micras   Tamaño S6856-016   Komet</t>
+          <t>Fresas Endo-ZeKrya 21 mm  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C566" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
-      <c r="A567" s="0" t="n">
-        <v>65192</v>
+      <c r="A567" s="0" t="inlineStr">
+        <is>
+          <t>0769</t>
+        </is>
       </c>
       <c r="B567" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante S6882-314-014 FG dorada grano grueso Serie 2000 170 micras   Komet</t>
+          <t>Fresas ENDO-ZEKRYA 25 mm - E0152  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C567" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="0" t="n">
-        <v>6486</v>
+        <v>80978</v>
       </c>
       <c r="B568" s="0" t="inlineStr">
         <is>
-          <t>Fresas Diamante Serie S S6835KR-314-014 FG aro verde grano grueso 151 micras  Komet</t>
+          <t>Fresas laboratorio diamante Essix  894.104.060   Komet</t>
         </is>
       </c>
       <c r="C568" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
-      <c r="A569" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A569" s="0" t="n">
+        <v>65519</v>
       </c>
       <c r="B569" s="0" t="inlineStr">
         <is>
-          <t>Fresas Endo-ZeKrya 21 mm  Dentsply Sirona</t>
+          <t>Fresas para Perio Set fresas para periodoncia reposición RA  Tamaño 832 medio 75&amp;#956;m medio 75&amp;#956;m Intensiv</t>
         </is>
       </c>
       <c r="C569" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
-      <c r="A570" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A570" s="0" t="n">
+        <v>65320</v>
       </c>
       <c r="B570" s="0" t="inlineStr">
         <is>
-          <t>Fresas ENDO-ZEKRYA 25 mm - E0152  Dentsply Sirona</t>
+          <t>Fresas para PerioSet - 045  Intensiv</t>
         </is>
       </c>
       <c r="C570" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="0" t="n">
-        <v>80978</v>
+        <v>6404</v>
       </c>
       <c r="B571" s="0" t="inlineStr">
         <is>
-          <t>Fresas laboratorio diamante Essix  894.104.060   Komet</t>
+          <t>Fresas Zecrya    ZECRYA 28 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C571" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="0" t="n">
-        <v>65519</v>
+        <v>6403</v>
       </c>
       <c r="B572" s="0" t="inlineStr">
         <is>
-          <t>Fresas para Perio Set fresas para periodoncia reposición RA  Tamaño 832 medio 75&amp;#956;m medio 75&amp;#956;m Intensiv</t>
+          <t>Fresas Zecrya   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C572" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="0" t="n">
-        <v>65320</v>
+        <v>6330</v>
       </c>
       <c r="B573" s="0" t="inlineStr">
         <is>
-          <t>Fresas para PerioSet - 045  Intensiv</t>
+          <t>Fresero Diacomp II 4312A para pulido de composite  Komet</t>
         </is>
       </c>
       <c r="C573" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="0" t="n">
-        <v>6404</v>
+        <v>6456</v>
       </c>
       <c r="B574" s="0" t="inlineStr">
         <is>
-          <t>Fresas Zecrya    ZECRYA 28 mm   Dentsply Sirona</t>
+          <t>Fresero plástico  Royal Dent</t>
         </is>
       </c>
       <c r="C574" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="0" t="n">
-        <v>6403</v>
+        <v>6452</v>
       </c>
       <c r="B575" s="0" t="inlineStr">
         <is>
-          <t>Fresas Zecrya   Dentsply Sirona</t>
+          <t>Freseros de aluminio mixto  Royal Dent</t>
         </is>
       </c>
       <c r="C575" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="0" t="n">
-        <v>6330</v>
+        <v>66044</v>
       </c>
       <c r="B576" s="0" t="inlineStr">
         <is>
-          <t>Fresero Diacomp II 4312A para pulido de composite  Komet</t>
+          <t>Frost Ácido fosfórico al 37%   Royal Dent</t>
         </is>
       </c>
       <c r="C576" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="0" t="n">
-        <v>6456</v>
+        <v>1335</v>
       </c>
       <c r="B577" s="0" t="inlineStr">
         <is>
-          <t>Fresero plástico  Royal Dent</t>
+          <t>FUJI I KIT. Cemento fijador de ionómero de vidrio  GC</t>
         </is>
       </c>
       <c r="C577" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
-      <c r="A578" s="0" t="n">
-        <v>6452</v>
+      <c r="A578" s="0" t="inlineStr">
+        <is>
+          <t>0686</t>
+        </is>
       </c>
       <c r="B578" s="0" t="inlineStr">
         <is>
-          <t>Freseros de aluminio mixto  Royal Dent</t>
+          <t>FUJI II LC Cápsulas  GC</t>
         </is>
       </c>
       <c r="C578" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
-      <c r="A579" s="0" t="n">
-        <v>66044</v>
+      <c r="A579" s="0" t="inlineStr">
+        <is>
+          <t>0685</t>
+        </is>
       </c>
       <c r="B579" s="0" t="inlineStr">
         <is>
-          <t>Frost Ácido fosfórico al 37%   Royal Dent</t>
+          <t>FUJI II LC Líquido  GC</t>
         </is>
       </c>
       <c r="C579" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
-      <c r="A580" s="0" t="n">
-        <v>1335</v>
+      <c r="A580" s="0" t="inlineStr">
+        <is>
+          <t>0681</t>
+        </is>
       </c>
       <c r="B580" s="0" t="inlineStr">
         <is>
-          <t>FUJI I KIT. Cemento fijador de ionómero de vidrio  GC</t>
+          <t>FUJI II LC Polvo A3   GC</t>
         </is>
       </c>
       <c r="C580" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
-      <c r="A581" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A581" s="0" t="n">
+        <v>14066</v>
       </c>
       <c r="B581" s="0" t="inlineStr">
         <is>
-          <t>FUJI II LC Cápsulas  GC</t>
+          <t>FujiCEM 2 SL Automix reposición + 44 puntas de mezcla  GC</t>
         </is>
       </c>
       <c r="C581" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
-      <c r="A582" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A582" s="0" t="n">
+        <v>3888</v>
       </c>
       <c r="B582" s="0" t="inlineStr">
         <is>
-          <t>FUJI II LC Líquido  GC</t>
+          <t>Funda de un solo uso para captadores Sensor Cover  Medida 4 x 20,5 cm.   KerrHawe</t>
         </is>
       </c>
       <c r="C582" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
-      <c r="A583" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A583" s="0" t="n">
+        <v>3887</v>
       </c>
       <c r="B583" s="0" t="inlineStr">
         <is>
-          <t>FUJI II LC Polvo A3   GC</t>
+          <t>Funda de un solo uso para captadores Sensor Cover  KerrHawe</t>
         </is>
       </c>
       <c r="C583" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="0" t="n">
-        <v>14066</v>
+        <v>3993</v>
       </c>
       <c r="B584" s="0" t="inlineStr">
         <is>
-          <t>FujiCEM 2 SL Automix reposición + 44 puntas de mezcla  GC</t>
+          <t>Funda ortopanto diámetro 4x6cm PVC transparente  Omnia</t>
         </is>
       </c>
       <c r="C584" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="0" t="n">
-        <v>3887</v>
+        <v>4002</v>
       </c>
       <c r="B585" s="0" t="inlineStr">
         <is>
-          <t>Funda de un solo uso para captadores Sensor Cover  KerrHawe</t>
+          <t>Funda protectora Vistascan formato 0 2130-080-00  Durr Dental</t>
         </is>
       </c>
       <c r="C585" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="0" t="n">
-        <v>3888</v>
+        <v>4003</v>
       </c>
       <c r="B586" s="0" t="inlineStr">
         <is>
-          <t>Funda de un solo uso para captadores Sensor Cover  Medida 4 x 20,5 cm.   KerrHawe</t>
+          <t>Funda protectora Vistascan formato 1 2130-081-00  Durr Dental</t>
         </is>
       </c>
       <c r="C586" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="0" t="n">
-        <v>3993</v>
+        <v>15286</v>
       </c>
       <c r="B587" s="0" t="inlineStr">
         <is>
-          <t>Funda ortopanto diámetro 4x6cm PVC transparente  Omnia</t>
+          <t>Fundas placas fósforo tipo Vistascan 2x3 n 0   Dentaflux</t>
         </is>
       </c>
       <c r="C587" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="0" t="n">
-        <v>4002</v>
+        <v>15287</v>
       </c>
       <c r="B588" s="0" t="inlineStr">
         <is>
-          <t>Funda protectora Vistascan formato 0 2130-080-00  Durr Dental</t>
+          <t>Fundas placas fósforo tipo Vistascan 3x4 n2   Dentaflux</t>
         </is>
       </c>
       <c r="C588" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
-      <c r="A589" s="0" t="n">
-        <v>4003</v>
+      <c r="A589" s="0" t="inlineStr">
+        <is>
+          <t>0652</t>
+        </is>
       </c>
       <c r="B589" s="0" t="inlineStr">
         <is>
-          <t>Funda protectora Vistascan formato 1 2130-081-00  Durr Dental</t>
+          <t>Futurabond DC (1163)  Voco</t>
         </is>
       </c>
       <c r="C589" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
-      <c r="A590" s="0" t="n">
-        <v>15286</v>
+      <c r="A590" s="0" t="inlineStr">
+        <is>
+          <t>01189</t>
+        </is>
       </c>
       <c r="B590" s="0" t="inlineStr">
         <is>
-          <t>Fundas placas fósforo tipo Vistascan 2x3 n 0   Dentaflux</t>
+          <t>Futurabond M ECO  Voco</t>
         </is>
       </c>
       <c r="C590" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="0" t="n">
-        <v>15287</v>
+        <v>677351</v>
       </c>
       <c r="B591" s="0" t="inlineStr">
         <is>
-          <t>Fundas placas fósforo tipo Vistascan 3x4 n2   Dentaflux</t>
+          <t>Futurabond M+ - 1516  Voco</t>
         </is>
       </c>
       <c r="C591" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
-      <c r="A592" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A592" s="0" t="n">
+        <v>97538</v>
       </c>
       <c r="B592" s="0" t="inlineStr">
         <is>
-          <t>Futurabond DC (1163)  Voco</t>
+          <t>Futurabond M+ reposición  ( 1519 )   Voco</t>
         </is>
       </c>
       <c r="C592" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
-      <c r="A593" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A593" s="0" t="n">
+        <v>677352</v>
       </c>
       <c r="B593" s="0" t="inlineStr">
         <is>
-          <t>Futurabond M ECO  Voco</t>
+          <t>Futurabond M+ reposición - 1515  Voco</t>
         </is>
       </c>
       <c r="C593" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="0" t="n">
-        <v>677351</v>
+        <v>66888</v>
       </c>
       <c r="B594" s="0" t="inlineStr">
         <is>
-          <t>Futurabond M+ - 1516  Voco</t>
+          <t>G-aenial anterior reposición cápsulas  Color A-3,5   GC</t>
         </is>
       </c>
       <c r="C594" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="0" t="n">
-        <v>97538</v>
+        <v>66887</v>
       </c>
       <c r="B595" s="0" t="inlineStr">
         <is>
-          <t>Futurabond M+ reposición  ( 1519 )   Voco</t>
+          <t>G-aenial anterior reposición cápsulas  Color A-3   GC</t>
         </is>
       </c>
       <c r="C595" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="0" t="n">
-        <v>677352</v>
+        <v>66832</v>
       </c>
       <c r="B596" s="0" t="inlineStr">
         <is>
-          <t>Futurabond M+ reposición - 1515  Voco</t>
+          <t>G-aenial universal Flo jeringa  Color A-3,5   GC</t>
         </is>
       </c>
       <c r="C596" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="0" t="n">
-        <v>66888</v>
+        <v>66831</v>
       </c>
       <c r="B597" s="0" t="inlineStr">
         <is>
-          <t>G-aenial anterior reposición cápsulas  Color A-3,5   GC</t>
+          <t>G-aenial universal Flo jeringa  Color A-3   GC</t>
         </is>
       </c>
       <c r="C597" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="0" t="n">
-        <v>66887</v>
+        <v>14173</v>
       </c>
       <c r="B598" s="0" t="inlineStr">
         <is>
-          <t>G-aenial anterior reposición cápsulas  Color A-3   GC</t>
+          <t>G-CEM LinkForce reposición  GC</t>
         </is>
       </c>
       <c r="C598" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="0" t="n">
-        <v>66832</v>
+        <v>14174</v>
       </c>
       <c r="B599" s="0" t="inlineStr">
         <is>
-          <t>G-aenial universal Flo jeringa  Color A-3,5   GC</t>
+          <t>G-CEM LinkForce reposición  Color Transparente   GC</t>
         </is>
       </c>
       <c r="C599" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="0" t="n">
-        <v>66831</v>
+        <v>14172</v>
       </c>
       <c r="B600" s="0" t="inlineStr">
         <is>
-          <t>G-aenial universal Flo jeringa  Color A-3   GC</t>
+          <t>G-CEM LinkForce starter Kit  Color Transparente   GC</t>
         </is>
       </c>
       <c r="C600" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="0" t="n">
-        <v>14174</v>
+        <v>14171</v>
       </c>
       <c r="B601" s="0" t="inlineStr">
         <is>
-          <t>G-CEM LinkForce reposición  Color Transparente   GC</t>
+          <t>G-CEM LinkForce starter Kit  GC</t>
         </is>
       </c>
       <c r="C601" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="0" t="n">
-        <v>14173</v>
+        <v>3807</v>
       </c>
       <c r="B602" s="0" t="inlineStr">
         <is>
-          <t>G-CEM LinkForce reposición  GC</t>
+          <t>Gafas + visera (OSCH25)  Omnia</t>
         </is>
       </c>
       <c r="C602" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="0" t="n">
-        <v>14171</v>
+        <v>3809</v>
       </c>
       <c r="B603" s="0" t="inlineStr">
         <is>
-          <t>G-CEM LinkForce starter Kit  GC</t>
+          <t>Gafas protectoras  Royal Dent</t>
         </is>
       </c>
       <c r="C603" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="0" t="n">
-        <v>14172</v>
+        <v>3184</v>
       </c>
       <c r="B604" s="0" t="inlineStr">
         <is>
-          <t>G-CEM LinkForce starter Kit  Color Transparente   GC</t>
+          <t>Gasas Esteriles 20x20 250 unidades en sobres 5 unidades   Gaspunt</t>
         </is>
       </c>
       <c r="C604" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="0" t="n">
-        <v>3807</v>
+        <v>3129</v>
       </c>
       <c r="B605" s="0" t="inlineStr">
         <is>
-          <t>Gafas + visera (OSCH25)  Omnia</t>
+          <t>Gasas estériles 4 pliegues  Omnia</t>
         </is>
       </c>
       <c r="C605" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="0" t="n">
-        <v>3809</v>
+        <v>3182</v>
       </c>
       <c r="B606" s="0" t="inlineStr">
         <is>
-          <t>Gafas protectoras  Royal Dent</t>
+          <t>Gasas estériles. 5 x 5 cm.  Hartman</t>
         </is>
       </c>
       <c r="C606" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="0" t="n">
-        <v>3184</v>
+        <v>3181</v>
       </c>
       <c r="B607" s="0" t="inlineStr">
         <is>
-          <t>Gasas Esteriles 20x20 250 unidades en sobres 5 unidades   Gaspunt</t>
+          <t>Gasas no estériles 10x10 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C607" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="0" t="n">
-        <v>3129</v>
+        <v>3180</v>
       </c>
       <c r="B608" s="0" t="inlineStr">
         <is>
-          <t>Gasas estériles 4 pliegues  Omnia</t>
+          <t>Gasas no estériles 5x5 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C608" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="0" t="n">
-        <v>3182</v>
+        <v>3131</v>
       </c>
       <c r="B609" s="0" t="inlineStr">
         <is>
-          <t>Gasas estériles. 5 x 5 cm.  Hartman</t>
+          <t>Gasas no estériles tejido no tejido  Hartman</t>
         </is>
       </c>
       <c r="C609" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="0" t="n">
-        <v>3181</v>
+        <v>3178</v>
       </c>
       <c r="B610" s="0" t="inlineStr">
         <is>
-          <t>Gasas no estériles 10x10 cm  Royal Dent</t>
+          <t>Gasas TNT estériles  7,5x7,5  Hartmann</t>
         </is>
       </c>
       <c r="C610" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="0" t="n">
-        <v>3180</v>
+        <v>66587</v>
       </c>
       <c r="B611" s="0" t="inlineStr">
         <is>
-          <t>Gasas no estériles 5x5 cm  Royal Dent</t>
+          <t>GC Gradia Core intro  GC</t>
         </is>
       </c>
       <c r="C611" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="0" t="n">
-        <v>3131</v>
+        <v>66589</v>
       </c>
       <c r="B612" s="0" t="inlineStr">
         <is>
-          <t>Gasas no estériles tejido no tejido  Hartman</t>
+          <t>GC Gradia Core reposición  GC</t>
         </is>
       </c>
       <c r="C612" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="0" t="n">
-        <v>3178</v>
+        <v>18995</v>
       </c>
       <c r="B613" s="0" t="inlineStr">
         <is>
-          <t>Gasas TNT estériles  7,5x7,5  Hartmann</t>
+          <t>GC Reline kit  GC</t>
         </is>
       </c>
       <c r="C613" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
-      <c r="A614" s="0" t="n">
-        <v>66587</v>
+      <c r="A614" s="0" t="inlineStr">
+        <is>
+          <t>0434</t>
+        </is>
       </c>
       <c r="B614" s="0" t="inlineStr">
         <is>
-          <t>GC Gradia Core intro  GC</t>
+          <t>Gel Acido Economy Pak  Kerrhawe</t>
         </is>
       </c>
       <c r="C614" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="0" t="n">
-        <v>66589</v>
+        <v>13801</v>
       </c>
       <c r="B615" s="0" t="inlineStr">
         <is>
-          <t>GC Gradia Core reposición  GC</t>
+          <t>Gel Ácido fluorhídrico 9,6%  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C615" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="0" t="n">
-        <v>18995</v>
+        <v>1752</v>
       </c>
       <c r="B616" s="0" t="inlineStr">
         <is>
-          <t>GC Reline kit  GC</t>
+          <t>Gel de flúor Flugel  Dentaflux</t>
         </is>
       </c>
       <c r="C616" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
-      <c r="A617" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A617" s="0" t="n">
+        <v>1755</v>
       </c>
       <c r="B617" s="0" t="inlineStr">
         <is>
-          <t>Gel Acido Economy Pak  Kerrhawe</t>
+          <t>Gel de flúor Flugel   Naranja   Dentaflux</t>
         </is>
       </c>
       <c r="C617" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="0" t="n">
-        <v>13801</v>
+        <v>13902</v>
       </c>
       <c r="B618" s="0" t="inlineStr">
         <is>
-          <t>Gel Ácido fluorhídrico 9,6%  Laboratorios Clarben</t>
+          <t>Gelatamp  Roeko</t>
         </is>
       </c>
       <c r="C618" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="0" t="n">
-        <v>1752</v>
+        <v>8375</v>
       </c>
       <c r="B619" s="0" t="inlineStr">
         <is>
-          <t>Gel de flúor Flugel  Dentaflux</t>
+          <t>Gingifast elástic  Zhermack</t>
         </is>
       </c>
       <c r="C619" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="0" t="n">
-        <v>1755</v>
+        <v>82475</v>
       </c>
       <c r="B620" s="0" t="inlineStr">
         <is>
-          <t>Gel de flúor Flugel   Naranja   Dentaflux</t>
+          <t>Gorro-Cofia polipropileno plegado   Royal Dent</t>
         </is>
       </c>
       <c r="C620" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
-      <c r="A621" s="0" t="n">
-        <v>13902</v>
+      <c r="A621" s="0" t="inlineStr">
+        <is>
+          <t>0569</t>
+        </is>
       </c>
       <c r="B621" s="0" t="inlineStr">
         <is>
-          <t>Gelatamp  Roeko</t>
+          <t>Grandio cápsulas  Color D-3   Voco</t>
         </is>
       </c>
       <c r="C621" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
-      <c r="A622" s="0" t="n">
-        <v>8375</v>
+      <c r="A622" s="0" t="inlineStr">
+        <is>
+          <t>0567</t>
+        </is>
       </c>
       <c r="B622" s="0" t="inlineStr">
         <is>
-          <t>Gingifast elástic  Zhermack</t>
+          <t>Grandio cápsulas  Color B-3   Voco</t>
         </is>
       </c>
       <c r="C622" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
-      <c r="A623" s="0" t="n">
-        <v>82475</v>
+      <c r="A623" s="0" t="inlineStr">
+        <is>
+          <t>0573</t>
+        </is>
       </c>
       <c r="B623" s="0" t="inlineStr">
         <is>
-          <t>Gorro-Cofia polipropileno plegado   Royal Dent</t>
+          <t>Grandio Flow  Voco</t>
         </is>
       </c>
       <c r="C623" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="0" t="inlineStr">
         <is>
-          <t>0569</t>
+          <t>0598</t>
         </is>
       </c>
       <c r="B624" s="0" t="inlineStr">
         <is>
-          <t>Grandio cápsulas  Color D-3   Voco</t>
+          <t>Grandio Flow  Color A-2 opaco   Voco</t>
         </is>
       </c>
       <c r="C624" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="0" t="inlineStr">
         <is>
-          <t>0567</t>
+          <t>0552</t>
         </is>
       </c>
       <c r="B625" s="0" t="inlineStr">
         <is>
-          <t>Grandio cápsulas  Color B-3   Voco</t>
+          <t>Grandio jeringa 4 grs.  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C625" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
-      <c r="A626" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A626" s="0" t="n">
+        <v>66421</v>
       </c>
       <c r="B626" s="0" t="inlineStr">
         <is>
-          <t>Grandio Flow  Color A-2 opaco   Voco</t>
+          <t>GrandioSo cápsulas reposición   Voco</t>
         </is>
       </c>
       <c r="C626" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
-      <c r="A627" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A627" s="0" t="n">
+        <v>66430</v>
       </c>
       <c r="B627" s="0" t="inlineStr">
         <is>
-          <t>Grandio Flow  Voco</t>
+          <t>GrandioSo cápsulas reposición   Color B-3   Voco</t>
         </is>
       </c>
       <c r="C627" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
-      <c r="A628" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A628" s="0" t="n">
+        <v>66435</v>
       </c>
       <c r="B628" s="0" t="inlineStr">
         <is>
-          <t>Grandio jeringa 4 grs.  Color A-2   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color BL   Voco</t>
         </is>
       </c>
       <c r="C628" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="0" t="n">
-        <v>66434</v>
+        <v>66426</v>
       </c>
       <c r="B629" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color OA-2   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color A-4   Voco</t>
         </is>
       </c>
       <c r="C629" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="0" t="n">
-        <v>66430</v>
+        <v>66434</v>
       </c>
       <c r="B630" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color B-3   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color OA-2   Voco</t>
         </is>
       </c>
       <c r="C630" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="0" t="n">
-        <v>66428</v>
+        <v>66423</v>
       </c>
       <c r="B631" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color B-1   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color A-3   Voco</t>
         </is>
       </c>
       <c r="C631" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="0" t="n">
-        <v>66781</v>
+        <v>66432</v>
       </c>
       <c r="B632" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color GA5   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color D-3   Voco</t>
         </is>
       </c>
       <c r="C632" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="0" t="n">
-        <v>66426</v>
+        <v>66428</v>
       </c>
       <c r="B633" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color A-4   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color B-1   Voco</t>
         </is>
       </c>
       <c r="C633" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="0" t="n">
-        <v>66421</v>
+        <v>66781</v>
       </c>
       <c r="B634" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color GA5   Voco</t>
         </is>
       </c>
       <c r="C634" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="0" t="n">
-        <v>66423</v>
+        <v>66422</v>
       </c>
       <c r="B635" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color A-3   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color A-2   Voco</t>
         </is>
       </c>
       <c r="C635" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="0" t="n">
-        <v>66432</v>
+        <v>66431</v>
       </c>
       <c r="B636" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color D-3   Voco</t>
+          <t>GrandioSo cápsulas reposición   Color C-2   Voco</t>
         </is>
       </c>
       <c r="C636" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="0" t="n">
-        <v>66435</v>
+        <v>67692</v>
       </c>
       <c r="B637" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color BL   Voco</t>
+          <t>GrandioSo Heavy Flow reposición jeringas  Color A-2   Voco</t>
         </is>
       </c>
       <c r="C637" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="0" t="n">
-        <v>66422</v>
+        <v>30319</v>
       </c>
       <c r="B638" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color A-2   Voco</t>
+          <t>Grasa Lubrimed  Bien Air</t>
         </is>
       </c>
       <c r="C638" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
-      <c r="A639" s="0" t="n">
-        <v>66431</v>
+      <c r="A639" s="0" t="inlineStr">
+        <is>
+          <t>08392</t>
+        </is>
       </c>
       <c r="B639" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo cápsulas reposición   Color C-2   Voco</t>
+          <t>Green Clean   Cavex</t>
         </is>
       </c>
       <c r="C639" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="0" t="n">
-        <v>67692</v>
+        <v>3831</v>
       </c>
       <c r="B640" s="0" t="inlineStr">
         <is>
-          <t>GrandioSo Heavy Flow reposición jeringas  Color A-2   Voco</t>
+          <t>Guantes de látex bajo en polvo  Tamaño Pequeño   Royal Dent</t>
         </is>
       </c>
       <c r="C640" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="0" t="n">
-        <v>30319</v>
+        <v>3832</v>
       </c>
       <c r="B641" s="0" t="inlineStr">
         <is>
-          <t>Grasa Lubrimed  Bien Air</t>
+          <t>Guantes de látex bajo en polvo  Tamaño Mediano   Royal Dent</t>
         </is>
       </c>
       <c r="C641" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="0" t="n">
-        <v>85811</v>
+        <v>3830</v>
       </c>
       <c r="B642" s="0" t="inlineStr">
         <is>
-          <t>Gratis artículos de Gratis por la compra de 2000 Euros neto  Royal Dent</t>
+          <t>Guantes de látex bajo en polvo  Royal Dent</t>
         </is>
       </c>
       <c r="C642" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
-      <c r="A643" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A643" s="0" t="n">
+        <v>3834</v>
       </c>
       <c r="B643" s="0" t="inlineStr">
         <is>
-          <t>Green Clean   Cavex</t>
+          <t>Guantes de látex sin polvo  Royal Dent</t>
         </is>
       </c>
       <c r="C643" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="0" t="n">
-        <v>3831</v>
+        <v>3836</v>
       </c>
       <c r="B644" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex bajo en polvo  Tamaño Pequeño   Royal Dent</t>
+          <t>Guantes de látex sin polvo  Tamaño Mediano   Royal Dent</t>
         </is>
       </c>
       <c r="C644" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="0" t="n">
-        <v>3830</v>
+        <v>3835</v>
       </c>
       <c r="B645" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex bajo en polvo  Royal Dent</t>
+          <t>Guantes de látex sin polvo  Tamaño Pequeño   Royal Dent</t>
         </is>
       </c>
       <c r="C645" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="0" t="n">
-        <v>3832</v>
+        <v>3994</v>
       </c>
       <c r="B646" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex bajo en polvo  Tamaño Mediano   Royal Dent</t>
+          <t>Guantes de Nitrilo sin polvo color azul  Tamaño Grande   Blossom</t>
         </is>
       </c>
       <c r="C646" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="0" t="n">
-        <v>3835</v>
+        <v>3985</v>
       </c>
       <c r="B647" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex sin polvo  Tamaño Pequeño   Royal Dent</t>
+          <t>Guantes de Nitrilo sin polvo color azul  Blossom</t>
         </is>
       </c>
       <c r="C647" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="0" t="n">
-        <v>3836</v>
+        <v>38315</v>
       </c>
       <c r="B648" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex sin polvo  Tamaño Mediano   Royal Dent</t>
+          <t>Guantes de Nitrilo sin polvo color Blanco  Tamaño Pequeño   Blossom</t>
         </is>
       </c>
       <c r="C648" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="0" t="n">
-        <v>3834</v>
+        <v>38307</v>
       </c>
       <c r="B649" s="0" t="inlineStr">
         <is>
-          <t>Guantes de látex sin polvo  Royal Dent</t>
+          <t>Guantes de Nitrilo sin polvo color Lila  Blossom</t>
         </is>
       </c>
       <c r="C649" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="0" t="n">
-        <v>3994</v>
+        <v>38307</v>
       </c>
       <c r="B650" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color azul  Tamaño Grande   Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Lila  Blossom</t>
         </is>
       </c>
       <c r="C650" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="0" t="n">
-        <v>3985</v>
+        <v>38308</v>
       </c>
       <c r="B651" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color azul  Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Lila  Tamaño Pequeño   Blossom</t>
         </is>
       </c>
       <c r="C651" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="0" t="n">
-        <v>38315</v>
+        <v>38313</v>
       </c>
       <c r="B652" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Blanco  Tamaño Pequeño   Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Mediano   Blossom</t>
         </is>
       </c>
       <c r="C652" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="0" t="n">
-        <v>38307</v>
+        <v>38312</v>
       </c>
       <c r="B653" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Lila  Blossom</t>
+          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Pequeño   Blossom</t>
         </is>
       </c>
       <c r="C653" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="0" t="n">
-        <v>38307</v>
+        <v>81394</v>
       </c>
       <c r="B654" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Lila  Blossom</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7,5   Hartmann</t>
         </is>
       </c>
       <c r="C654" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="0" t="n">
-        <v>38308</v>
+        <v>81392</v>
       </c>
       <c r="B655" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Lila  Tamaño Pequeño   Blossom</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 6,5   Hartmann</t>
         </is>
       </c>
       <c r="C655" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="0" t="n">
-        <v>38313</v>
+        <v>81393</v>
       </c>
       <c r="B656" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Mediano   Blossom</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7   Hartmann</t>
         </is>
       </c>
       <c r="C656" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="0" t="n">
-        <v>38312</v>
+        <v>81391</v>
       </c>
       <c r="B657" s="0" t="inlineStr">
         <is>
-          <t>Guantes de Nitrilo sin polvo color Rosa  Tamaño Pequeño   Blossom</t>
+          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Hartmann</t>
         </is>
       </c>
       <c r="C657" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="0" t="n">
-        <v>81393</v>
+        <v>81601</v>
       </c>
       <c r="B658" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7   Hartmann</t>
+          <t>Guantes latex sin polvo   Tamaño Pequeño   Cuatro Gasas</t>
         </is>
       </c>
       <c r="C658" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="0" t="n">
-        <v>81391</v>
+        <v>81602</v>
       </c>
       <c r="B659" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Hartmann</t>
+          <t>Guantes latex sin polvo   Tamaño Mediano   Cuatro Gasas</t>
         </is>
       </c>
       <c r="C659" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="0" t="n">
-        <v>81394</v>
+        <v>92080</v>
       </c>
       <c r="B660" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 7,5   Hartmann</t>
+          <t>Guantes Nitrilo sin polvo color Azul  Tamaño Mediano   Luna</t>
         </is>
       </c>
       <c r="C660" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="0" t="n">
-        <v>81392</v>
+        <v>92079</v>
       </c>
       <c r="B661" s="0" t="inlineStr">
         <is>
-          <t>Guantes estériles látex sin polvo Peha-Taft Classic   Tamaño Nº 6,5   Hartmann</t>
+          <t>Guantes Nitrilo sin polvo color Azul  Luna</t>
         </is>
       </c>
       <c r="C661" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="0" t="n">
-        <v>81602</v>
+        <v>83713</v>
       </c>
       <c r="B662" s="0" t="inlineStr">
         <is>
-          <t>Guantes latex sin polvo   Tamaño Mediano   Cuatro Gasas</t>
+          <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
         </is>
       </c>
       <c r="C662" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="0" t="n">
-        <v>81601</v>
+        <v>83713</v>
       </c>
       <c r="B663" s="0" t="inlineStr">
         <is>
-          <t>Guantes latex sin polvo   Tamaño Pequeño   Cuatro Gasas</t>
+          <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
         </is>
       </c>
       <c r="C663" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="0" t="n">
-        <v>92080</v>
+        <v>81233</v>
       </c>
       <c r="B664" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Azul  Tamaño Mediano   Luna</t>
+          <t>Guantes Nitrilo sin polvo color negro   Tamaño Grande   Blossom</t>
         </is>
       </c>
       <c r="C664" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="0" t="n">
-        <v>92079</v>
+        <v>92076</v>
       </c>
       <c r="B665" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Azul  Luna</t>
+          <t>Guantes Nitrilo sin polvo color Violeta  Tamaño Mediano   Luna</t>
         </is>
       </c>
       <c r="C665" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="0" t="n">
-        <v>83713</v>
+        <v>92075</v>
       </c>
       <c r="B666" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
+          <t>Guantes Nitrilo sin polvo color Violeta  Luna</t>
         </is>
       </c>
       <c r="C666" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="0" t="n">
-        <v>83713</v>
+        <v>81234</v>
       </c>
       <c r="B667" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color negro   Blossom</t>
+          <t>Guantes nitrilo sin polvo Laguna Blue  Azkenta</t>
         </is>
       </c>
       <c r="C667" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="0" t="n">
-        <v>81233</v>
+        <v>81235</v>
       </c>
       <c r="B668" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color negro   Tamaño Grande   Blossom</t>
+          <t>Guantes nitrilo sin polvo Laguna Blue  Tamaño Pequeño   Azkenta</t>
         </is>
       </c>
       <c r="C668" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="0" t="n">
-        <v>92075</v>
+        <v>81234</v>
       </c>
       <c r="B669" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Violeta  Luna</t>
+          <t>Guantes nitrilo sin polvo Laguna Blue  Azkenta</t>
         </is>
       </c>
       <c r="C669" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="0" t="n">
-        <v>92076</v>
+        <v>92271</v>
       </c>
       <c r="B670" s="0" t="inlineStr">
         <is>
-          <t>Guantes Nitrilo sin polvo color Violeta  Tamaño Mediano   Luna</t>
+          <t>Guantes sin polvo Extra Sensitive   Tamaño Grande   Akzenta</t>
         </is>
       </c>
       <c r="C670" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="0" t="n">
-        <v>81234</v>
+        <v>92268</v>
       </c>
       <c r="B671" s="0" t="inlineStr">
         <is>
-          <t>Guantes nitrilo sin polvo Laguna Blue  Azkenta</t>
+          <t>Guantes sin polvo Extra Sensitive   Akzenta</t>
         </is>
       </c>
       <c r="C671" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="0" t="n">
-        <v>81235</v>
+        <v>92269</v>
       </c>
       <c r="B672" s="0" t="inlineStr">
         <is>
-          <t>Guantes nitrilo sin polvo Laguna Blue  Tamaño Pequeño   Azkenta</t>
+          <t>Guantes sin polvo Extra Sensitive   Tamaño Pequeño   Akzenta</t>
         </is>
       </c>
       <c r="C672" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="0" t="n">
-        <v>81234</v>
+        <v>92270</v>
       </c>
       <c r="B673" s="0" t="inlineStr">
         <is>
-          <t>Guantes nitrilo sin polvo Laguna Blue  Azkenta</t>
+          <t>Guantes sin polvo Extra Sensitive   Tamaño Mediano   Akzenta</t>
         </is>
       </c>
       <c r="C673" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="0" t="n">
-        <v>92271</v>
+        <v>9736</v>
       </c>
       <c r="B674" s="0" t="inlineStr">
         <is>
-          <t>Guantes sin polvo Extra Sensitive   Tamaño Grande   Akzenta</t>
+          <t>Guia para ligaduras y arcos   PF-1 ( 9736 )   Bontempi</t>
         </is>
       </c>
       <c r="C674" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="0" t="n">
-        <v>92268</v>
+        <v>18971</v>
       </c>
       <c r="B675" s="0" t="inlineStr">
         <is>
-          <t>Guantes sin polvo Extra Sensitive   Akzenta</t>
+          <t>Guia Vitapan Clasica  Royal-Dent</t>
         </is>
       </c>
       <c r="C675" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
-      <c r="A676" s="0" t="n">
-        <v>92269</v>
+      <c r="A676" s="0" t="inlineStr">
+        <is>
+          <t>01247</t>
+        </is>
       </c>
       <c r="B676" s="0" t="inlineStr">
         <is>
-          <t>Guantes sin polvo Extra Sensitive   Tamaño Pequeño   Akzenta</t>
+          <t>Guta condensor  Longitud 21 mm Nº 50 Nº 50 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C676" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
-      <c r="A677" s="0" t="n">
-        <v>92270</v>
+      <c r="A677" s="0" t="inlineStr">
+        <is>
+          <t>01258</t>
+        </is>
       </c>
       <c r="B677" s="0" t="inlineStr">
         <is>
-          <t>Guantes sin polvo Extra Sensitive   Tamaño Mediano   Akzenta</t>
+          <t>Guta condensor  Longitud 25 mm Nº 50 Nº 50 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C677" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
-      <c r="A678" s="0" t="n">
-        <v>9736</v>
+      <c r="A678" s="0" t="inlineStr">
+        <is>
+          <t>01246</t>
+        </is>
       </c>
       <c r="B678" s="0" t="inlineStr">
         <is>
-          <t>Guia para ligaduras y arcos   PF-1 ( 9736 )   Bontempi</t>
+          <t>Guta condensor  Longitud 21 mm Nº 45 Nº 45 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C678" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
-      <c r="A679" s="0" t="n">
-        <v>18971</v>
+      <c r="A679" s="0" t="inlineStr">
+        <is>
+          <t>01257</t>
+        </is>
       </c>
       <c r="B679" s="0" t="inlineStr">
         <is>
-          <t>Guia Vitapan Clasica  Royal-Dent</t>
+          <t>Guta condensor  Longitud 25 mm Nº 45 Nº 45 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C679" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="0" t="inlineStr">
         <is>
-          <t>01246</t>
+          <t>01245</t>
         </is>
       </c>
       <c r="B680" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 45 Nº 45 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 40 Nº 40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C680" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="0" t="inlineStr">
         <is>
-          <t>01257</t>
+          <t>01256</t>
         </is>
       </c>
       <c r="B681" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 45 Nº 45 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 40 Nº 40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C681" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="0" t="inlineStr">
         <is>
-          <t>01245</t>
+          <t>01248</t>
         </is>
       </c>
       <c r="B682" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 40 Nº 40 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 21 mm Nº 55 Nº 55 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C682" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="0" t="inlineStr">
         <is>
-          <t>01256</t>
+          <t>01259</t>
         </is>
       </c>
       <c r="B683" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 40 Nº 40 Dentsply Sirona</t>
+          <t>Guta condensor  Longitud 25 mm Nº 55 Nº 55 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C683" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
-      <c r="A684" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A684" s="0" t="n">
+        <v>677111</v>
       </c>
       <c r="B684" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 55 Nº 55 Dentsply Sirona</t>
+          <t>Guta Royal-PROT   F2   Royal Dent</t>
         </is>
       </c>
       <c r="C684" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
-      <c r="A685" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A685" s="0" t="n">
+        <v>677113</v>
       </c>
       <c r="B685" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 55 Nº 55 Dentsply Sirona</t>
+          <t>Guta Royal-PROT   F4   Royal Dent</t>
         </is>
       </c>
       <c r="C685" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
-      <c r="A686" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A686" s="0" t="n">
+        <v>677115</v>
       </c>
       <c r="B686" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 21 mm Nº 50 Nº 50 Dentsply Sirona</t>
+          <t>Guta Royal-PROT   Surtido F1-F3   Royal Dent</t>
         </is>
       </c>
       <c r="C686" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
-      <c r="A687" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A687" s="0" t="n">
+        <v>677112</v>
       </c>
       <c r="B687" s="0" t="inlineStr">
         <is>
-          <t>Guta condensor  Longitud 25 mm Nº 50 Nº 50 Dentsply Sirona</t>
+          <t>Guta Royal-PROT   F3   Royal Dent</t>
         </is>
       </c>
       <c r="C687" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="0" t="n">
-        <v>677115</v>
+        <v>12962</v>
       </c>
       <c r="B688" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   Surtido F1-F3   Royal Dent</t>
+          <t>Guttapercha RECIPROC    R25   VDW </t>
         </is>
       </c>
       <c r="C688" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="0" t="n">
-        <v>677113</v>
+        <v>82660</v>
       </c>
       <c r="B689" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   F4   Royal Dent</t>
+          <t>Guttapercha WAVEONE GOLD CONFORM FIT  DentsplSirona</t>
         </is>
       </c>
       <c r="C689" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="0" t="n">
-        <v>677112</v>
+        <v>8404</v>
       </c>
       <c r="B690" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   F3   Royal Dent</t>
+          <t>Hebodur 15 kg.  Hebor</t>
         </is>
       </c>
       <c r="C690" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
-      <c r="A691" s="0" t="n">
-        <v>677111</v>
+      <c r="A691" s="0" t="inlineStr">
+        <is>
+          <t>0404</t>
+        </is>
       </c>
       <c r="B691" s="0" t="inlineStr">
         <is>
-          <t>Guta Royal-PROT   F2   Royal Dent</t>
+          <t>Heliobond  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C691" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="0" t="n">
-        <v>12962</v>
+        <v>82048</v>
       </c>
       <c r="B692" s="0" t="inlineStr">
         <is>
-          <t>Guttapercha RECIPROC    R25   VDW </t>
+          <t>Helioseal F Plus reposición 686769AN  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C692" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="0" t="n">
-        <v>82660</v>
+        <v>8719</v>
       </c>
       <c r="B693" s="0" t="inlineStr">
         <is>
-          <t>Guttapercha WAVEONE GOLD CONFORM FIT  DentsplSirona</t>
+          <t>Hemocor  Dentaflux</t>
         </is>
       </c>
       <c r="C693" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
-      <c r="A694" s="0" t="n">
-        <v>8404</v>
+      <c r="A694" s="0" t="inlineStr">
+        <is>
+          <t>0100</t>
+        </is>
       </c>
       <c r="B694" s="0" t="inlineStr">
         <is>
-          <t>Hebodur 15 kg.  Hebor</t>
+          <t>Herculite Kit  KerrHawe</t>
         </is>
       </c>
       <c r="C694" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="0" t="inlineStr">
         <is>
-          <t>0404</t>
+          <t>0106</t>
         </is>
       </c>
       <c r="B695" s="0" t="inlineStr">
         <is>
-          <t>Heliobond  Ivoclar-Vivadent</t>
+          <t>Herculite XRV jeringas 5 grs.  Color B-1   KerrHawe</t>
         </is>
       </c>
       <c r="C695" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
-      <c r="A696" s="0" t="n">
-        <v>82048</v>
+      <c r="A696" s="0" t="inlineStr">
+        <is>
+          <t>0116</t>
+        </is>
       </c>
       <c r="B696" s="0" t="inlineStr">
         <is>
-          <t>Helioseal F Plus reposición 686769AN  Ivoclar-Vivadent</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-2 dentina   KerrHawe</t>
         </is>
       </c>
       <c r="C696" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
-      <c r="A697" s="0" t="n">
-        <v>8719</v>
+      <c r="A697" s="0" t="inlineStr">
+        <is>
+          <t>0117</t>
+        </is>
       </c>
       <c r="B697" s="0" t="inlineStr">
         <is>
-          <t>Hemocor  Dentaflux</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-3 dentina   KerrHawe</t>
         </is>
       </c>
       <c r="C697" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="0" t="inlineStr">
         <is>
-          <t>0100</t>
+          <t>0103</t>
         </is>
       </c>
       <c r="B698" s="0" t="inlineStr">
         <is>
-          <t>Herculite Kit  KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-3   KerrHawe</t>
         </is>
       </c>
       <c r="C698" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="0" t="inlineStr">
         <is>
-          <t>0102</t>
+          <t>0115</t>
         </is>
       </c>
       <c r="B699" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-2   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-1 dentina   KerrHawe</t>
         </is>
       </c>
       <c r="C699" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="0" t="inlineStr">
         <is>
-          <t>0115</t>
+          <t>0102</t>
         </is>
       </c>
       <c r="B700" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-1 dentina   KerrHawe</t>
+          <t>Herculite XRV jeringas 5 grs.  Color A-2   KerrHawe</t>
         </is>
       </c>
       <c r="C700" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="0" t="inlineStr">
         <is>
           <t>0101</t>
         </is>
       </c>
       <c r="B701" s="0" t="inlineStr">
         <is>
           <t>Herculite XRV jeringas 5 grs.  KerrHawe</t>
         </is>
       </c>
       <c r="C701" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="0" t="inlineStr">
         <is>
-          <t>0116</t>
+          <t>01186</t>
         </is>
       </c>
       <c r="B702" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-2 dentina   KerrHawe</t>
+          <t>Herculite XRV Ultra Mini Kit  KerrHawe</t>
         </is>
       </c>
       <c r="C702" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
-      <c r="A703" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A703" s="0" t="n">
+        <v>17632</v>
       </c>
       <c r="B703" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color B-1   KerrHawe</t>
+          <t>Hidróxido de calcio Cal Excel   Royal-Dent</t>
         </is>
       </c>
       <c r="C703" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
-      <c r="A704" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A704" s="0" t="n">
+        <v>12694</v>
       </c>
       <c r="B704" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-3   KerrHawe</t>
+          <t>Hidroxido de calcio puro en polvo  Dentaflux</t>
         </is>
       </c>
       <c r="C704" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
-      <c r="A705" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A705" s="0" t="n">
+        <v>12405</v>
       </c>
       <c r="B705" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV jeringas 5 grs.  Color A-3 dentina   KerrHawe</t>
+          <t>Hielo instantaneo   Royal Dent</t>
         </is>
       </c>
       <c r="C705" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
-      <c r="A706" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A706" s="0" t="n">
+        <v>8709</v>
       </c>
       <c r="B706" s="0" t="inlineStr">
         <is>
-          <t>Herculite XRV Ultra Mini Kit  KerrHawe</t>
+          <t>Hilo de retracción  Grosor Nº 1 Fine (azul)   Dentaflux</t>
         </is>
       </c>
       <c r="C706" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="0" t="n">
-        <v>17632</v>
+        <v>8710</v>
       </c>
       <c r="B707" s="0" t="inlineStr">
         <is>
-          <t>Hidróxido de calcio Cal Excel   Royal-Dent</t>
+          <t>Hilo de retracción  Grosor Nº 2 Medio (verde)   Dentaflux</t>
         </is>
       </c>
       <c r="C707" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="0" t="n">
-        <v>12694</v>
+        <v>80156</v>
       </c>
       <c r="B708" s="0" t="inlineStr">
         <is>
-          <t>Hidroxido de calcio puro en polvo  Dentaflux</t>
+          <t>Hilo de sutura  Ø Hilo 5/0 1 mm TB-10 3/8 15 mm TB-10 3/8 15 mm Lorca Marin</t>
         </is>
       </c>
       <c r="C708" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="0" t="n">
-        <v>12405</v>
+        <v>71898</v>
       </c>
       <c r="B709" s="0" t="inlineStr">
         <is>
-          <t>Hielo instantaneo   Royal Dent</t>
+          <t>Hilo retractor  Royal Dent</t>
         </is>
       </c>
       <c r="C709" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="0" t="n">
-        <v>8710</v>
+        <v>71964</v>
       </c>
       <c r="B710" s="0" t="inlineStr">
         <is>
-          <t>Hilo de retracción  Grosor Nº 2 Medio (verde)   Dentaflux</t>
+          <t>Hilo retractor  Grosor Nº 0 X-Fine (violeta)   Royal Dent</t>
         </is>
       </c>
       <c r="C710" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="0" t="n">
-        <v>8709</v>
+        <v>71899</v>
       </c>
       <c r="B711" s="0" t="inlineStr">
         <is>
-          <t>Hilo de retracción  Grosor Nº 1 Fine (azul)   Dentaflux</t>
+          <t>Hilo retractor  Grosor Nº 00 XX-Fine   Royal Dent</t>
         </is>
       </c>
       <c r="C711" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="0" t="n">
-        <v>80156</v>
+        <v>19122</v>
       </c>
       <c r="B712" s="0" t="inlineStr">
         <is>
-          <t>Hilo de sutura  Ø Hilo 5/0 1 mm TB-10 3/8 15 mm TB-10 3/8 15 mm Lorca Marin</t>
+          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
         </is>
       </c>
       <c r="C712" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="0" t="n">
-        <v>71898</v>
+        <v>19117</v>
       </c>
       <c r="B713" s="0" t="inlineStr">
         <is>
-          <t>Hilo retractor  Royal Dent</t>
+          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
         </is>
       </c>
       <c r="C713" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="0" t="n">
-        <v>71899</v>
+        <v>19112</v>
       </c>
       <c r="B714" s="0" t="inlineStr">
         <is>
-          <t>Hilo retractor  Grosor Nº 00 XX-Fine   Royal Dent</t>
+          <t>Hilo sutura seda no absorvible  Aguja TC-12 1/2 20 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C714" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="0" t="n">
-        <v>71964</v>
+        <v>19126</v>
       </c>
       <c r="B715" s="0" t="inlineStr">
         <is>
-          <t>Hilo retractor  Grosor Nº 0 X-Fine (violeta)   Royal Dent</t>
+          <t>Hilo sutura seda no absorvible  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C715" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="0" t="n">
-        <v>19122</v>
+        <v>19116</v>
       </c>
       <c r="B716" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C716" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="0" t="n">
-        <v>19116</v>
+        <v>19115</v>
       </c>
       <c r="B717" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Arago</t>
         </is>
       </c>
       <c r="C717" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="0" t="n">
-        <v>19112</v>
+        <v>19106</v>
       </c>
       <c r="B718" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TC-12 1/2 20 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja C-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C718" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="0" t="n">
-        <v>19126</v>
+        <v>19123</v>
       </c>
       <c r="B719" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C719" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
-      <c r="A720" s="0" t="n">
-        <v>19115</v>
+      <c r="A720" s="0" t="inlineStr">
+        <is>
+          <t>0739</t>
+        </is>
       </c>
       <c r="B720" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Arago</t>
+          <t>Hipoclorito sódico 5,25%  Dentaflux</t>
         </is>
       </c>
       <c r="C720" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="0" t="n">
-        <v>19106</v>
+        <v>9610</v>
       </c>
       <c r="B721" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja C-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hojas bisturí  Figura Nº 12   Royal-Dent</t>
         </is>
       </c>
       <c r="C721" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="0" t="n">
-        <v>19123</v>
+        <v>9611</v>
       </c>
       <c r="B722" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Hojas bisturí  Figura Nº 15   Royal-Dent</t>
         </is>
       </c>
       <c r="C722" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="0" t="n">
-        <v>19117</v>
+        <v>99913</v>
       </c>
       <c r="B723" s="0" t="inlineStr">
         <is>
-          <t>Hilo sutura seda no absorvible  Aguja TC-14 1/2 22 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
+          <t>Hojas de bisturí   Figura Nº 12   Swann Morton</t>
         </is>
       </c>
       <c r="C723" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
-      <c r="A724" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A724" s="0" t="n">
+        <v>99914</v>
       </c>
       <c r="B724" s="0" t="inlineStr">
         <is>
-          <t>Hipoclorito sódico 5,25%  Dentaflux</t>
+          <t>Hojas de bisturí   Figura Nº 15   Swann Morton</t>
         </is>
       </c>
       <c r="C724" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="0" t="n">
-        <v>9611</v>
+        <v>9612</v>
       </c>
       <c r="B725" s="0" t="inlineStr">
         <is>
-          <t>Hojas bisturí  Figura Nº 15   Royal-Dent</t>
+          <t>Hojas de bisturí n 12D  Swann-Morton</t>
         </is>
       </c>
       <c r="C725" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="0" t="n">
-        <v>9610</v>
+        <v>9616</v>
       </c>
       <c r="B726" s="0" t="inlineStr">
         <is>
-          <t>Hojas bisturí  Figura Nº 12   Royal-Dent</t>
+          <t>Hojas de bisturí n 15 C   Swann Morton</t>
         </is>
       </c>
       <c r="C726" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
-      <c r="A727" s="0" t="n">
-        <v>99913</v>
+      <c r="A727" s="0" t="inlineStr">
+        <is>
+          <t>0800</t>
+        </is>
       </c>
       <c r="B727" s="0" t="inlineStr">
         <is>
-          <t>Hojas de bisturí   Figura Nº 12   Swann Morton</t>
+          <t>ID-212 desinfeccion de instrumental  Durr Dental</t>
         </is>
       </c>
       <c r="C727" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="0" t="n">
-        <v>99914</v>
+        <v>71469</v>
       </c>
       <c r="B728" s="0" t="inlineStr">
         <is>
-          <t>Hojas de bisturí   Figura Nº 15   Swann Morton</t>
+          <t>Implacare II reposición Columbia 4R/4L IMPL4R/4L  Hu-Friedy</t>
         </is>
       </c>
       <c r="C728" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="0" t="n">
-        <v>9612</v>
+        <v>8507</v>
       </c>
       <c r="B729" s="0" t="inlineStr">
         <is>
-          <t>Hojas de bisturí n 12D  Swann-Morton</t>
+          <t>Impresion Compound - Godiva  Color Barras verdes   KerrHawe</t>
         </is>
       </c>
       <c r="C729" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="0" t="n">
-        <v>9616</v>
+        <v>8731</v>
       </c>
       <c r="B730" s="0" t="inlineStr">
         <is>
-          <t>Hojas de bisturí n 15 C   Swann Morton</t>
+          <t>Imprint 4 Penta reposición  Imprint 4  Penta Putty Heavy   Solventum</t>
         </is>
       </c>
       <c r="C730" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
-      <c r="A731" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A731" s="0" t="n">
+        <v>8730</v>
       </c>
       <c r="B731" s="0" t="inlineStr">
         <is>
-          <t>Hurricaine Gel  Laboratorios Clarben</t>
+          <t>Imprint 4 Penta reposición  Solventum</t>
         </is>
       </c>
       <c r="C731" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="0" t="n">
-        <v>12426</v>
+        <v>8756</v>
       </c>
       <c r="B732" s="0" t="inlineStr">
         <is>
-          <t>Hurricaine Gel nueva presentación  Laboratorios Clarben</t>
+          <t>Imprint 4 Preliminary Penta  Solventum</t>
         </is>
       </c>
       <c r="C732" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="0" t="n">
-        <v>12427</v>
+        <v>8755</v>
       </c>
       <c r="B733" s="0" t="inlineStr">
         <is>
-          <t>Hurricaine Spray  Laboratorios Clarben</t>
+          <t>Imprint 4 Preliminary Penta  Imprint 4  Penta Light  Light  Solventum</t>
         </is>
       </c>
       <c r="C733" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
-      <c r="A734" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A734" s="0" t="n">
+        <v>8758</v>
       </c>
       <c r="B734" s="0" t="inlineStr">
         <is>
-          <t>ID-212 desinfeccion de instrumental  Durr Dental</t>
+          <t>Imprint 4 Preliminary Penta Value Pack  Imprint 4  Penta Super Quick   Solventum</t>
         </is>
       </c>
       <c r="C734" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="0" t="n">
-        <v>71469</v>
+        <v>8757</v>
       </c>
       <c r="B735" s="0" t="inlineStr">
         <is>
-          <t>Implacare II reposición Columbia 4R/4L IMPL4R/4L  Hu-Friedy</t>
+          <t>Imprint 4 Preliminary Penta Value Pack  Solventum</t>
         </is>
       </c>
       <c r="C735" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="0" t="n">
-        <v>8507</v>
+        <v>88607</v>
       </c>
       <c r="B736" s="0" t="inlineStr">
         <is>
-          <t>Impresion Compound - Godiva  Color Barras verdes   KerrHawe</t>
+          <t>Indicador biológico universal para todas las incubadoras  Royal Dent</t>
         </is>
       </c>
       <c r="C736" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
-      <c r="A737" s="0" t="n">
-        <v>8730</v>
+      <c r="A737" s="0" t="inlineStr">
+        <is>
+          <t>08296</t>
+        </is>
       </c>
       <c r="B737" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Penta reposición  Solventum</t>
+          <t>Indicador Comply integrador vapor 1243B  Solventum</t>
         </is>
       </c>
       <c r="C737" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="0" t="n">
-        <v>8731</v>
+        <v>95287</v>
       </c>
       <c r="B738" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Penta reposición  Imprint 4  Penta Putty Heavy   Solventum</t>
+          <t>Indicador integrador químico para control esterilización a vapor clase 4 multiparámetrico  Royal Dent</t>
         </is>
       </c>
       <c r="C738" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="0" t="n">
-        <v>8756</v>
+        <v>83179</v>
       </c>
       <c r="B739" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta  Solventum</t>
+          <t>Indicadores biológicos CSBI25  Omnia</t>
         </is>
       </c>
       <c r="C739" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="0" t="n">
-        <v>8755</v>
+        <v>80507</v>
       </c>
       <c r="B740" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta  Imprint 4  Penta Light  Light  Solventum</t>
+          <t>Injection Moulding Toolkit 901532  GC</t>
         </is>
       </c>
       <c r="C740" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="0" t="n">
-        <v>8757</v>
+        <v>30919</v>
       </c>
       <c r="B741" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta Value Pack  Solventum</t>
+          <t>Insert A  EMS</t>
         </is>
       </c>
       <c r="C741" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="0" t="n">
-        <v>8758</v>
+        <v>30217</v>
       </c>
       <c r="B742" s="0" t="inlineStr">
         <is>
-          <t>Imprint 4 Preliminary Penta Value Pack  Imprint 4  Penta Super Quick   Solventum</t>
+          <t>Insert de carbono composite, mantenimiento implantario, teflón. PH2L-PH2R-PHI  Insert PHI   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C742" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="0" t="n">
-        <v>88607</v>
+        <v>1529</v>
       </c>
       <c r="B743" s="0" t="inlineStr">
         <is>
-          <t>Indicador biológico universal para todas las incubadoras  Royal Dent</t>
+          <t>Insight IP-01 niños  Kodak</t>
         </is>
       </c>
       <c r="C743" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
-      <c r="A744" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A744" s="0" t="n">
+        <v>66797</v>
       </c>
       <c r="B744" s="0" t="inlineStr">
         <is>
-          <t>Indicador Comply integrador vapor 1243B  Solventum</t>
+          <t>Instrumento hilo retractor - UP171 Fischer  Ultradent</t>
         </is>
       </c>
       <c r="C744" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
       <c r="A745" s="0" t="n">
-        <v>95287</v>
+        <v>88608</v>
       </c>
       <c r="B745" s="0" t="inlineStr">
         <is>
-          <t>Indicador integrador químico para control esterilización a vapor clase 4 multiparámetrico  Royal Dent</t>
+          <t>Integrador control est. 3 parámetros .clase 5  Royal Dent</t>
         </is>
       </c>
       <c r="C745" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="0" t="n">
-        <v>83179</v>
+        <v>13762</v>
       </c>
       <c r="B746" s="0" t="inlineStr">
         <is>
-          <t>Indicadores biológicos CSBI25  Omnia</t>
+          <t>Ionoseal. Ionómero de vidrio  Voco</t>
         </is>
       </c>
       <c r="C746" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="0" t="n">
-        <v>80507</v>
+        <v>1526</v>
       </c>
       <c r="B747" s="0" t="inlineStr">
         <is>
-          <t>Injection Moulding Toolkit 901532  GC</t>
+          <t>IP-21 Insight   Kodak</t>
         </is>
       </c>
       <c r="C747" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="748">
       <c r="A748" s="0" t="n">
-        <v>30919</v>
+        <v>13605</v>
       </c>
       <c r="B748" s="0" t="inlineStr">
         <is>
-          <t>Insert A  EMS</t>
+          <t>IPS CERAMIC ácido fluorhídrico 5% IPS  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C748" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="749">
       <c r="A749" s="0" t="n">
-        <v>30217</v>
+        <v>82635</v>
       </c>
       <c r="B749" s="0" t="inlineStr">
         <is>
-          <t>Insert de carbono composite, mantenimiento implantario, teflón. PH2L-PH2R-PHI  Insert PHI   Acteon-Satelec</t>
+          <t>Ivoclean reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C749" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="750">
       <c r="A750" s="0" t="n">
-        <v>1529</v>
+        <v>5138</v>
       </c>
       <c r="B750" s="0" t="inlineStr">
         <is>
-          <t>Insight IP-01 niños  Kodak</t>
+          <t>Jerina anestesia 3 anillas con aspiración.  Royal Dent</t>
         </is>
       </c>
       <c r="C750" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="751">
       <c r="A751" s="0" t="n">
-        <v>66797</v>
+        <v>5136</v>
       </c>
       <c r="B751" s="0" t="inlineStr">
         <is>
-          <t>Instrumento hilo retractor - UP171 Fischer  Ultradent</t>
+          <t>Jeringa Ultracalm autoaspirante  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C751" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="752">
       <c r="A752" s="0" t="n">
-        <v>88608</v>
+        <v>2173</v>
       </c>
       <c r="B752" s="0" t="inlineStr">
         <is>
-          <t>Integrador control est. 3 parámetros .clase 5  Royal Dent</t>
+          <t>Jeringas de irrigación Monojet  Kendal</t>
         </is>
       </c>
       <c r="C752" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="753">
       <c r="A753" s="0" t="n">
-        <v>13762</v>
+        <v>667682</v>
       </c>
       <c r="B753" s="0" t="inlineStr">
         <is>
-          <t>Ionoseal. Ionómero de vidrio  Voco</t>
+          <t>Junta autoclave LISA/LINA F460504X  WH</t>
         </is>
       </c>
       <c r="C753" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="754">
       <c r="A754" s="0" t="n">
-        <v>1526</v>
+        <v>13151</v>
       </c>
       <c r="B754" s="0" t="inlineStr">
         <is>
-          <t>IP-21 Insight   Kodak</t>
+          <t>KDM Cement  KDM</t>
         </is>
       </c>
       <c r="C754" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="755">
       <c r="A755" s="0" t="n">
-        <v>13605</v>
+        <v>13117</v>
       </c>
       <c r="B755" s="0" t="inlineStr">
         <is>
-          <t>IPS CERAMIC ácido fluorhídrico 5% IPS  Ivoclar-Vivadent</t>
+          <t>Ketac Cem Easy Mix polvo  Solventum</t>
         </is>
       </c>
       <c r="C755" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="756">
-      <c r="A756" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A756" s="0" t="n">
+        <v>13810</v>
       </c>
       <c r="B756" s="0" t="inlineStr">
         <is>
-          <t>Isogaine 3%. Mevipicaína.  Laboratorios Clarben</t>
+          <t>Ketac Cem Plus Automix  Solventum</t>
         </is>
       </c>
       <c r="C756" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="757">
       <c r="A757" s="0" t="n">
-        <v>82635</v>
+        <v>13811</v>
       </c>
       <c r="B757" s="0" t="inlineStr">
         <is>
-          <t>Ivoclean reposición  Ivoclar-Vivadent</t>
+          <t>Ketac Cem Plus Automix ECO   Solventum</t>
         </is>
       </c>
       <c r="C757" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="758">
       <c r="A758" s="0" t="n">
-        <v>5138</v>
+        <v>13721</v>
       </c>
       <c r="B758" s="0" t="inlineStr">
         <is>
-          <t>Jerina anestesia 3 anillas con aspiración.  Royal Dent</t>
+          <t>Ketac Cem Plus intro. Ionómero de vidrio.  Solventum</t>
         </is>
       </c>
       <c r="C758" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="759">
       <c r="A759" s="0" t="n">
-        <v>5136</v>
+        <v>13148</v>
       </c>
       <c r="B759" s="0" t="inlineStr">
         <is>
-          <t>Jeringa Ultracalm autoaspirante  Laboratorios Clarben</t>
+          <t>Ketac Conditioner  Solventum</t>
         </is>
       </c>
       <c r="C759" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="760">
       <c r="A760" s="0" t="n">
-        <v>2173</v>
+        <v>38301</v>
       </c>
       <c r="B760" s="0" t="inlineStr">
         <is>
-          <t>Jeringas de irrigación Monojet  Kendal</t>
+          <t>KIT 100% 6 Productos Monoart Euronda  Color Azul   Euronda</t>
         </is>
       </c>
       <c r="C760" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="761">
       <c r="A761" s="0" t="n">
-        <v>667682</v>
+        <v>667578</v>
       </c>
       <c r="B761" s="0" t="inlineStr">
         <is>
-          <t>Junta autoclave LISA/LINA F460504X  WH</t>
+          <t>Kit especial Alegra TE-98 LQ+RQ-54+WG-56 A+ HG-43A  W&amp;H</t>
         </is>
       </c>
       <c r="C761" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="762">
       <c r="A762" s="0" t="n">
-        <v>13151</v>
+        <v>667807</v>
       </c>
       <c r="B762" s="0" t="inlineStr">
         <is>
-          <t>KDM Cement  KDM</t>
+          <t>Kit Flexi Snap  Edenta</t>
         </is>
       </c>
       <c r="C762" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="763">
       <c r="A763" s="0" t="n">
-        <v>13117</v>
+        <v>4232</v>
       </c>
       <c r="B763" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Easy Mix polvo  Solventum</t>
+          <t>Kit protector cubre sillón 2 piezas, respaldo y asiento.  Royal Dent</t>
         </is>
       </c>
       <c r="C763" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="764">
       <c r="A764" s="0" t="n">
-        <v>13810</v>
+        <v>80300</v>
       </c>
       <c r="B764" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Plus Automix  Solventum</t>
+          <t>Kit protector cubre sillón 3 piezas l kit incluye: cubierta del cabezal, funda del respaldo y funda   Color Azul celeste   Euronda Monoart</t>
         </is>
       </c>
       <c r="C764" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="765">
       <c r="A765" s="0" t="n">
-        <v>13811</v>
+        <v>1491</v>
       </c>
       <c r="B765" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Plus Automix ECO   Solventum</t>
+          <t>Kit Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
         </is>
       </c>
       <c r="C765" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="766">
       <c r="A766" s="0" t="n">
-        <v>13721</v>
+        <v>1380</v>
       </c>
       <c r="B766" s="0" t="inlineStr">
         <is>
-          <t>Ketac Cem Plus intro. Ionómero de vidrio.  Solventum</t>
+          <t>Kit reparación porcelana Porcelain Prep Kit  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C766" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="0" t="n">
-        <v>13148</v>
+        <v>88600</v>
       </c>
       <c r="B767" s="0" t="inlineStr">
         <is>
-          <t>Ketac Conditioner  Solventum</t>
+          <t>LAB 2000 PLUS desinfectacte TRIENZIMÁTICO para instrumental 5 litros  EXPERTLAB</t>
         </is>
       </c>
       <c r="C767" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="768">
-      <c r="A768" s="0" t="n">
-        <v>38301</v>
+      <c r="A768" s="0" t="inlineStr">
+        <is>
+          <t>08397</t>
+        </is>
       </c>
       <c r="B768" s="0" t="inlineStr">
         <is>
-          <t>KIT 100% 6 Productos Monoart Euronda  Color Azul   Euronda</t>
+          <t>Lacledin desinfectante superficies botella 5 litros  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C768" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="769">
       <c r="A769" s="0" t="n">
-        <v>667578</v>
+        <v>8518</v>
       </c>
       <c r="B769" s="0" t="inlineStr">
         <is>
-          <t>Kit especial Alegra TE-98 LQ+RQ-54+WG-56 A+ HG-43A  W&amp;H</t>
+          <t>Lámpara de alcohol metálica  Mestra</t>
         </is>
       </c>
       <c r="C769" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="0" t="n">
-        <v>667807</v>
+        <v>1541</v>
       </c>
       <c r="B770" s="0" t="inlineStr">
         <is>
-          <t>Kit Flexi Snap  Edenta</t>
+          <t>Lapiz marcar Rx  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C770" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="771">
       <c r="A771" s="0" t="n">
-        <v>4232</v>
+        <v>985</v>
       </c>
       <c r="B771" s="0" t="inlineStr">
         <is>
-          <t>Kit protector cubre sillón 2 piezas, respaldo y asiento.  Royal Dent</t>
+          <t>Lentulos Maillefer  Longitud 25 mm Nº 1 rojo Nº 1 rojo Dentsply Sirona</t>
         </is>
       </c>
       <c r="C771" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="0" t="n">
-        <v>80300</v>
+        <v>984</v>
       </c>
       <c r="B772" s="0" t="inlineStr">
         <is>
-          <t>Kit protector cubre sillón 3 piezas l kit incluye: cubierta del cabezal, funda del respaldo y funda   Color Azul celeste   Euronda Monoart</t>
+          <t>Lentulos Maillefer  Longitud 21 mm Surtido 1al4 Surtido 1al4 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C772" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="773">
       <c r="A773" s="0" t="n">
-        <v>1491</v>
+        <v>988</v>
       </c>
       <c r="B773" s="0" t="inlineStr">
         <is>
-          <t>Kit Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
+          <t>Lentulos Maillefer  Longitud 25 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
         </is>
       </c>
       <c r="C773" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="0" t="n">
-        <v>1380</v>
+        <v>983</v>
       </c>
       <c r="B774" s="0" t="inlineStr">
         <is>
-          <t>Kit reparación porcelana Porcelain Prep Kit  Laboratorios Clarben</t>
+          <t>Lentulos Maillefer  Longitud 21 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
         </is>
       </c>
       <c r="C774" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="775">
       <c r="A775" s="0" t="n">
-        <v>88600</v>
+        <v>9488</v>
       </c>
       <c r="B775" s="0" t="inlineStr">
         <is>
-          <t>LAB 2000 PLUS desinfectacte TRIENZIMÁTICO para instrumental 5 litros  EXPERTLAB</t>
+          <t>Levantapuentes arrancacorona doble + 3 puntas.   Asa Dental</t>
         </is>
       </c>
       <c r="C775" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="776">
-      <c r="A776" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A776" s="0" t="n">
+        <v>1342</v>
       </c>
       <c r="B776" s="0" t="inlineStr">
         <is>
-          <t>Lacledin desinfectante superficies botella 5 litros  Laboratorios Clarben</t>
+          <t>Life. Hidróxido de calcio.  KerrHawe</t>
         </is>
       </c>
       <c r="C776" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="0" t="n">
-        <v>8518</v>
+        <v>677066</v>
       </c>
       <c r="B777" s="0" t="inlineStr">
         <is>
-          <t>Lámpara de alcohol metálica  Mestra</t>
+          <t>Lima PROTAPER NEXT  Longitud 25 mm Surtido X1-X3 Surtido X1-X3 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C777" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="0" t="n">
-        <v>1541</v>
+        <v>677059</v>
       </c>
       <c r="B778" s="0" t="inlineStr">
         <is>
-          <t>Lapiz marcar Rx  Hager&amp;Werken</t>
+          <t>Lima PROTAPER NEXT  Longitud 21 mm X4 040.06 X4 040.06 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C778" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="0" t="n">
-        <v>985</v>
+        <v>82778</v>
       </c>
       <c r="B779" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 25 mm Nº 1 rojo Nº 1 rojo Dentsply Sirona</t>
+          <t>Limas FitStrip IPR Kit EPSK05 sistema contorneado y acabado interproximal  Garrison</t>
         </is>
       </c>
       <c r="C779" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="0" t="n">
-        <v>983</v>
+        <v>81915</v>
       </c>
       <c r="B780" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 21 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
+          <t>Limas FitStrips Starter Kit  FPSK01 sistema contorneado y acabado interproximal  Garrison</t>
         </is>
       </c>
       <c r="C780" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="781">
       <c r="A781" s="0" t="n">
-        <v>984</v>
+        <v>83142</v>
       </c>
       <c r="B781" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 21 mm Surtido 1al4 Surtido 1al4 Dentsply Sirona</t>
+          <t>Limas FitStrip™ Universal Kit FPSK04  sistema contorneado y acabado interproximal  Garrison</t>
         </is>
       </c>
       <c r="C781" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="0" t="n">
-        <v>988</v>
+        <v>66773</v>
       </c>
       <c r="B782" s="0" t="inlineStr">
         <is>
-          <t>Lentulos Maillefer  Longitud 25 mm Nº 4 negro Nº 4 negro Dentsply Sirona</t>
+          <t>Limas Hedstrom 10 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
         </is>
       </c>
       <c r="C782" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="0" t="n">
-        <v>9488</v>
+        <v>66775</v>
       </c>
       <c r="B783" s="0" t="inlineStr">
         <is>
-          <t>Levantapuentes arrancacorona doble + 3 puntas.   Asa Dental</t>
+          <t>Limas Hedstrom 10 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
         </is>
       </c>
       <c r="C783" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="0" t="n">
-        <v>96</v>
+        <v>876</v>
       </c>
       <c r="B784" s="0" t="inlineStr">
         <is>
-          <t>Lidocaína 2% Epinefrina 1:80.000  Laboratorios Normon</t>
+          <t>Limas Hedstrom 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C784" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="0" t="n">
-        <v>1342</v>
+        <v>816</v>
       </c>
       <c r="B785" s="0" t="inlineStr">
         <is>
-          <t>Life. Hidróxido de calcio.  KerrHawe</t>
+          <t>Limas Hedstrom 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C785" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="0" t="n">
-        <v>677066</v>
+        <v>836</v>
       </c>
       <c r="B786" s="0" t="inlineStr">
         <is>
-          <t>Lima PROTAPER NEXT  Longitud 25 mm Surtido X1-X3 Surtido X1-X3 Dentsply Sirona</t>
+          <t>Limas Hedstrom 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C786" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="0" t="n">
-        <v>677059</v>
+        <v>837</v>
       </c>
       <c r="B787" s="0" t="inlineStr">
         <is>
-          <t>Lima PROTAPER NEXT  Longitud 21 mm X4 040.06 X4 040.06 Dentsply Sirona</t>
+          <t>Limas Hedstrom 8,10 y del 45 al 80  Nº Surtido 15al40 25 mm 25 mm Dentsply Sirona</t>
         </is>
       </c>
       <c r="C787" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="0" t="n">
-        <v>82778</v>
+        <v>66630</v>
       </c>
       <c r="B788" s="0" t="inlineStr">
         <is>
-          <t>Limas FitStrip IPR Kit EPSK05 sistema contorneado y acabado interproximal  Garrison</t>
+          <t>Limas K 10 al 40  Longitud 25 mm 15 15 Royal Dent</t>
         </is>
       </c>
       <c r="C788" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="0" t="n">
-        <v>81915</v>
+        <v>66613</v>
       </c>
       <c r="B789" s="0" t="inlineStr">
         <is>
-          <t>Limas FitStrips Starter Kit  FPSK01 sistema contorneado y acabado interproximal  Garrison</t>
+          <t>Limas K 10 al 40  Longitud 21 mm 15 15 Royal Dent</t>
         </is>
       </c>
       <c r="C789" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="0" t="n">
-        <v>83142</v>
+        <v>66629</v>
       </c>
       <c r="B790" s="0" t="inlineStr">
         <is>
-          <t>Limas FitStrip™ Universal Kit FPSK04  sistema contorneado y acabado interproximal  Garrison</t>
+          <t>Limas K 10 al 40  Royal Dent</t>
         </is>
       </c>
       <c r="C790" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="0" t="n">
-        <v>66775</v>
+        <v>704</v>
       </c>
       <c r="B791" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 10 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
+          <t>Limas K 15 al 40  Longitud 21 mm 15 15 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C791" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="0" t="n">
-        <v>66773</v>
+        <v>765</v>
       </c>
       <c r="B792" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 10 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Royal Dent</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 20 20 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C792" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="0" t="n">
-        <v>836</v>
+        <v>726</v>
       </c>
       <c r="B793" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm 25 25 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C793" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="0" t="n">
-        <v>876</v>
+        <v>736</v>
       </c>
       <c r="B794" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C794" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="0" t="n">
-        <v>816</v>
+        <v>704</v>
       </c>
       <c r="B795" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C795" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="0" t="n">
-        <v>837</v>
+        <v>764</v>
       </c>
       <c r="B796" s="0" t="inlineStr">
         <is>
-          <t>Limas Hedstrom 8,10 y del 45 al 80  Nº Surtido 15al40 25 mm 25 mm Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 15 15 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C796" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="0" t="n">
-        <v>66613</v>
+        <v>769</v>
       </c>
       <c r="B797" s="0" t="inlineStr">
         <is>
-          <t>Limas K 10 al 40  Longitud 21 mm 15 15 Royal Dent</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 40 40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C797" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="0" t="n">
-        <v>66630</v>
+        <v>716</v>
       </c>
       <c r="B798" s="0" t="inlineStr">
         <is>
-          <t>Limas K 10 al 40  Longitud 25 mm 15 15 Royal Dent</t>
+          <t>Limas K 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C798" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="0" t="n">
-        <v>66629</v>
+        <v>725</v>
       </c>
       <c r="B799" s="0" t="inlineStr">
         <is>
-          <t>Limas K 10 al 40  Royal Dent</t>
+          <t>Limas K 15 al 40  Longitud 25 mm 20 20 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C799" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="0" t="n">
-        <v>704</v>
+        <v>776</v>
       </c>
       <c r="B800" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C800" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="0" t="n">
-        <v>768</v>
+        <v>705</v>
       </c>
       <c r="B801" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 35 35 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 21 mm 20 20 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C801" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="0" t="n">
         <v>704</v>
       </c>
       <c r="B802" s="0" t="inlineStr">
         <is>
           <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C802" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="0" t="n">
-        <v>724</v>
+        <v>768</v>
       </c>
       <c r="B803" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm 15 15 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 35 35 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C803" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="0" t="n">
         <v>704</v>
       </c>
       <c r="B804" s="0" t="inlineStr">
         <is>
           <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C804" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="0" t="n">
-        <v>766</v>
+        <v>724</v>
       </c>
       <c r="B805" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 25 25 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 25 mm 15 15 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C805" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="0" t="n">
         <v>704</v>
       </c>
       <c r="B806" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 21 mm 15 15 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C806" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="0" t="n">
-        <v>765</v>
+        <v>766</v>
       </c>
       <c r="B807" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 20 20 Dentsply Sirona</t>
+          <t>Limas K 15 al 40  Longitud 31 mm 25 25 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C807" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="0" t="n">
-        <v>726</v>
+        <v>80854</v>
       </c>
       <c r="B808" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm 25 25 Dentsply Sirona</t>
+          <t>Limas K 45al80  KerrHawe</t>
         </is>
       </c>
       <c r="C808" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="0" t="n">
-        <v>736</v>
+        <v>80848</v>
       </c>
       <c r="B809" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 20 20 KerrHawe</t>
         </is>
       </c>
       <c r="C809" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="810">
       <c r="A810" s="0" t="n">
-        <v>704</v>
+        <v>80847</v>
       </c>
       <c r="B810" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Dentsply Sirona</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 15 15 KerrHawe</t>
         </is>
       </c>
       <c r="C810" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="0" t="n">
-        <v>764</v>
+        <v>80860</v>
       </c>
       <c r="B811" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 15 15 Dentsply Sirona</t>
+          <t>Limas K 6 al 40  Longitud 21 mm 25 25 KerrHawe</t>
         </is>
       </c>
       <c r="C811" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="0" t="n">
-        <v>769</v>
+        <v>80846</v>
       </c>
       <c r="B812" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm 40 40 Dentsply Sirona</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 10 10 KerrHawe</t>
         </is>
       </c>
       <c r="C812" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="0" t="n">
-        <v>716</v>
+        <v>80852</v>
       </c>
       <c r="B813" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 40 40 KerrHawe</t>
         </is>
       </c>
       <c r="C813" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="814">
       <c r="A814" s="0" t="n">
-        <v>725</v>
+        <v>80845</v>
       </c>
       <c r="B814" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 25 mm 20 20 Dentsply Sirona</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 08 08 KerrHawe</t>
         </is>
       </c>
       <c r="C814" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="815">
       <c r="A815" s="0" t="n">
-        <v>776</v>
+        <v>80851</v>
       </c>
       <c r="B815" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 31 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas K 6 al 40  Longitud 25 mm 35 35 KerrHawe</t>
         </is>
       </c>
       <c r="C815" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="816">
       <c r="A816" s="0" t="n">
-        <v>705</v>
+        <v>701</v>
       </c>
       <c r="B816" s="0" t="inlineStr">
         <is>
-          <t>Limas K 15 al 40  Longitud 21 mm 20 20 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C816" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="817">
       <c r="A817" s="0" t="n">
-        <v>80854</v>
+        <v>722</v>
       </c>
       <c r="B817" s="0" t="inlineStr">
         <is>
-          <t>Limas K 45al80  KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 08 08 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C817" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="818">
       <c r="A818" s="0" t="n">
-        <v>80848</v>
+        <v>721</v>
       </c>
       <c r="B818" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 20 20 KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 06 06 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C818" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="819">
       <c r="A819" s="0" t="n">
-        <v>80845</v>
+        <v>730</v>
       </c>
       <c r="B819" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 08 08 KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 45 45 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C819" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="820">
       <c r="A820" s="0" t="n">
-        <v>80847</v>
+        <v>763</v>
       </c>
       <c r="B820" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 15 15 KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 10 10 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C820" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="821">
       <c r="A821" s="0" t="n">
-        <v>80860</v>
+        <v>703</v>
       </c>
       <c r="B821" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 21 mm 25 25 KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 10 10 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C821" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="822">
       <c r="A822" s="0" t="n">
-        <v>80852</v>
+        <v>702</v>
       </c>
       <c r="B822" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 40 40 KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 08 08 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C822" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="823">
       <c r="A823" s="0" t="n">
-        <v>80851</v>
+        <v>723</v>
       </c>
       <c r="B823" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 35 35 KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 10 10 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C823" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="0" t="n">
-        <v>80846</v>
+        <v>762</v>
       </c>
       <c r="B824" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6 al 40  Longitud 25 mm 10 10 KerrHawe</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 08 08 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C824" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="0" t="n">
-        <v>763</v>
+        <v>737</v>
       </c>
       <c r="B825" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 10 10 Dentsply Sirona</t>
+          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm Surtido 45 al 80 Surtido 45 al 80 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C825" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="826">
       <c r="A826" s="0" t="n">
-        <v>702</v>
+        <v>886</v>
       </c>
       <c r="B826" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 08 08 Dentsply Sirona</t>
+          <t>Limas K-Flexofile  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C826" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="827">
       <c r="A827" s="0" t="n">
-        <v>723</v>
+        <v>9364</v>
       </c>
       <c r="B827" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 10 10 Dentsply Sirona</t>
+          <t>Limas óseas  Limas óseas Miller DO-4   Bontempi</t>
         </is>
       </c>
       <c r="C827" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="828">
       <c r="A828" s="0" t="n">
-        <v>762</v>
+        <v>667448</v>
       </c>
       <c r="B828" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 31 mm 08 08 Dentsply Sirona</t>
+          <t>Limas PROGLIDER  Longitud 25 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C828" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="829">
       <c r="A829" s="0" t="n">
-        <v>737</v>
+        <v>677801</v>
       </c>
       <c r="B829" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm Surtido 45 al 80 Surtido 45 al 80 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C829" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="830">
       <c r="A830" s="0" t="n">
-        <v>701</v>
+        <v>677806</v>
       </c>
       <c r="B830" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm F2 F2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C830" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="831">
       <c r="A831" s="0" t="n">
-        <v>722</v>
+        <v>677813</v>
       </c>
       <c r="B831" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 08 08 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F1 F1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C831" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="832">
       <c r="A832" s="0" t="n">
-        <v>703</v>
+        <v>677817</v>
       </c>
       <c r="B832" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 21 mm 10 10 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F5 F5 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C832" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="833">
       <c r="A833" s="0" t="n">
-        <v>721</v>
+        <v>677810</v>
       </c>
       <c r="B833" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 06 06 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm Surtido Surtido Dentsply Sirona</t>
         </is>
       </c>
       <c r="C833" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="834">
       <c r="A834" s="0" t="n">
-        <v>730</v>
+        <v>677805</v>
       </c>
       <c r="B834" s="0" t="inlineStr">
         <is>
-          <t>Limas K 6,8,10 y 45 al 80  Longitud 25 mm 45 45 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm F1 F1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C834" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="835">
       <c r="A835" s="0" t="n">
-        <v>886</v>
+        <v>677812</v>
       </c>
       <c r="B835" s="0" t="inlineStr">
         <is>
-          <t>Limas K-Flexofile  Longitud 21 mm Surtido 15al40 Surtido 15al40 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm S2 S2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C835" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="836">
       <c r="A836" s="0" t="n">
-        <v>9364</v>
+        <v>677816</v>
       </c>
       <c r="B836" s="0" t="inlineStr">
         <is>
-          <t>Limas óseas  Limas óseas Miller DO-4   Bontempi</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F4 F4 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C836" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="837">
       <c r="A837" s="0" t="n">
-        <v>667448</v>
+        <v>677802</v>
       </c>
       <c r="B837" s="0" t="inlineStr">
         <is>
-          <t>Limas PROGLIDER  Longitud 25 mm   Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm Surtido Surtido Dentsply Sirona</t>
         </is>
       </c>
       <c r="C837" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="838">
       <c r="A838" s="0" t="n">
-        <v>677805</v>
+        <v>677804</v>
       </c>
       <c r="B838" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm F1 F1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm S2 S2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C838" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="839">
       <c r="A839" s="0" t="n">
-        <v>677812</v>
+        <v>677811</v>
       </c>
       <c r="B839" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm S2 S2 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm S1 S1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C839" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="840">
       <c r="A840" s="0" t="n">
-        <v>677816</v>
+        <v>677815</v>
       </c>
       <c r="B840" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F4 F4 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F3 F3 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C840" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="0" t="n">
-        <v>677810</v>
+        <v>677825</v>
       </c>
       <c r="B841" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm Surtido Surtido Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 31 mm F5 F5 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C841" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="0" t="n">
-        <v>677804</v>
+        <v>677803</v>
       </c>
       <c r="B842" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm S2 S2 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm S1 S1 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C842" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="843">
       <c r="A843" s="0" t="n">
-        <v>677811</v>
+        <v>677807</v>
       </c>
       <c r="B843" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm S1 S1 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 21 mm F3 F3 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C843" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="844">
       <c r="A844" s="0" t="n">
-        <v>677815</v>
+        <v>677814</v>
       </c>
       <c r="B844" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F3 F3 Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 25 mm F2 F2 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C844" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="845">
       <c r="A845" s="0" t="n">
-        <v>677802</v>
+        <v>677824</v>
       </c>
       <c r="B845" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm Surtido Surtido Dentsply Sirona</t>
+          <t>Limas Protaper Gold  Longitud 31 mm F4 F4 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C845" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
-      <c r="A846" s="0" t="n">
-        <v>677825</v>
+      <c r="A846" s="0" t="inlineStr">
+        <is>
+          <t>01065</t>
+        </is>
       </c>
       <c r="B846" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 31 mm F5 F5 Dentsply Sirona</t>
+          <t>Limas Protaper Retratamiento   Surtido D1/D2/D3   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C846" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="0" t="n">
-        <v>677803</v>
+        <v>12954</v>
       </c>
       <c r="B847" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm S1 S1 Dentsply Sirona</t>
+          <t>Limas RECIPROC    R25 25 mm 25 mm VDW </t>
         </is>
       </c>
       <c r="C847" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="0" t="n">
-        <v>677807</v>
+        <v>12950</v>
       </c>
       <c r="B848" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm F3 F3 Dentsply Sirona</t>
+          <t>Limas RECIPROC   VDW </t>
         </is>
       </c>
       <c r="C848" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="849">
       <c r="A849" s="0" t="n">
-        <v>677814</v>
+        <v>12958</v>
       </c>
       <c r="B849" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F2 F2 Dentsply Sirona</t>
+          <t>Limas RECIPROC    R25 31 mm 31 mm VDW </t>
         </is>
       </c>
       <c r="C849" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="850">
       <c r="A850" s="0" t="n">
-        <v>677824</v>
+        <v>71832</v>
       </c>
       <c r="B850" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 31 mm F4 F4 Dentsply Sirona</t>
+          <t>Limas RECIPROC Blue   R25 25 mm 25 mm VDW </t>
         </is>
       </c>
       <c r="C850" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="851">
       <c r="A851" s="0" t="n">
-        <v>677801</v>
+        <v>65599</v>
       </c>
       <c r="B851" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Dentsply Sirona</t>
+          <t>Liquid Strip - 532505  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C851" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="852">
       <c r="A852" s="0" t="n">
-        <v>677806</v>
+        <v>1786</v>
       </c>
       <c r="B852" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 21 mm F2 F2 Dentsply Sirona</t>
+          <t>Líquido Caries Detector  Kuraray</t>
         </is>
       </c>
       <c r="C852" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="853">
       <c r="A853" s="0" t="n">
-        <v>677813</v>
+        <v>30456</v>
       </c>
       <c r="B853" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F1 F1 Dentsply Sirona</t>
+          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C853" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="854">
       <c r="A854" s="0" t="n">
-        <v>677817</v>
+        <v>30456</v>
       </c>
       <c r="B854" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Gold  Longitud 25 mm F5 F5 Dentsply Sirona</t>
+          <t>Llave dinanométrica para insert  Color Azul   Acteon-Satelec</t>
         </is>
       </c>
       <c r="C854" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="855">
-      <c r="A855" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A855" s="0" t="n">
+        <v>30456</v>
       </c>
       <c r="B855" s="0" t="inlineStr">
         <is>
-          <t>Limas Protaper Retratamiento   Surtido D1/D2/D3   Dentsply Sirona</t>
+          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C855" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="856">
       <c r="A856" s="0" t="n">
-        <v>12954</v>
+        <v>30456</v>
       </c>
       <c r="B856" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC    R25 25 mm 25 mm VDW </t>
+          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C856" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="857">
       <c r="A857" s="0" t="n">
-        <v>12950</v>
+        <v>30499</v>
       </c>
       <c r="B857" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC   VDW </t>
+          <t>Llave insert para Pieza de mano D5/D7  Woodpecker</t>
         </is>
       </c>
       <c r="C857" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="858">
       <c r="A858" s="0" t="n">
-        <v>12958</v>
+        <v>30210</v>
       </c>
       <c r="B858" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC    R25 31 mm 31 mm VDW </t>
+          <t>LLave para insert  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C858" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="859">
       <c r="A859" s="0" t="n">
-        <v>71832</v>
+        <v>83191</v>
       </c>
       <c r="B859" s="0" t="inlineStr">
         <is>
-          <t>Limas RECIPROC Blue   R25 25 mm 25 mm VDW </t>
+          <t>Localizador  Apices  WOODPEX V  Woodpecker</t>
         </is>
       </c>
       <c r="C859" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="860">
       <c r="A860" s="0" t="n">
-        <v>65599</v>
+        <v>9692</v>
       </c>
       <c r="B860" s="0" t="inlineStr">
         <is>
-          <t>Liquid Strip - 532505  Ivoclar-Vivadent</t>
+          <t>Loseta de vidrio.  American Eagle-Royal Dent</t>
         </is>
       </c>
       <c r="C860" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="861">
       <c r="A861" s="0" t="n">
-        <v>1786</v>
+        <v>15901</v>
       </c>
       <c r="B861" s="0" t="inlineStr">
         <is>
-          <t>Líquido Caries Detector  Kuraray</t>
+          <t>Mandriles para pieza de mano  Komet</t>
         </is>
       </c>
       <c r="C861" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="862">
       <c r="A862" s="0" t="n">
-        <v>30456</v>
+        <v>1419</v>
       </c>
       <c r="B862" s="0" t="inlineStr">
         <is>
-          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
+          <t>Mandriles Pop-On  Solventum</t>
         </is>
       </c>
       <c r="C862" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="863">
       <c r="A863" s="0" t="n">
-        <v>30456</v>
+        <v>1017</v>
       </c>
       <c r="B863" s="0" t="inlineStr">
         <is>
-          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
+          <t>Mango Automatrix + punta   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C863" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="864">
       <c r="A864" s="0" t="n">
-        <v>30456</v>
+        <v>9744</v>
       </c>
       <c r="B864" s="0" t="inlineStr">
         <is>
-          <t>Llave dinanométrica para insert  Acteon-Satelec</t>
+          <t>Mango espejo acero inoxidable rosca Cone Scoket C.S.  Mestra</t>
         </is>
       </c>
       <c r="C864" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="865">
       <c r="A865" s="0" t="n">
-        <v>30456</v>
+        <v>9751</v>
       </c>
       <c r="B865" s="0" t="inlineStr">
         <is>
-          <t>Llave dinanométrica para insert  Color Azul   Acteon-Satelec</t>
+          <t>Mango espejo acero inoxidable rosca simple S.S.  Larident</t>
         </is>
       </c>
       <c r="C865" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="866">
       <c r="A866" s="0" t="n">
-        <v>30499</v>
+        <v>3935</v>
       </c>
       <c r="B866" s="0" t="inlineStr">
         <is>
-          <t>Llave insert para Pieza de mano D5/D7  Woodpecker</t>
+          <t>Mango para pinceles  Royal-Dent</t>
         </is>
       </c>
       <c r="C866" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="867">
       <c r="A867" s="0" t="n">
-        <v>30210</v>
+        <v>67001</v>
       </c>
       <c r="B867" s="0" t="inlineStr">
         <is>
-          <t>LLave para insert  Acteon-Satelec</t>
+          <t>Mangos bisturí figura 3  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C867" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="868">
       <c r="A868" s="0" t="n">
-        <v>83191</v>
+        <v>18901</v>
       </c>
       <c r="B868" s="0" t="inlineStr">
         <is>
-          <t>Localizador  Apices  WOODPEX V  Woodpecker</t>
+          <t>Máquina moldeado de planchas termoplásticas The Machine  Dentaflux</t>
         </is>
       </c>
       <c r="C868" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="869">
       <c r="A869" s="0" t="n">
-        <v>9692</v>
+        <v>18918</v>
       </c>
       <c r="B869" s="0" t="inlineStr">
         <is>
-          <t>Loseta de vidrio.  American Eagle-Royal Dent</t>
+          <t>Máquina termo moldeado ECOVAC  Clarben</t>
         </is>
       </c>
       <c r="C869" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="870">
       <c r="A870" s="0" t="n">
-        <v>15901</v>
+        <v>98448</v>
       </c>
       <c r="B870" s="0" t="inlineStr">
         <is>
-          <t>Mandriles para pieza de mano  Komet</t>
+          <t>Mascarillas de filtración FFP2  Royal Dent</t>
         </is>
       </c>
       <c r="C870" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="871">
       <c r="A871" s="0" t="n">
-        <v>1419</v>
+        <v>38330</v>
       </c>
       <c r="B871" s="0" t="inlineStr">
         <is>
-          <t>Mandriles Pop-On  Solventum</t>
+          <t>Mascarillas Monoart Pro 3   Color Lima   Euronda</t>
         </is>
       </c>
       <c r="C871" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="872">
       <c r="A872" s="0" t="n">
-        <v>1017</v>
+        <v>38325</v>
       </c>
       <c r="B872" s="0" t="inlineStr">
         <is>
-          <t>Mango Automatrix + punta   Dentsply Sirona</t>
+          <t>Mascarillas Monoart Pro 3   Euronda</t>
         </is>
       </c>
       <c r="C872" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="873">
       <c r="A873" s="0" t="n">
-        <v>9744</v>
+        <v>82552</v>
       </c>
       <c r="B873" s="0" t="inlineStr">
         <is>
-          <t>Mango espejo acero inoxidable rosca Cone Scoket C.S.  Mestra</t>
+          <t>Mascarillas rectangulares para niños Azules  Royal Dent</t>
         </is>
       </c>
       <c r="C873" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="874">
       <c r="A874" s="0" t="n">
-        <v>9751</v>
+        <v>3991</v>
       </c>
       <c r="B874" s="0" t="inlineStr">
         <is>
-          <t>Mango espejo acero inoxidable rosca simple S.S.  Larident</t>
+          <t>Mascarillas rectangulares triple capa IIR  Color Verde   Royal Dent</t>
         </is>
       </c>
       <c r="C874" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="875">
       <c r="A875" s="0" t="n">
-        <v>3935</v>
+        <v>43802</v>
       </c>
       <c r="B875" s="0" t="inlineStr">
         <is>
-          <t>Mango para pinceles  Royal-Dent</t>
+          <t>Mascarillas rectangulares triple capa IIR  Color Med blue   Royal Dent</t>
         </is>
       </c>
       <c r="C875" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="876">
       <c r="A876" s="0" t="n">
-        <v>67001</v>
+        <v>3803</v>
       </c>
       <c r="B876" s="0" t="inlineStr">
         <is>
-          <t>Mangos bisturí figura 3  Royal Dent-Asa Dental</t>
+          <t>Mascarillas rectangulares triple capa IIR  Royal Dent</t>
         </is>
       </c>
       <c r="C876" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="877">
       <c r="A877" s="0" t="n">
-        <v>18901</v>
+        <v>1052</v>
       </c>
       <c r="B877" s="0" t="inlineStr">
         <is>
-          <t>Máquina moldeado de planchas termoplásticas The Machine  Dentaflux</t>
+          <t>Matrices acetato en rollo   Ancho 8 mm (686)   KerrHawe</t>
         </is>
       </c>
       <c r="C877" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="878">
       <c r="A878" s="0" t="n">
-        <v>18918</v>
+        <v>1051</v>
       </c>
       <c r="B878" s="0" t="inlineStr">
         <is>
-          <t>Máquina termo moldeado ECOVAC  Clarben</t>
+          <t>Matrices acetato en rollo  KerrHawe</t>
         </is>
       </c>
       <c r="C878" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="879">
       <c r="A879" s="0" t="n">
-        <v>98448</v>
+        <v>10382</v>
       </c>
       <c r="B879" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas de filtración FFP2  Royal Dent</t>
+          <t>Matrices Composi-tight 3D   SM200 Medianas Verdes   Garrison</t>
         </is>
       </c>
       <c r="C879" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="880">
       <c r="A880" s="0" t="n">
-        <v>38325</v>
+        <v>17956</v>
       </c>
       <c r="B880" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas Monoart Pro 3   Euronda</t>
+          <t>Matrices Palodent V3 EZ coat reposición   6,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C880" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="881">
       <c r="A881" s="0" t="n">
-        <v>38325</v>
+        <v>17954</v>
       </c>
       <c r="B881" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas Monoart Pro 3   Euronda</t>
+          <t>Matrices Palodent V3 EZ coat reposición   5,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C881" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="882">
       <c r="A882" s="0" t="n">
-        <v>82552</v>
+        <v>17953</v>
       </c>
       <c r="B882" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas rectangulares para niños Azules  Royal Dent</t>
+          <t>Matrices Palodent V3 EZ coat reposición   4,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C882" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="883">
       <c r="A883" s="0" t="n">
-        <v>3991</v>
+        <v>17955</v>
       </c>
       <c r="B883" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas rectangulares triple capa IIR  Color Verde   Royal Dent</t>
+          <t>Matrices Palodent V3 EZ coat reposición ECO 5,5 mm  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C883" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="884">
       <c r="A884" s="0" t="n">
-        <v>81640</v>
+        <v>103805</v>
       </c>
       <c r="B884" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas rectangulares triple capa IIR  Color Med blue   Royal Dent</t>
+          <t>Matrices Palodent V3-Plus reposición   5,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C884" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="885">
       <c r="A885" s="0" t="n">
-        <v>3803</v>
+        <v>103804</v>
       </c>
       <c r="B885" s="0" t="inlineStr">
         <is>
-          <t>Mascarillas rectangulares triple capa IIR  Royal Dent</t>
+          <t>Matrices Palodent V3-Plus reposición   4,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C885" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="886">
       <c r="A886" s="0" t="n">
-        <v>1052</v>
+        <v>103807</v>
       </c>
       <c r="B886" s="0" t="inlineStr">
         <is>
-          <t>Matrices acetato en rollo   Ancho 8 mm (686)   KerrHawe</t>
+          <t>Matrices Palodent V3-Plus reposición   6,5 mm   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C886" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="887">
       <c r="A887" s="0" t="n">
-        <v>1051</v>
+        <v>103806</v>
       </c>
       <c r="B887" s="0" t="inlineStr">
         <is>
-          <t>Matrices acetato en rollo  KerrHawe</t>
+          <t>Matrices Palodent V3-Plus reposición ECO  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C887" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="888">
       <c r="A888" s="0" t="n">
-        <v>10382</v>
+        <v>85937</v>
       </c>
       <c r="B888" s="0" t="inlineStr">
         <is>
-          <t>Matrices Composi-tight 3D   SM200 Medianas Verdes   Garrison</t>
+          <t>Matrices seccionales Halo Firmes  Ultradent</t>
         </is>
       </c>
       <c r="C888" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="889">
       <c r="A889" s="0" t="n">
-        <v>17954</v>
+        <v>85979</v>
       </c>
       <c r="B889" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición   5,5 mm   Dentsply Sirona</t>
+          <t>Matrices seccionales Quickmat parciales con extensión cervical  Polydentia</t>
         </is>
       </c>
       <c r="C889" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="890">
       <c r="A890" s="0" t="n">
-        <v>17953</v>
+        <v>1030</v>
       </c>
       <c r="B890" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición   4,5 mm   Dentsply Sirona</t>
+          <t>Matriz metal en rollo grosor 0,45 mm en   Ancho 7 mm (499 C)   KerrHawe</t>
         </is>
       </c>
       <c r="C890" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="891">
       <c r="A891" s="0" t="n">
-        <v>17956</v>
+        <v>1031</v>
       </c>
       <c r="B891" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición   6,5 mm   Dentsply Sirona</t>
+          <t>Matriz metal grosor 0,03 mm en rollo   KerrHawe</t>
         </is>
       </c>
       <c r="C891" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="892">
       <c r="A892" s="0" t="n">
-        <v>17955</v>
+        <v>1032</v>
       </c>
       <c r="B892" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3 EZ coat reposición ECO 5,5 mm  Dentsply Sirona</t>
+          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 6 mm (399 B)   KerrHawe</t>
         </is>
       </c>
       <c r="C892" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="893">
       <c r="A893" s="0" t="n">
-        <v>103804</v>
+        <v>1033</v>
       </c>
       <c r="B893" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición   4,5 mm   Dentsply Sirona</t>
+          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 7 mm (399 C)   KerrHawe</t>
         </is>
       </c>
       <c r="C893" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="894">
       <c r="A894" s="0" t="n">
-        <v>103807</v>
+        <v>103802</v>
       </c>
       <c r="B894" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición   6,5 mm   Dentsply Sirona</t>
+          <t>Matriz Palodent V3-Plus kit Intro - 659700  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C894" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="895">
       <c r="A895" s="0" t="n">
-        <v>103805</v>
+        <v>13734</v>
       </c>
       <c r="B895" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición   5,5 mm   Dentsply Sirona</t>
+          <t>Maxcem Elite reposición  Color Blanco Opaco   KerrHawe</t>
         </is>
       </c>
       <c r="C895" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="896">
-      <c r="A896" s="0" t="n">
-        <v>103806</v>
+      <c r="A896" s="0" t="inlineStr">
+        <is>
+          <t>0840</t>
+        </is>
       </c>
       <c r="B896" s="0" t="inlineStr">
         <is>
-          <t>Matrices Palodent V3-Plus reposición ECO  Dentsply Sirona</t>
+          <t>MD-530 limpiador  Durr Dental</t>
         </is>
       </c>
       <c r="C896" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="897">
-      <c r="A897" s="0" t="n">
-        <v>85937</v>
+      <c r="A897" s="0" t="inlineStr">
+        <is>
+          <t>0875</t>
+        </is>
       </c>
       <c r="B897" s="0" t="inlineStr">
         <is>
-          <t>Matrices seccionales Halo Firmes  Ultradent</t>
+          <t>MD-555  Durr Dental</t>
         </is>
       </c>
       <c r="C897" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="898">
       <c r="A898" s="0" t="n">
-        <v>85979</v>
+        <v>71636</v>
       </c>
       <c r="B898" s="0" t="inlineStr">
         <is>
-          <t>Matrices seccionales Quickmat parciales con extensión cervical  Polydentia</t>
+          <t>Metapaste  Meta Biomed</t>
         </is>
       </c>
       <c r="C898" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="899">
       <c r="A899" s="0" t="n">
-        <v>1030</v>
+        <v>17506</v>
       </c>
       <c r="B899" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal en rollo grosor 0,45 mm en   Ancho 7 mm (499 C)   KerrHawe</t>
+          <t>Mi Paste Plus reposición  GC</t>
         </is>
       </c>
       <c r="C899" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="900">
       <c r="A900" s="0" t="n">
-        <v>1032</v>
+        <v>17508</v>
       </c>
       <c r="B900" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 6 mm (399 B)   KerrHawe</t>
+          <t>Mi Paste Plus reposición   Melon   GC</t>
         </is>
       </c>
       <c r="C900" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="901">
       <c r="A901" s="0" t="n">
-        <v>1033</v>
+        <v>17430</v>
       </c>
       <c r="B901" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal grosor 0,03 mm en rollo    Ancho 7 mm (399 C)   KerrHawe</t>
+          <t>Mi Paste Plus Surtido  GC</t>
         </is>
       </c>
       <c r="C901" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="902">
       <c r="A902" s="0" t="n">
-        <v>1031</v>
+        <v>30708</v>
       </c>
       <c r="B902" s="0" t="inlineStr">
         <is>
-          <t>Matriz metal grosor 0,03 mm en rollo   KerrHawe</t>
+          <t>Micro-chorreadora standard - 1 boquilla  Mestra</t>
         </is>
       </c>
       <c r="C902" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="903">
       <c r="A903" s="0" t="n">
-        <v>103802</v>
+        <v>3905</v>
       </c>
       <c r="B903" s="0" t="inlineStr">
         <is>
-          <t>Matriz Palodent V3-Plus kit Intro - 659700  Dentsply Sirona</t>
+          <t>Microbrush regular  Microbrush</t>
         </is>
       </c>
       <c r="C903" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="904">
       <c r="A904" s="0" t="n">
-        <v>13734</v>
+        <v>30411</v>
       </c>
       <c r="B904" s="0" t="inlineStr">
         <is>
-          <t>Maxcem Elite reposición  Color Blanco Opaco   KerrHawe</t>
+          <t>Micromotor eléctrico MC2 40 IR  Bien Air</t>
         </is>
       </c>
       <c r="C904" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="905">
-      <c r="A905" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A905" s="0" t="n">
+        <v>307788</v>
       </c>
       <c r="B905" s="0" t="inlineStr">
         <is>
-          <t>MD-530 limpiador  Durr Dental</t>
+          <t>Micromotor neumático M205 M4  NSK</t>
         </is>
       </c>
       <c r="C905" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="906">
-      <c r="A906" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A906" s="0" t="n">
+        <v>400029</v>
       </c>
       <c r="B906" s="0" t="inlineStr">
         <is>
-          <t>MD-555  Durr Dental</t>
+          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C906" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="907">
       <c r="A907" s="0" t="n">
-        <v>83480</v>
+        <v>400028</v>
       </c>
       <c r="B907" s="0" t="inlineStr">
         <is>
-          <t>MEPIVACAINA NORMOGEN 3% E.C. 607394.0  Laboratorios Normon</t>
+          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  6 mm  6 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C907" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="908">
       <c r="A908" s="0" t="n">
-        <v>71636</v>
+        <v>400045</v>
       </c>
       <c r="B908" s="0" t="inlineStr">
         <is>
-          <t>Metapaste  Meta Biomed</t>
+          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm 10 mm 10 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C908" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="909">
       <c r="A909" s="0" t="n">
-        <v>17508</v>
+        <v>400044</v>
       </c>
       <c r="B909" s="0" t="inlineStr">
         <is>
-          <t>Mi Paste Plus reposición   Melon   GC</t>
+          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
         </is>
       </c>
       <c r="C909" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="910">
       <c r="A910" s="0" t="n">
-        <v>17506</v>
+        <v>12366</v>
       </c>
       <c r="B910" s="0" t="inlineStr">
         <is>
-          <t>Mi Paste Plus reposición  GC</t>
+          <t>Mini-regla endodoncia  Royal Dent</t>
         </is>
       </c>
       <c r="C910" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="911">
       <c r="A911" s="0" t="n">
-        <v>17430</v>
+        <v>30532</v>
       </c>
       <c r="B911" s="0" t="inlineStr">
         <is>
-          <t>Mi Paste Plus Surtido  GC</t>
+          <t>Mini-Root ZX  Color Blanco   Morita</t>
         </is>
       </c>
       <c r="C911" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="912">
       <c r="A912" s="0" t="n">
-        <v>30708</v>
+        <v>8601</v>
       </c>
       <c r="B912" s="0" t="inlineStr">
         <is>
-          <t>Micro-chorreadora standard - 1 boquilla  Mestra</t>
+          <t>Miratray   Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C912" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="913">
       <c r="A913" s="0" t="n">
-        <v>3905</v>
+        <v>677750</v>
       </c>
       <c r="B913" s="0" t="inlineStr">
         <is>
-          <t>Microbrush regular  Microbrush</t>
+          <t>Monobond Etch &amp; Prime acondicionador autograbante de cerámica vítrea       Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C913" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="914">
       <c r="A914" s="0" t="n">
-        <v>30411</v>
+        <v>80586</v>
       </c>
       <c r="B914" s="0" t="inlineStr">
         <is>
-          <t>Micromotor eléctrico MC2 40 IR  Bien Air</t>
+          <t>Mosaic compules  Color D-3   Ultradent</t>
         </is>
       </c>
       <c r="C914" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="915">
       <c r="A915" s="0" t="n">
-        <v>307788</v>
+        <v>80583</v>
       </c>
       <c r="B915" s="0" t="inlineStr">
         <is>
-          <t>Micromotor neumático M205 M4  NSK</t>
+          <t>Mosaic compules  Color B-2   Ultradent</t>
         </is>
       </c>
       <c r="C915" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="916">
       <c r="A916" s="0" t="n">
-        <v>400029</v>
+        <v>80582</v>
       </c>
       <c r="B916" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
+          <t>Mosaic compules  Color B-1   Ultradent</t>
         </is>
       </c>
       <c r="C916" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="917">
       <c r="A917" s="0" t="n">
-        <v>400028</v>
+        <v>13727</v>
       </c>
       <c r="B917" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JA con ojal  Ø 1,6 mm  6 mm  6 mm Jeil Medical</t>
+          <t>Multicore flow automix jeringa 10 grs  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C917" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="918">
       <c r="A918" s="0" t="n">
-        <v>400045</v>
+        <v>13746</v>
       </c>
       <c r="B918" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm 10 mm 10 mm Jeil Medical</t>
+          <t>Multicore flow puntas intraorales  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C918" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="919">
       <c r="A919" s="0" t="n">
-        <v>400044</v>
+        <v>13718</v>
       </c>
       <c r="B919" s="0" t="inlineStr">
         <is>
-          <t>Microtornillo ortodóntico Dual-Top JB con ojal  Ø 1,6 mm  8 mm  8 mm Jeil Medical</t>
+          <t>Multilink Automix reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C919" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="920">
       <c r="A920" s="0" t="n">
-        <v>12366</v>
+        <v>1367</v>
       </c>
       <c r="B920" s="0" t="inlineStr">
         <is>
-          <t>Mini-regla endodoncia  Royal Dent</t>
+          <t>Multilink Primer  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C920" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="921">
       <c r="A921" s="0" t="n">
-        <v>30532</v>
+        <v>80200</v>
       </c>
       <c r="B921" s="0" t="inlineStr">
         <is>
-          <t>Mini-Root ZX  Color Blanco   Morita</t>
+          <t>Norblanc Home 16% - 001830 Peróxido carbamida al 16%  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C921" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="922">
       <c r="A922" s="0" t="n">
-        <v>8601</v>
+        <v>83624</v>
       </c>
       <c r="B922" s="0" t="inlineStr">
         <is>
-          <t>Miratray   Hager&amp;Werken</t>
+          <t>NORMOCEM DC   Color Translúcido   Laboratorios Normon</t>
         </is>
       </c>
       <c r="C922" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="923">
       <c r="A923" s="0" t="n">
-        <v>677750</v>
+        <v>83622</v>
       </c>
       <c r="B923" s="0" t="inlineStr">
         <is>
-          <t>Monobond Etch &amp; Prime acondicionador autograbante de cerámica vítrea       Ivoclar-Vivadent</t>
+          <t>Normocem Esthetic Glass  Laboratorios Normon</t>
         </is>
       </c>
       <c r="C923" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="924">
       <c r="A924" s="0" t="n">
-        <v>80586</v>
+        <v>13956</v>
       </c>
       <c r="B924" s="0" t="inlineStr">
         <is>
-          <t>Mosaic compules  Color D-3   Ultradent</t>
+          <t>Octocolagen  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C924" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="925">
       <c r="A925" s="0" t="n">
-        <v>80583</v>
+        <v>30474</v>
       </c>
       <c r="B925" s="0" t="inlineStr">
         <is>
-          <t>Mosaic compules  Color B-2   Ultradent</t>
+          <t>Oferta 10 Inserts n 1 + Pieza de mano DTE5 compatible Satelec  Woodpecker</t>
         </is>
       </c>
       <c r="C925" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="926">
       <c r="A926" s="0" t="n">
-        <v>80582</v>
+        <v>677717</v>
       </c>
       <c r="B926" s="0" t="inlineStr">
         <is>
-          <t>Mosaic compules  Color B-1   Ultradent</t>
+          <t>Oferta Clip Flow - 1282 2x1,8 grs.  Voco</t>
         </is>
       </c>
       <c r="C926" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="927">
       <c r="A927" s="0" t="n">
-        <v>13727</v>
+        <v>305016</v>
       </c>
       <c r="B927" s="0" t="inlineStr">
         <is>
-          <t>Multicore flow automix jeringa 10 grs  Ivoclar-Vivadent</t>
+          <t>Oferta puntas mezcla tipo 11 + intra tipo 1 radicular  Royal Dent</t>
         </is>
       </c>
       <c r="C927" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="928">
       <c r="A928" s="0" t="n">
-        <v>13746</v>
+        <v>17828</v>
       </c>
       <c r="B928" s="0" t="inlineStr">
         <is>
-          <t>Multicore flow puntas intraorales  Ivoclar-Vivadent</t>
+          <t>Opalescence Boost Kit PF 40% - 4750  Ultradent</t>
         </is>
       </c>
       <c r="C928" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="929">
       <c r="A929" s="0" t="n">
-        <v>13718</v>
+        <v>1441</v>
       </c>
       <c r="B929" s="0" t="inlineStr">
         <is>
-          <t>Multilink Automix reposición  Ivoclar-Vivadent</t>
+          <t>Optidisc Mini kit   KerrHawe</t>
         </is>
       </c>
       <c r="C929" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="930">
       <c r="A930" s="0" t="n">
-        <v>1367</v>
+        <v>8210</v>
       </c>
       <c r="B930" s="0" t="inlineStr">
         <is>
-          <t>Multilink Primer  Ivoclar-Vivadent</t>
+          <t>Optosil Plus  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C930" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="931">
       <c r="A931" s="0" t="n">
-        <v>80200</v>
+        <v>8440</v>
       </c>
       <c r="B931" s="0" t="inlineStr">
         <is>
-          <t>Norblanc Home 16% - 001830 Peróxido carbamida al 16%  Laboratorios Normon</t>
+          <t>Optosil/Xantoprem activador Pasta  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C931" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="932">
       <c r="A932" s="0" t="n">
-        <v>82653</v>
+        <v>9794</v>
       </c>
       <c r="B932" s="0" t="inlineStr">
         <is>
-          <t>Normobucal Spray 60 ml  Laboratorios Normon</t>
+          <t>OptraGate  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C932" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="933">
       <c r="A933" s="0" t="n">
-        <v>83624</v>
+        <v>9798</v>
       </c>
       <c r="B933" s="0" t="inlineStr">
         <is>
-          <t>NORMOCEM DC   Color Translúcido   Laboratorios Normon</t>
+          <t>OptraGate 3D reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C933" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="934">
       <c r="A934" s="0" t="n">
-        <v>83622</v>
+        <v>9796</v>
       </c>
       <c r="B934" s="0" t="inlineStr">
         <is>
-          <t>Normocem Esthetic Glass  Laboratorios Normon</t>
+          <t>OptraGate 3D reposición   Regular   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C934" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="935">
       <c r="A935" s="0" t="n">
-        <v>13956</v>
+        <v>80214</v>
       </c>
       <c r="B935" s="0" t="inlineStr">
         <is>
-          <t>Octocolagen  Laboratorios Clarben</t>
+          <t>OptraGate 3D Small surtido - 669088   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C935" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="936">
       <c r="A936" s="0" t="n">
-        <v>30474</v>
+        <v>67207</v>
       </c>
       <c r="B936" s="0" t="inlineStr">
         <is>
-          <t>Oferta 10 Inserts n 1 + Pieza de mano DTE5 compatible Satelec  Woodpecker</t>
+          <t>OptraSculpt Pad esponjas 4 mm   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C936" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="937">
       <c r="A937" s="0" t="n">
-        <v>677717</v>
+        <v>67208</v>
       </c>
       <c r="B937" s="0" t="inlineStr">
         <is>
-          <t>Oferta Clip Flow - 1282 2x1,8 grs.  Voco</t>
+          <t>OptraSculpt Pad esponjas 6 mm   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C937" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="938">
       <c r="A938" s="0" t="n">
-        <v>305016</v>
+        <v>67205</v>
       </c>
       <c r="B938" s="0" t="inlineStr">
         <is>
-          <t>Oferta puntas mezcla tipo 11 + intra tipo 1 radicular  Royal Dent</t>
+          <t>OptraSculpt Pad kit - 765560  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C938" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="939">
       <c r="A939" s="0" t="n">
-        <v>17828</v>
+        <v>67209</v>
       </c>
       <c r="B939" s="0" t="inlineStr">
         <is>
-          <t>Opalescence Boost Kit PF 40% - 4750  Ultradent</t>
+          <t>OptraStick Refill - 699972  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C939" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="940">
-      <c r="A940" s="0" t="n">
-        <v>1441</v>
+      <c r="A940" s="0" t="inlineStr">
+        <is>
+          <t>0818</t>
+        </is>
       </c>
       <c r="B940" s="0" t="inlineStr">
         <is>
-          <t>Optidisc Mini kit   KerrHawe</t>
+          <t>orocup dosificador  Durr Dental</t>
         </is>
       </c>
       <c r="C940" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="941">
       <c r="A941" s="0" t="n">
-        <v>8210</v>
+        <v>80949</v>
       </c>
       <c r="B941" s="0" t="inlineStr">
         <is>
-          <t>Optosil Plus  Heraeus-Kulzer</t>
+          <t>Ortho Flextech acero inoxidable grabador SSOFTE  Reliance Orthodontic</t>
         </is>
       </c>
       <c r="C941" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="942">
       <c r="A942" s="0" t="n">
-        <v>8440</v>
+        <v>13976</v>
       </c>
       <c r="B942" s="0" t="inlineStr">
         <is>
-          <t>Optosil/Xantoprem activador Pasta  Heraeus-Kulzer</t>
+          <t>Ortho Flextech acero inoxidable SSOFT  Reliance Orthodontic</t>
         </is>
       </c>
       <c r="C942" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="943">
       <c r="A943" s="0" t="n">
-        <v>9794</v>
+        <v>17452</v>
       </c>
       <c r="B943" s="0" t="inlineStr">
         <is>
-          <t>OptraGate  Ivoclar-Vivadent</t>
+          <t>Ortho-Strips Openers  Intensiv</t>
         </is>
       </c>
       <c r="C943" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="944">
       <c r="A944" s="0" t="n">
-        <v>9796</v>
+        <v>8406</v>
       </c>
       <c r="B944" s="0" t="inlineStr">
         <is>
-          <t>OptraGate 3D reposición   Regular   Ivoclar-Vivadent</t>
+          <t>Ortodoncia 25 kg.  Leone</t>
         </is>
       </c>
       <c r="C944" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="945">
       <c r="A945" s="0" t="n">
-        <v>9798</v>
+        <v>8407</v>
       </c>
       <c r="B945" s="0" t="inlineStr">
         <is>
-          <t>OptraGate 3D reposición  Ivoclar-Vivadent</t>
+          <t>Ortodoncia 5 kg.  Leone</t>
         </is>
       </c>
       <c r="C945" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="946">
       <c r="A946" s="0" t="n">
-        <v>80214</v>
+        <v>30609</v>
       </c>
       <c r="B946" s="0" t="inlineStr">
         <is>
-          <t>OptraGate 3D Small surtido - 669088   Ivoclar-Vivadent</t>
+          <t>Oxido de aluminio  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C946" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="947">
       <c r="A947" s="0" t="n">
-        <v>67207</v>
+        <v>12478</v>
       </c>
       <c r="B947" s="0" t="inlineStr">
         <is>
-          <t>OptraSculpt Pad esponjas 4 mm   Ivoclar-Vivadent</t>
+          <t>Panavia V5 pasta reposición  Kuraray</t>
         </is>
       </c>
       <c r="C947" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="948">
       <c r="A948" s="0" t="n">
-        <v>67208</v>
+        <v>1813</v>
       </c>
       <c r="B948" s="0" t="inlineStr">
         <is>
-          <t>OptraSculpt Pad esponjas 6 mm   Ivoclar-Vivadent</t>
+          <t>Papel articular BK-02 rojo  Bausch</t>
         </is>
       </c>
       <c r="C948" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="949">
       <c r="A949" s="0" t="n">
-        <v>67205</v>
+        <v>3966</v>
       </c>
       <c r="B949" s="0" t="inlineStr">
         <is>
-          <t>OptraSculpt Pad kit - 765560  Ivoclar-Vivadent</t>
+          <t>Papel bandejas de colores - Blanco, azul, verde  Color Azul   Royal Dent</t>
         </is>
       </c>
       <c r="C949" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="950">
       <c r="A950" s="0" t="n">
-        <v>67209</v>
+        <v>3866</v>
       </c>
       <c r="B950" s="0" t="inlineStr">
         <is>
-          <t>OptraStick Refill - 699972  Ivoclar-Vivadent</t>
+          <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
         </is>
       </c>
       <c r="C950" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="951">
-      <c r="A951" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A951" s="0" t="n">
+        <v>3866</v>
       </c>
       <c r="B951" s="0" t="inlineStr">
         <is>
-          <t>orocup dosificador  Durr Dental</t>
+          <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
         </is>
       </c>
       <c r="C951" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="952">
       <c r="A952" s="0" t="n">
-        <v>80949</v>
+        <v>18130</v>
       </c>
       <c r="B952" s="0" t="inlineStr">
         <is>
-          <t>Ortho Flextech acero inoxidable grabador SSOFTE  Reliance Orthodontic</t>
+          <t>Papel folio de articular 12micras 22 mm  rojo 2 lados 480042  Hanel Roeko</t>
         </is>
       </c>
       <c r="C952" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="953">
       <c r="A953" s="0" t="n">
-        <v>13976</v>
+        <v>82014</v>
       </c>
       <c r="B953" s="0" t="inlineStr">
         <is>
-          <t>Ortho Flextech acero inoxidable SSOFT  Reliance Orthodontic</t>
+          <t>Papel para bandejas de colores especiales - Burdeos,Lila, Med Blue,  Naranja, Rosa  Color Amarillo   Royal Dent</t>
         </is>
       </c>
       <c r="C953" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="954">
       <c r="A954" s="0" t="n">
-        <v>17452</v>
+        <v>34076</v>
       </c>
       <c r="B954" s="0" t="inlineStr">
         <is>
-          <t>Ortho-Strips Openers  Intensiv</t>
+          <t>Parrilla N para bandejas mini 18x14x1,5 cm   Royal Dent</t>
         </is>
       </c>
       <c r="C954" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="955">
       <c r="A955" s="0" t="n">
-        <v>8406</v>
+        <v>301841</v>
       </c>
       <c r="B955" s="0" t="inlineStr">
         <is>
-          <t>Ortodoncia 25 kg.  Leone</t>
+          <t>Pasta de dientes Clinpro Tooth Creme vainilla-menta - 12218   Solventum</t>
         </is>
       </c>
       <c r="C955" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="956">
       <c r="A956" s="0" t="n">
-        <v>8407</v>
+        <v>84343</v>
       </c>
       <c r="B956" s="0" t="inlineStr">
         <is>
-          <t>Ortodoncia 5 kg.  Leone</t>
+          <t>Pasta Forendo hidróxido de calcio con Yodoformo  Pulpdent</t>
         </is>
       </c>
       <c r="C956" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="957">
       <c r="A957" s="0" t="n">
-        <v>30609</v>
+        <v>17824</v>
       </c>
       <c r="B957" s="0" t="inlineStr">
         <is>
-          <t>Oxido de aluminio  Hager&amp;Werken</t>
+          <t>Pasta Opalescence blanqueadora pack ECO  Ultradent</t>
         </is>
       </c>
       <c r="C957" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="958">
       <c r="A958" s="0" t="n">
-        <v>12478</v>
+        <v>17638</v>
       </c>
       <c r="B958" s="0" t="inlineStr">
         <is>
-          <t>Panavia V5 pasta reposición  Kuraray</t>
+          <t>Pasta profilaxis sabor fresa   Royal Dent</t>
         </is>
       </c>
       <c r="C958" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="959">
       <c r="A959" s="0" t="n">
-        <v>1813</v>
+        <v>1844</v>
       </c>
       <c r="B959" s="0" t="inlineStr">
         <is>
-          <t>Papel articular BK-02 rojo  Bausch</t>
+          <t>Pattern Resin LS  GC</t>
         </is>
       </c>
       <c r="C959" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="960">
       <c r="A960" s="0" t="n">
-        <v>3866</v>
+        <v>677182</v>
       </c>
       <c r="B960" s="0" t="inlineStr">
         <is>
-          <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
+          <t>Peeso Largo 32 mm   Nº 2   Royal Dent</t>
         </is>
       </c>
       <c r="C960" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="961">
       <c r="A961" s="0" t="n">
-        <v>3966</v>
+        <v>511</v>
       </c>
       <c r="B961" s="0" t="inlineStr">
         <is>
-          <t>Papel bandejas de colores - Blanco, azul, verde  Color Azul   Royal Dent</t>
+          <t>Peeso Largo 32 mm Maillefer   Nº 2   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C961" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="962">
       <c r="A962" s="0" t="n">
-        <v>3866</v>
+        <v>3863</v>
       </c>
       <c r="B962" s="0" t="inlineStr">
         <is>
-          <t>Papel bandejas de colores - Blanco, azul, verde  Royal Dent</t>
+          <t>Película adhesiva CROSS 15  Omnia</t>
         </is>
       </c>
       <c r="C962" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="963">
       <c r="A963" s="0" t="n">
-        <v>18130</v>
+        <v>15290</v>
       </c>
       <c r="B963" s="0" t="inlineStr">
         <is>
-          <t>Papel folio de articular 12micras 22 mm  rojo 2 lados 480042  Hanel Roeko</t>
+          <t>Película Vistascan medida 0 2130-040-50  Durr Dental</t>
         </is>
       </c>
       <c r="C963" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="964">
       <c r="A964" s="0" t="n">
-        <v>82014</v>
+        <v>15291</v>
       </c>
       <c r="B964" s="0" t="inlineStr">
         <is>
-          <t>Papel para bandejas de colores especiales - Burdeos,Lila, Med Blue,  Naranja, Rosa  Color Amarillo   Royal Dent</t>
+          <t>Película Vistascan medida 1 2130-041-50  Durr Dental</t>
         </is>
       </c>
       <c r="C964" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="965">
       <c r="A965" s="0" t="n">
-        <v>34076</v>
+        <v>15292</v>
       </c>
       <c r="B965" s="0" t="inlineStr">
         <is>
-          <t>Parrilla N para bandejas mini 18x14x1,5 cm   Royal Dent</t>
+          <t>Película Vistascan medida 2 2130-042-50  Durr Dental</t>
         </is>
       </c>
       <c r="C965" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="966">
       <c r="A966" s="0" t="n">
-        <v>301841</v>
+        <v>17437</v>
       </c>
       <c r="B966" s="0" t="inlineStr">
         <is>
-          <t>Pasta de dientes Clinpro Tooth Creme vainilla-menta - 12218   Solventum</t>
+          <t>Perfect Bleach office Peróxido de Hidrógeno al 35%  Voco</t>
         </is>
       </c>
       <c r="C966" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="967">
-      <c r="A967" s="0" t="n">
-        <v>84343</v>
+      <c r="A967" s="0" t="inlineStr">
+        <is>
+          <t>0718</t>
+        </is>
       </c>
       <c r="B967" s="0" t="inlineStr">
         <is>
-          <t>Pasta Forendo hidróxido de calcio con Yodoformo  Pulpdent</t>
+          <t>Perforador de dique Ivory  Heraeus-Kulzer</t>
         </is>
       </c>
       <c r="C967" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="968">
-      <c r="A968" s="0" t="n">
-        <v>17824</v>
+      <c r="A968" s="0" t="inlineStr">
+        <is>
+          <t>0725</t>
+        </is>
       </c>
       <c r="B968" s="0" t="inlineStr">
         <is>
-          <t>Pasta Opalescence blanqueadora pack ECO  Ultradent</t>
+          <t>Perforador para diques de goma Ainsworth  Directa</t>
         </is>
       </c>
       <c r="C968" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="969">
       <c r="A969" s="0" t="n">
-        <v>17638</v>
+        <v>1536</v>
       </c>
       <c r="B969" s="0" t="inlineStr">
         <is>
-          <t>Pasta profilaxis sabor fresa   Royal Dent</t>
+          <t>Periomat intra  Durr Dental</t>
         </is>
       </c>
       <c r="C969" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="970">
       <c r="A970" s="0" t="n">
-        <v>1844</v>
+        <v>9378</v>
       </c>
       <c r="B970" s="0" t="inlineStr">
         <is>
-          <t>Pattern Resin LS  GC</t>
+          <t>Periostotomo Molt mango hueco MOLT-9 718-M9  Bontempi</t>
         </is>
       </c>
       <c r="C970" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="971">
       <c r="A971" s="0" t="n">
-        <v>677182</v>
+        <v>8248</v>
       </c>
       <c r="B971" s="0" t="inlineStr">
         <is>
-          <t>Peeso Largo 32 mm   Nº 2   Royal Dent</t>
+          <t>Permlastic Adhesivo  Kerr</t>
         </is>
       </c>
       <c r="C971" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="972">
       <c r="A972" s="0" t="n">
-        <v>511</v>
+        <v>8245</v>
       </c>
       <c r="B972" s="0" t="inlineStr">
         <is>
-          <t>Peeso Largo 32 mm Maillefer   Nº 2   Dentsply Sirona</t>
+          <t>Permlastic Regular Body  Kerr</t>
         </is>
       </c>
       <c r="C972" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="973">
       <c r="A973" s="0" t="n">
-        <v>3863</v>
+        <v>99627</v>
       </c>
       <c r="B973" s="0" t="inlineStr">
         <is>
-          <t>Película adhesiva CROSS 15  Omnia</t>
+          <t>PFIG4/5 Gregg 4/5 PFIG4/5  Hu-Friedy</t>
         </is>
       </c>
       <c r="C973" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="974">
       <c r="A974" s="0" t="n">
-        <v>15290</v>
+        <v>30178</v>
       </c>
       <c r="B974" s="0" t="inlineStr">
         <is>
-          <t>Película Vistascan medida 0 2130-040-50  Durr Dental</t>
+          <t>Pieza de mano cirugía S-11  W&amp;H</t>
         </is>
       </c>
       <c r="C974" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="975">
       <c r="A975" s="0" t="n">
-        <v>15291</v>
+        <v>307461</v>
       </c>
       <c r="B975" s="0" t="inlineStr">
         <is>
-          <t>Película Vistascan medida 1 2130-041-50  Durr Dental</t>
+          <t>Pieza de mano S-MAX M65  NSK</t>
         </is>
       </c>
       <c r="C975" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="976">
       <c r="A976" s="0" t="n">
-        <v>15292</v>
+        <v>30482</v>
       </c>
       <c r="B976" s="0" t="inlineStr">
         <is>
-          <t>Película Vistascan medida 2 2130-042-50  Durr Dental</t>
+          <t>Piezas de mano para DTE 5  Woodpecker</t>
         </is>
       </c>
       <c r="C976" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="977">
       <c r="A977" s="0" t="n">
-        <v>17437</v>
+        <v>3932</v>
       </c>
       <c r="B977" s="0" t="inlineStr">
         <is>
-          <t>Perfect Bleach office Peróxido de Hidrógeno al 35%  Voco</t>
+          <t>Pinceles adhesivo   Tamaño Blancos finos   Royal Dent</t>
         </is>
       </c>
       <c r="C977" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="978">
-      <c r="A978" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A978" s="0" t="n">
+        <v>3934</v>
       </c>
       <c r="B978" s="0" t="inlineStr">
         <is>
-          <t>Perforador de dique Ivory  Heraeus-Kulzer</t>
+          <t>Pinceles adhesivo   Tamaño Negros finos   Royal Dent</t>
         </is>
       </c>
       <c r="C978" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="979">
-      <c r="A979" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A979" s="0" t="n">
+        <v>3931</v>
       </c>
       <c r="B979" s="0" t="inlineStr">
         <is>
-          <t>Perforador para diques de goma Ainsworth  Directa</t>
+          <t>Pinceles adhesivo   Royal Dent</t>
         </is>
       </c>
       <c r="C979" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="980">
       <c r="A980" s="0" t="n">
-        <v>1536</v>
+        <v>3930</v>
       </c>
       <c r="B980" s="0" t="inlineStr">
         <is>
-          <t>Periomat intra  Durr Dental</t>
+          <t>Pinceles adhesivo Kit  Royal Dent</t>
         </is>
       </c>
       <c r="C980" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="981">
       <c r="A981" s="0" t="n">
-        <v>9378</v>
+        <v>1932</v>
       </c>
       <c r="B981" s="0" t="inlineStr">
         <is>
-          <t>Periostotomo Molt mango hueco MOLT-9 718-M9  Bontempi</t>
+          <t>Pins Minikin L-511  Whaledent</t>
         </is>
       </c>
       <c r="C981" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="982">
       <c r="A982" s="0" t="n">
-        <v>8248</v>
+        <v>3116</v>
       </c>
       <c r="B982" s="0" t="inlineStr">
         <is>
-          <t>Permlastic Adhesivo  Kerr</t>
+          <t>Pinza algodón Meriam  Bontempi</t>
         </is>
       </c>
       <c r="C982" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="983">
       <c r="A983" s="0" t="n">
-        <v>8245</v>
+        <v>67050</v>
       </c>
       <c r="B983" s="0" t="inlineStr">
         <is>
-          <t>Permlastic Regular Body  Kerr</t>
+          <t>Pinza de algodón Meriam  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C983" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="984">
       <c r="A984" s="0" t="n">
-        <v>99627</v>
+        <v>67085</v>
       </c>
       <c r="B984" s="0" t="inlineStr">
         <is>
-          <t>PFIG4/5 Gregg 4/5 PFIG4/5  Hu-Friedy</t>
+          <t>Pinza Gubia Luer curva  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C984" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="985">
       <c r="A985" s="0" t="n">
-        <v>30178</v>
+        <v>71070</v>
       </c>
       <c r="B985" s="0" t="inlineStr">
         <is>
-          <t>Pieza de mano cirugía S-11  W&amp;H</t>
+          <t>Pinza hemostática Haslted Mosquito H3   Hu-Friedy</t>
         </is>
       </c>
       <c r="C985" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="986">
       <c r="A986" s="0" t="n">
-        <v>307461</v>
+        <v>11782</v>
       </c>
       <c r="B986" s="0" t="inlineStr">
         <is>
-          <t>Pieza de mano S-MAX M65  NSK</t>
+          <t>Pinza Mathieu punta fina   Royal Dent</t>
         </is>
       </c>
       <c r="C986" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="987">
       <c r="A987" s="0" t="n">
-        <v>30482</v>
+        <v>67052</v>
       </c>
       <c r="B987" s="0" t="inlineStr">
         <is>
-          <t>Piezas de mano para DTE 5  Woodpecker</t>
+          <t>Pinza papel articular   Royal Dent</t>
         </is>
       </c>
       <c r="C987" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="988">
       <c r="A988" s="0" t="n">
-        <v>3931</v>
+        <v>71460</v>
       </c>
       <c r="B988" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo   Royal Dent</t>
+          <t>Pinza para fragmentos Stieglitz RF45   Hu-Friedy</t>
         </is>
       </c>
       <c r="C988" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="989">
       <c r="A989" s="0" t="n">
-        <v>3934</v>
+        <v>1880</v>
       </c>
       <c r="B989" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo   Tamaño Negros finos   Royal Dent</t>
+          <t>Plancha blanqueamiento Mouthguard 040 1 mm (blandas)  Dentaflux</t>
         </is>
       </c>
       <c r="C989" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="990">
       <c r="A990" s="0" t="n">
-        <v>3932</v>
+        <v>1881</v>
       </c>
       <c r="B990" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo   Tamaño Blancos finos   Royal Dent</t>
+          <t>Plancha blanqueamiento Mouthguard 060 1,5 mm (blandas)  Dentaflux</t>
         </is>
       </c>
       <c r="C990" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="991">
       <c r="A991" s="0" t="n">
-        <v>3930</v>
+        <v>1882</v>
       </c>
       <c r="B991" s="0" t="inlineStr">
         <is>
-          <t>Pinceles adhesivo Kit  Royal Dent</t>
+          <t>Plancha blanqueamiento Mouthguard 080 2 mm (blandas)  Dentaflux</t>
         </is>
       </c>
       <c r="C991" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="992">
       <c r="A992" s="0" t="n">
-        <v>1932</v>
+        <v>72031</v>
       </c>
       <c r="B992" s="0" t="inlineStr">
         <is>
-          <t>Pins Minikin L-511  Whaledent</t>
+          <t>Plancha blanqueamiento Mouthguard 1 mm - blandas  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C992" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="993">
       <c r="A993" s="0" t="n">
-        <v>3116</v>
+        <v>1883</v>
       </c>
       <c r="B993" s="0" t="inlineStr">
         <is>
-          <t>Pinza algodón Meriam  Bontempi</t>
+          <t>Plancha blanqueamiento Mouthguard 120 3 mm (blandas) Bruxismo  Dentaflux</t>
         </is>
       </c>
       <c r="C993" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="994">
       <c r="A994" s="0" t="n">
-        <v>67050</v>
+        <v>72033</v>
       </c>
       <c r="B994" s="0" t="inlineStr">
         <is>
-          <t>Pinza de algodón Meriam  Royal Dent-Asa Dental</t>
+          <t>Plancha blanqueamiento Mouthguard 2 mm - blandas  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C994" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="995">
       <c r="A995" s="0" t="n">
-        <v>67085</v>
+        <v>8501</v>
       </c>
       <c r="B995" s="0" t="inlineStr">
         <is>
-          <t>Pinza Gubia Luer curva  Royal Dent-Asa Dental</t>
+          <t>Planchas rosas  Cera de Reus</t>
         </is>
       </c>
       <c r="C995" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="996">
       <c r="A996" s="0" t="n">
-        <v>71070</v>
+        <v>8505</v>
       </c>
       <c r="B996" s="0" t="inlineStr">
         <is>
-          <t>Pinza hemostática Haslted Mosquito H3   Hu-Friedy</t>
+          <t>Planchas rosas climas cálidos  Cera de Reus</t>
         </is>
       </c>
       <c r="C996" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="997">
       <c r="A997" s="0" t="n">
-        <v>11782</v>
+        <v>189977</v>
       </c>
       <c r="B997" s="0" t="inlineStr">
         <is>
-          <t>Pinza Mathieu punta fina   Royal Dent</t>
+          <t>Plano de Fox  Mestra</t>
         </is>
       </c>
       <c r="C997" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="998">
       <c r="A998" s="0" t="n">
-        <v>67052</v>
+        <v>2088</v>
       </c>
       <c r="B998" s="0" t="inlineStr">
         <is>
-          <t>Pinza papel articular   Royal Dent</t>
+          <t>Plásticos retentivos.  Directa</t>
         </is>
       </c>
       <c r="C998" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="999">
       <c r="A999" s="0" t="n">
-        <v>71460</v>
+        <v>14140</v>
       </c>
       <c r="B999" s="0" t="inlineStr">
         <is>
-          <t>Pinza para fragmentos Stieglitz RF45   Hu-Friedy</t>
+          <t>Pogo   Puntas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C999" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1000">
       <c r="A1000" s="0" t="n">
-        <v>1880</v>
+        <v>14138</v>
       </c>
       <c r="B1000" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 040 1 mm (blandas)  Dentaflux</t>
+          <t>Pogo  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1000" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1001">
       <c r="A1001" s="0" t="n">
-        <v>1881</v>
+        <v>88052</v>
       </c>
       <c r="B1001" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 060 1,5 mm (blandas)  Dentaflux</t>
+          <t>POLA RETRACTORS (azul) x 5 piezas  SDI 88052  SDI AUSTRALIA</t>
         </is>
       </c>
       <c r="C1001" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1002">
-      <c r="A1002" s="0" t="n">
-        <v>1882</v>
+      <c r="A1002" s="0" t="inlineStr">
+        <is>
+          <t>0532</t>
+        </is>
       </c>
       <c r="B1002" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 080 2 mm (blandas)  Dentaflux</t>
+          <t>Polofil Supra   Voco</t>
         </is>
       </c>
       <c r="C1002" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1003">
-      <c r="A1003" s="0" t="n">
-        <v>72031</v>
+      <c r="A1003" s="0" t="inlineStr">
+        <is>
+          <t>0533</t>
+        </is>
       </c>
       <c r="B1003" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 1 mm - blandas  Laboratorios Clarben</t>
+          <t>Polofil Supra   Color A-3   Voco</t>
         </is>
       </c>
       <c r="C1003" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1004">
       <c r="A1004" s="0" t="n">
-        <v>1883</v>
+        <v>13835</v>
       </c>
       <c r="B1004" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 120 3 mm (blandas) Bruxismo  Dentaflux</t>
+          <t>Porcelain Etch Kit - UP 405  Ultradent</t>
         </is>
       </c>
       <c r="C1004" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1005">
       <c r="A1005" s="0" t="n">
-        <v>72033</v>
+        <v>3822</v>
       </c>
       <c r="B1005" s="0" t="inlineStr">
         <is>
-          <t>Plancha blanqueamiento Mouthguard 2 mm - blandas  Laboratorios Clarben</t>
+          <t>Porta servilletas cadena portaservilletas metal  Euronda Monoart</t>
         </is>
       </c>
       <c r="C1005" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1006">
       <c r="A1006" s="0" t="n">
-        <v>8501</v>
+        <v>71086</v>
       </c>
       <c r="B1006" s="0" t="inlineStr">
         <is>
-          <t>Planchas rosas  Cera de Reus</t>
+          <t>Porta-agujas Crile Wood NH5038 PermaSharp 15cm   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1006" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1007">
       <c r="A1007" s="0" t="n">
-        <v>8505</v>
+        <v>67032</v>
       </c>
       <c r="B1007" s="0" t="inlineStr">
         <is>
-          <t>Planchas rosas climas cálidos  Cera de Reus</t>
+          <t>Porta-agujas Mayo-Hegar T.C. 16 cm  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C1007" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1008">
       <c r="A1008" s="0" t="n">
-        <v>189977</v>
+        <v>71895</v>
       </c>
       <c r="B1008" s="0" t="inlineStr">
         <is>
-          <t>Plano de Fox  Mestra</t>
+          <t>Portaservilletas goma colores surtidos  Royal Dent</t>
         </is>
       </c>
       <c r="C1008" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1009">
       <c r="A1009" s="0" t="n">
-        <v>2088</v>
+        <v>3824</v>
       </c>
       <c r="B1009" s="0" t="inlineStr">
         <is>
-          <t>Plásticos retentivos.  Directa</t>
+          <t>Portaservilletas O Cadeneta de  Silicona  Color Azul   Directa</t>
         </is>
       </c>
       <c r="C1009" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1010">
       <c r="A1010" s="0" t="n">
-        <v>14140</v>
+        <v>3801</v>
       </c>
       <c r="B1010" s="0" t="inlineStr">
         <is>
-          <t>Pogo   Puntas   Dentsply Sirona</t>
+          <t>Protacam kit  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C1010" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1011">
       <c r="A1011" s="0" t="n">
-        <v>14138</v>
+        <v>84048</v>
       </c>
       <c r="B1011" s="0" t="inlineStr">
         <is>
-          <t>Pogo  Dentsply Sirona</t>
+          <t>ProTaper Ultimate Conform Fit Gutta-Percha   F2   DentsplySirona</t>
         </is>
       </c>
       <c r="C1011" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1012">
       <c r="A1012" s="0" t="n">
-        <v>88052</v>
+        <v>72158</v>
       </c>
       <c r="B1012" s="0" t="inlineStr">
         <is>
-          <t>POLA RETRACTORS (azul) x 5 piezas  SDI 88052  SDI AUSTRALIA</t>
+          <t>Protector antideslumbrante 551756   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1012" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1013">
-      <c r="A1013" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1013" s="0" t="n">
+        <v>3525</v>
       </c>
       <c r="B1013" s="0" t="inlineStr">
         <is>
-          <t>Polofil Supra   Voco</t>
+          <t>Protector de mangueras estéril  Omnia</t>
         </is>
       </c>
       <c r="C1013" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1014">
-      <c r="A1014" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1014" s="0" t="n">
+        <v>80958</v>
       </c>
       <c r="B1014" s="0" t="inlineStr">
         <is>
-          <t>Polofil Supra   Color A-3   Voco</t>
+          <t>Protector gingival   Royal Dent</t>
         </is>
       </c>
       <c r="C1014" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1015">
       <c r="A1015" s="0" t="n">
-        <v>13835</v>
+        <v>3549</v>
       </c>
       <c r="B1015" s="0" t="inlineStr">
         <is>
-          <t>Porcelain Etch Kit - UP 405  Ultradent</t>
+          <t>Protector para mangueras estéril   Royal Dent</t>
         </is>
       </c>
       <c r="C1015" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1016">
       <c r="A1016" s="0" t="n">
-        <v>3822</v>
+        <v>18542</v>
       </c>
       <c r="B1016" s="0" t="inlineStr">
         <is>
-          <t>Porta servilletas cadena portaservilletas metal  Euronda Monoart</t>
+          <t>Protemp 4 kit Intro  Solventum</t>
         </is>
       </c>
       <c r="C1016" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1017">
       <c r="A1017" s="0" t="n">
-        <v>71086</v>
+        <v>18546</v>
       </c>
       <c r="B1017" s="0" t="inlineStr">
         <is>
-          <t>Porta-agujas Crile Wood NH5038 PermaSharp 15cm   Hu-Friedy</t>
+          <t>Protemp 4 reposición   A3   Solventum</t>
         </is>
       </c>
       <c r="C1017" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1018">
       <c r="A1018" s="0" t="n">
-        <v>67032</v>
+        <v>18545</v>
       </c>
       <c r="B1018" s="0" t="inlineStr">
         <is>
-          <t>Porta-agujas Mayo-Hegar T.C. 16 cm  Royal Dent-Asa Dental</t>
+          <t>Protemp 4 reposición   A2   Solventum</t>
         </is>
       </c>
       <c r="C1018" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1019">
       <c r="A1019" s="0" t="n">
-        <v>71895</v>
+        <v>18548</v>
       </c>
       <c r="B1019" s="0" t="inlineStr">
         <is>
-          <t>Portaservilletas goma colores surtidos  Royal Dent</t>
+          <t>Protemp 4 reposición   A3,5   Solventum</t>
         </is>
       </c>
       <c r="C1019" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1020">
       <c r="A1020" s="0" t="n">
-        <v>3824</v>
+        <v>82648</v>
       </c>
       <c r="B1020" s="0" t="inlineStr">
         <is>
-          <t>Portaservilletas O Cadeneta de  Silicona  Color Azul   Directa</t>
+          <t>Provicol QM Aesthetic - 1108  Voco</t>
         </is>
       </c>
       <c r="C1020" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1021">
       <c r="A1021" s="0" t="n">
-        <v>3801</v>
+        <v>82679</v>
       </c>
       <c r="B1021" s="0" t="inlineStr">
         <is>
-          <t>Protacam kit  Hager&amp;Werken</t>
+          <t>PROXYT RDA   Grano Grueso   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1021" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1022">
       <c r="A1022" s="0" t="n">
-        <v>84048</v>
+        <v>80946</v>
       </c>
       <c r="B1022" s="0" t="inlineStr">
         <is>
-          <t>ProTaper Ultimate Conform Fit Gutta-Percha   F2   DentsplySirona</t>
+          <t>Pulidores removedor cementos ortondoncia - 383 RSPL, CONTRA-ÁNGULO  Reliance</t>
         </is>
       </c>
       <c r="C1022" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1023">
       <c r="A1023" s="0" t="n">
-        <v>72158</v>
+        <v>8331</v>
       </c>
       <c r="B1023" s="0" t="inlineStr">
         <is>
-          <t>Protector antideslumbrante 551756   Ivoclar-Vivadent</t>
+          <t>Punta intraoral blanca tipo 1 radicular - para tipo 11  Royal Dent</t>
         </is>
       </c>
       <c r="C1023" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1024">
       <c r="A1024" s="0" t="n">
-        <v>3525</v>
+        <v>677132</v>
       </c>
       <c r="B1024" s="0" t="inlineStr">
         <is>
-          <t>Protector de mangueras estéril  Omnia</t>
+          <t>Punta papel Royal-PROR  Royal Dent</t>
         </is>
       </c>
       <c r="C1024" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1025">
       <c r="A1025" s="0" t="n">
-        <v>80958</v>
+        <v>677126</v>
       </c>
       <c r="B1025" s="0" t="inlineStr">
         <is>
-          <t>Protector gingival   Royal Dent</t>
+          <t>Punta papel Royal-PROT   F2   Royal Dent</t>
         </is>
       </c>
       <c r="C1025" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1026">
       <c r="A1026" s="0" t="n">
-        <v>3549</v>
+        <v>677131</v>
       </c>
       <c r="B1026" s="0" t="inlineStr">
         <is>
-          <t>Protector para mangueras estéril   Royal Dent</t>
+          <t>Punta papel Royal-PROT   Surtido F4-F5   Royal Dent</t>
         </is>
       </c>
       <c r="C1026" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1027">
       <c r="A1027" s="0" t="n">
-        <v>18542</v>
+        <v>677125</v>
       </c>
       <c r="B1027" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 kit Intro  Solventum</t>
+          <t>Punta papel Royal-PROT  Royal Dent</t>
         </is>
       </c>
       <c r="C1027" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1028">
       <c r="A1028" s="0" t="n">
-        <v>18548</v>
+        <v>677129</v>
       </c>
       <c r="B1028" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 reposición   A3,5   Solventum</t>
+          <t>Punta papel Royal-PROT   F5   Royal Dent</t>
         </is>
       </c>
       <c r="C1028" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1029">
       <c r="A1029" s="0" t="n">
-        <v>18546</v>
+        <v>677128</v>
       </c>
       <c r="B1029" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 reposición   A3   Solventum</t>
+          <t>Punta papel Royal-PROT   F4   Royal Dent</t>
         </is>
       </c>
       <c r="C1029" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1030">
       <c r="A1030" s="0" t="n">
-        <v>18545</v>
+        <v>677127</v>
       </c>
       <c r="B1030" s="0" t="inlineStr">
         <is>
-          <t>Protemp 4 reposición   A2   Solventum</t>
+          <t>Punta papel Royal-PROT   F3   Royal Dent</t>
         </is>
       </c>
       <c r="C1030" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1031">
       <c r="A1031" s="0" t="n">
-        <v>82648</v>
+        <v>677137</v>
       </c>
       <c r="B1031" s="0" t="inlineStr">
         <is>
-          <t>Provicol QM Aesthetic - 1108  Voco</t>
+          <t>Punta papel Royal-PROW   Primary 025.07   Royal Dent</t>
         </is>
       </c>
       <c r="C1031" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1032">
       <c r="A1032" s="0" t="n">
-        <v>82679</v>
+        <v>30484</v>
       </c>
       <c r="B1032" s="0" t="inlineStr">
         <is>
-          <t>PROXYT RDA   Grano Grueso   Ivoclar-Vivadent</t>
+          <t>Punta para profilaxis universal GD1 compatible con Satelec  Woodpecker</t>
         </is>
       </c>
       <c r="C1032" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1033">
       <c r="A1033" s="0" t="n">
-        <v>80946</v>
+        <v>654</v>
       </c>
       <c r="B1033" s="0" t="inlineStr">
         <is>
-          <t>Pulidores removedor cementos ortondoncia - 383 RSPL, CONTRA-ÁNGULO  Reliance</t>
+          <t>Puntas de gutapercha conicidad 04/06  Conicidad .04 Nº 30 Nº 30 Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1033" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1034">
       <c r="A1034" s="0" t="n">
-        <v>8331</v>
+        <v>671</v>
       </c>
       <c r="B1034" s="0" t="inlineStr">
         <is>
-          <t>Punta intraoral blanca tipo 1 radicular - para tipo 11  Royal Dent</t>
+          <t>Puntas de gutapercha Maillefer   Nº 20   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1034" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1035">
       <c r="A1035" s="0" t="n">
-        <v>677132</v>
+        <v>672</v>
       </c>
       <c r="B1035" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROR  Royal Dent</t>
+          <t>Puntas de gutapercha Maillefer   Nº 25   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1035" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1036">
       <c r="A1036" s="0" t="n">
-        <v>677125</v>
+        <v>682</v>
       </c>
       <c r="B1036" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT  Royal Dent</t>
+          <t>Puntas de gutapercha Maillefer   Surtido 15al40   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1036" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1037">
       <c r="A1037" s="0" t="n">
-        <v>677129</v>
+        <v>12344</v>
       </c>
       <c r="B1037" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F5   Royal Dent</t>
+          <t>Puntas de guttapercha    Surtido 15al40   Royal Dent</t>
         </is>
       </c>
       <c r="C1037" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1038">
       <c r="A1038" s="0" t="n">
-        <v>677128</v>
+        <v>12334</v>
       </c>
       <c r="B1038" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F4   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 25   Royal Dent</t>
         </is>
       </c>
       <c r="C1038" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1039">
       <c r="A1039" s="0" t="n">
-        <v>677127</v>
+        <v>12336</v>
       </c>
       <c r="B1039" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F3   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 35   Royal Dent</t>
         </is>
       </c>
       <c r="C1039" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1040">
       <c r="A1040" s="0" t="n">
-        <v>677126</v>
+        <v>12337</v>
       </c>
       <c r="B1040" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   F2   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 40   Royal Dent</t>
         </is>
       </c>
       <c r="C1040" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1041">
       <c r="A1041" s="0" t="n">
-        <v>677131</v>
+        <v>12333</v>
       </c>
       <c r="B1041" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROT   Surtido F4-F5   Royal Dent</t>
+          <t>Puntas de guttapercha    Nº 20   Royal Dent</t>
         </is>
       </c>
       <c r="C1041" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1042">
       <c r="A1042" s="0" t="n">
-        <v>677137</v>
+        <v>12332</v>
       </c>
       <c r="B1042" s="0" t="inlineStr">
         <is>
-          <t>Punta papel Royal-PROW   Primary 025.07   Royal Dent</t>
+          <t>Puntas de guttapercha   Royal Dent</t>
         </is>
       </c>
       <c r="C1042" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1043">
       <c r="A1043" s="0" t="n">
-        <v>30484</v>
+        <v>12335</v>
       </c>
       <c r="B1043" s="0" t="inlineStr">
         <is>
-          <t>Punta para profilaxis universal GD1 compatible con Satelec  Woodpecker</t>
+          <t>Puntas de guttapercha    Nº 30   Royal Dent</t>
         </is>
       </c>
       <c r="C1043" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1044">
       <c r="A1044" s="0" t="n">
-        <v>654</v>
+        <v>677156</v>
       </c>
       <c r="B1044" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha conicidad 04/06  Conicidad .04 Nº 30 Nº 30 Dentsply Sirona</t>
+          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Surtido 15al40 Surtido 15al40 Royal Dent</t>
         </is>
       </c>
       <c r="C1044" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1045">
       <c r="A1045" s="0" t="n">
-        <v>671</v>
+        <v>677153</v>
       </c>
       <c r="B1045" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha Maillefer   Nº 20   Dentsply Sirona</t>
+          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Nº 30 Nº 30 Royal Dent</t>
         </is>
       </c>
       <c r="C1045" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1046">
       <c r="A1046" s="0" t="n">
-        <v>672</v>
+        <v>677144</v>
       </c>
       <c r="B1046" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha Maillefer   Nº 25   Dentsply Sirona</t>
+          <t>Puntas de guttapercha conicidad 04/06   Conicidad .04 Nº 30 Nº 30 Royal Dent</t>
         </is>
       </c>
       <c r="C1046" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1047">
       <c r="A1047" s="0" t="n">
-        <v>682</v>
+        <v>12354</v>
       </c>
       <c r="B1047" s="0" t="inlineStr">
         <is>
-          <t>Puntas de gutapercha Maillefer   Surtido 15al40   Dentsply Sirona</t>
+          <t>Puntas de papel punta coloreada   Nº 35   Royal Dent</t>
         </is>
       </c>
       <c r="C1047" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1048">
       <c r="A1048" s="0" t="n">
-        <v>12333</v>
+        <v>12352</v>
       </c>
       <c r="B1048" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 20   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 25   Royal Dent</t>
         </is>
       </c>
       <c r="C1048" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1049">
       <c r="A1049" s="0" t="n">
-        <v>12337</v>
+        <v>12355</v>
       </c>
       <c r="B1049" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 40   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 40   Royal Dent</t>
         </is>
       </c>
       <c r="C1049" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1050">
       <c r="A1050" s="0" t="n">
-        <v>12336</v>
+        <v>12350</v>
       </c>
       <c r="B1050" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 35   Royal Dent</t>
+          <t>Puntas de papel punta coloreada  Royal Dent</t>
         </is>
       </c>
       <c r="C1050" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1051">
       <c r="A1051" s="0" t="n">
-        <v>12332</v>
+        <v>12353</v>
       </c>
       <c r="B1051" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 30   Royal Dent</t>
         </is>
       </c>
       <c r="C1051" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1052">
       <c r="A1052" s="0" t="n">
-        <v>12335</v>
+        <v>12363</v>
       </c>
       <c r="B1052" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 30   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Surtido 45al80   Royal Dent</t>
         </is>
       </c>
       <c r="C1052" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1053">
       <c r="A1053" s="0" t="n">
-        <v>12334</v>
+        <v>12362</v>
       </c>
       <c r="B1053" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Nº 25   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Surtido 15al40   Royal Dent</t>
         </is>
       </c>
       <c r="C1053" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1054">
       <c r="A1054" s="0" t="n">
-        <v>12344</v>
+        <v>12357</v>
       </c>
       <c r="B1054" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha    Surtido 15al40   Royal Dent</t>
+          <t>Puntas de papel punta coloreada   Nº 50   Royal Dent</t>
         </is>
       </c>
       <c r="C1054" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1055">
       <c r="A1055" s="0" t="n">
-        <v>677156</v>
+        <v>9489</v>
       </c>
       <c r="B1055" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Surtido 15al40 Surtido 15al40 Royal Dent</t>
+          <t>Puntas de recambio levantapuentes arrancacorona  Bontempi</t>
         </is>
       </c>
       <c r="C1055" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1056">
       <c r="A1056" s="0" t="n">
-        <v>677153</v>
+        <v>9490</v>
       </c>
       <c r="B1056" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha conicidad 04/06   Conicidad .06 Nº 30 Nº 30 Royal Dent</t>
+          <t>Puntas de recambio levantapuentes arrancacorona  Figura C-12   Bontempi</t>
         </is>
       </c>
       <c r="C1056" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1057">
       <c r="A1057" s="0" t="n">
-        <v>677144</v>
+        <v>12349</v>
       </c>
       <c r="B1057" s="0" t="inlineStr">
         <is>
-          <t>Puntas de guttapercha conicidad 04/06   Conicidad .04 Nº 30 Nº 30 Royal Dent</t>
+          <t>Puntas guttapercha piratas no estandarizadas   FINE   Royal Dent</t>
         </is>
       </c>
       <c r="C1057" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1058">
       <c r="A1058" s="0" t="n">
-        <v>12357</v>
+        <v>12347</v>
       </c>
       <c r="B1058" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 50   Royal Dent</t>
+          <t>Puntas guttapercha piratas no estandarizadas   X-FINE   Royal Dent</t>
         </is>
       </c>
       <c r="C1058" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1059">
-      <c r="A1059" s="0" t="n">
-        <v>12350</v>
+      <c r="A1059" s="0" t="inlineStr">
+        <is>
+          <t>0999</t>
+        </is>
       </c>
       <c r="B1059" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada  Royal Dent</t>
+          <t>Puntas guttapercha piratas no estandarizadas 24 mm  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1059" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1060">
       <c r="A1060" s="0" t="n">
-        <v>12353</v>
+        <v>1000</v>
       </c>
       <c r="B1060" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 30   Royal Dent</t>
+          <t>Puntas guttapercha piratas no estandarizadas 24 mm   B   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1060" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1061">
       <c r="A1061" s="0" t="n">
-        <v>12355</v>
+        <v>1001</v>
       </c>
       <c r="B1061" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 40   Royal Dent</t>
+          <t>Puntas guttapercha piratas no estandarizadas 24 mm   C   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1061" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1062">
       <c r="A1062" s="0" t="n">
-        <v>12363</v>
+        <v>8146</v>
       </c>
       <c r="B1062" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Surtido 45al80   Royal Dent</t>
+          <t>Puntas mezcla amarillas tipo 1:1, 2:1  Royal Dent</t>
         </is>
       </c>
       <c r="C1062" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1063">
       <c r="A1063" s="0" t="n">
-        <v>12354</v>
+        <v>8147</v>
       </c>
       <c r="B1063" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 35   Royal Dent</t>
+          <t>Puntas mezcla intraorales amarillas tipo 469/3  Royal Dent</t>
         </is>
       </c>
       <c r="C1063" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1064">
       <c r="A1064" s="0" t="n">
-        <v>12362</v>
+        <v>8196</v>
       </c>
       <c r="B1064" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Surtido 15al40   Royal Dent</t>
+          <t>Puntas mezcla tipo 16  Royal Dent</t>
         </is>
       </c>
       <c r="C1064" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1065">
       <c r="A1065" s="0" t="n">
-        <v>12352</v>
+        <v>677279</v>
       </c>
       <c r="B1065" s="0" t="inlineStr">
         <is>
-          <t>Puntas de papel punta coloreada   Nº 25   Royal Dent</t>
+          <t>Puntas papel WaveOne Gold    Medium 035.06   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1065" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1066">
       <c r="A1066" s="0" t="n">
-        <v>9490</v>
+        <v>1492</v>
       </c>
       <c r="B1066" s="0" t="inlineStr">
         <is>
-          <t>Puntas de recambio levantapuentes arrancacorona  Figura C-12   Bontempi</t>
+          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
         </is>
       </c>
       <c r="C1066" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1067">
       <c r="A1067" s="0" t="n">
-        <v>9489</v>
+        <v>1493</v>
       </c>
       <c r="B1067" s="0" t="inlineStr">
         <is>
-          <t>Puntas de recambio levantapuentes arrancacorona  Bontempi</t>
+          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE   Grises 0664 grano medio   Edenta</t>
         </is>
       </c>
       <c r="C1067" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1068">
       <c r="A1068" s="0" t="n">
-        <v>12349</v>
+        <v>16111</v>
       </c>
       <c r="B1068" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas   FINE   Royal Dent</t>
+          <t>QuiXfil  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1068" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1069">
-      <c r="A1069" s="0" t="n">
-        <v>12347</v>
+      <c r="A1069" s="0" t="inlineStr">
+        <is>
+          <t>9T</t>
+        </is>
       </c>
       <c r="B1069" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas   X-FINE   Royal Dent</t>
+          <t>Racestyptine Solución  Septodont</t>
         </is>
       </c>
       <c r="C1069" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1070">
       <c r="A1070" s="0" t="n">
-        <v>1000</v>
+        <v>99617</v>
       </c>
       <c r="B1070" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas 24 mm   B   Dentsply Sirona</t>
+          <t>Raspador Morse SM0/00  Hu-Friedy</t>
         </is>
       </c>
       <c r="C1070" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1071">
       <c r="A1071" s="0" t="n">
-        <v>1001</v>
+        <v>1894</v>
       </c>
       <c r="B1071" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas 24 mm   C   Dentsply Sirona</t>
+          <t>Rebase blando Ufi Gel P  Voco</t>
         </is>
       </c>
       <c r="C1071" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1072">
-      <c r="A1072" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1072" s="0" t="n">
+        <v>1896</v>
       </c>
       <c r="B1072" s="0" t="inlineStr">
         <is>
-          <t>Puntas guttapercha piratas no estandarizadas 24 mm  Dentsply Sirona</t>
+          <t>Rebase blando Ufi Gel SC reposición.  Voco</t>
         </is>
       </c>
       <c r="C1072" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1073">
       <c r="A1073" s="0" t="n">
-        <v>8146</v>
+        <v>13731</v>
       </c>
       <c r="B1073" s="0" t="inlineStr">
         <is>
-          <t>Puntas mezcla amarillas tipo 1:1, 2:1  Royal Dent</t>
+          <t>Rebilda DC Quickmix dentina  Voco</t>
         </is>
       </c>
       <c r="C1073" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1074">
       <c r="A1074" s="0" t="n">
-        <v>8147</v>
+        <v>2106</v>
       </c>
       <c r="B1074" s="0" t="inlineStr">
         <is>
-          <t>Puntas mezcla intraorales amarillas tipo 469/3  Royal Dent</t>
+          <t>Rebilda Post reposición.  Voco</t>
         </is>
       </c>
       <c r="C1074" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1075">
       <c r="A1075" s="0" t="n">
-        <v>8196</v>
+        <v>2107</v>
       </c>
       <c r="B1075" s="0" t="inlineStr">
         <is>
-          <t>Puntas mezcla tipo 16  Royal Dent</t>
+          <t>Rebilda Post reposición.   ø 1,5 mm   Voco</t>
         </is>
       </c>
       <c r="C1075" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1076">
       <c r="A1076" s="0" t="n">
-        <v>677279</v>
+        <v>66473</v>
       </c>
       <c r="B1076" s="0" t="inlineStr">
         <is>
-          <t>Puntas papel WaveOne Gold    Medium 035.06   Dentsply Sirona</t>
+          <t>Registrado Clear - 2037  Voco</t>
         </is>
       </c>
       <c r="C1076" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1077">
       <c r="A1077" s="0" t="n">
-        <v>1493</v>
+        <v>8250</v>
       </c>
       <c r="B1077" s="0" t="inlineStr">
         <is>
-          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE   Grises 0664 grano medio   Edenta</t>
+          <t>Registro mordida Occlufast  Zhermack</t>
         </is>
       </c>
       <c r="C1077" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1078">
       <c r="A1078" s="0" t="n">
-        <v>1492</v>
+        <v>71979</v>
       </c>
       <c r="B1078" s="0" t="inlineStr">
         <is>
-          <t>Puntas pulido prótesis y ortodoncia EXA TECHNIQUE  Edenta</t>
+          <t>Registro mordida Royal Bite registro de mordida  Royal Dent</t>
         </is>
       </c>
       <c r="C1078" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1079">
-      <c r="A1079" s="0" t="n">
-        <v>16111</v>
+      <c r="A1079" s="0" t="inlineStr">
+        <is>
+          <t>01278</t>
+        </is>
       </c>
       <c r="B1079" s="0" t="inlineStr">
         <is>
-          <t>QuiXfil  Dentsply Sirona</t>
+          <t>Regla calibradora de Guta  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1079" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1080">
-      <c r="A1080" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1080" s="0" t="n">
+        <v>667647</v>
       </c>
       <c r="B1080" s="0" t="inlineStr">
         <is>
-          <t>Racestyptine Solución  Septodont</t>
+          <t>Relyx Fiber Post 3D  reposición   Nº 1 ø 1,3 mm   Solventum</t>
         </is>
       </c>
       <c r="C1080" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1081">
       <c r="A1081" s="0" t="n">
-        <v>99617</v>
+        <v>2094</v>
       </c>
       <c r="B1081" s="0" t="inlineStr">
         <is>
-          <t>Raspador Morse SM0/00  Hu-Friedy</t>
+          <t>Relyx Fiber Post reposición   Nº 3 ø 1,9 mm   Solventum</t>
         </is>
       </c>
       <c r="C1081" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1082">
       <c r="A1082" s="0" t="n">
-        <v>1894</v>
+        <v>2093</v>
       </c>
       <c r="B1082" s="0" t="inlineStr">
         <is>
-          <t>Rebase blando Ufi Gel P  Voco</t>
+          <t>Relyx Fiber Post reposición   Nº 2 ø 1,6 mm   Solventum</t>
         </is>
       </c>
       <c r="C1082" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1083">
       <c r="A1083" s="0" t="n">
-        <v>1896</v>
+        <v>2129</v>
       </c>
       <c r="B1083" s="0" t="inlineStr">
         <is>
-          <t>Rebase blando Ufi Gel SC reposición.  Voco</t>
+          <t>Relyx Fiber Post reposición   Nº 0 ø 1,1 mm   Solventum</t>
         </is>
       </c>
       <c r="C1083" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1084">
       <c r="A1084" s="0" t="n">
-        <v>13731</v>
+        <v>2092</v>
       </c>
       <c r="B1084" s="0" t="inlineStr">
         <is>
-          <t>Rebilda DC Quickmix dentina  Voco</t>
+          <t>Relyx Fiber Post reposición  Solventum</t>
         </is>
       </c>
       <c r="C1084" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1085">
       <c r="A1085" s="0" t="n">
-        <v>2107</v>
+        <v>13111</v>
       </c>
       <c r="B1085" s="0" t="inlineStr">
         <is>
-          <t>Rebilda Post reposición.   ø 1,5 mm   Voco</t>
+          <t>Relyx Temp NE  Solventum</t>
         </is>
       </c>
       <c r="C1085" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1086">
       <c r="A1086" s="0" t="n">
-        <v>2106</v>
+        <v>13995</v>
       </c>
       <c r="B1086" s="0" t="inlineStr">
         <is>
-          <t>Rebilda Post reposición.  Voco</t>
+          <t>RelyX Ultimate reposición  Color Transparente   Solventum</t>
         </is>
       </c>
       <c r="C1086" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1087">
       <c r="A1087" s="0" t="n">
-        <v>66473</v>
+        <v>13994</v>
       </c>
       <c r="B1087" s="0" t="inlineStr">
         <is>
-          <t>Registrado Clear - 2037  Voco</t>
+          <t>RelyX Ultimate reposición  Color A1   Solventum</t>
         </is>
       </c>
       <c r="C1087" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1088">
       <c r="A1088" s="0" t="n">
-        <v>8250</v>
+        <v>13999</v>
       </c>
       <c r="B1088" s="0" t="inlineStr">
         <is>
-          <t>Registro mordida Occlufast  Zhermack</t>
+          <t>RelyX Ultimate trial Kit  Color A1   Solventum</t>
         </is>
       </c>
       <c r="C1088" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1089">
       <c r="A1089" s="0" t="n">
-        <v>71979</v>
+        <v>13991</v>
       </c>
       <c r="B1089" s="0" t="inlineStr">
         <is>
-          <t>Registro mordida Royal Bite registro de mordida  Royal Dent</t>
+          <t>RelyX Ultimate trial Kit  Solventum</t>
         </is>
       </c>
       <c r="C1089" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1090">
-      <c r="A1090" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1090" s="0" t="n">
+        <v>13948</v>
       </c>
       <c r="B1090" s="0" t="inlineStr">
         <is>
-          <t>Regla calibradora de Guta  Dentsply Sirona</t>
+          <t>Relyx Unicem 2 Automix  Color A2 universal   Solventum</t>
         </is>
       </c>
       <c r="C1090" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1091">
       <c r="A1091" s="0" t="n">
-        <v>667647</v>
+        <v>13947</v>
       </c>
       <c r="B1091" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post 3D  reposición   Nº 1 ø 1,3 mm   Solventum</t>
+          <t>Relyx Unicem 2 Automix  Solventum</t>
         </is>
       </c>
       <c r="C1091" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1092">
       <c r="A1092" s="0" t="n">
-        <v>2093</v>
+        <v>13945</v>
       </c>
       <c r="B1092" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición   Nº 2 ø 1,6 mm   Solventum</t>
+          <t>Relyx Unicem 2 Automix  ECO  Color A2 universal   Solventum</t>
         </is>
       </c>
       <c r="C1092" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1093">
       <c r="A1093" s="0" t="n">
-        <v>2129</v>
+        <v>13157</v>
       </c>
       <c r="B1093" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición   Nº 0 ø 1,1 mm   Solventum</t>
+          <t>Relyx Unicem 2 Clicker  Color Translúcido   Solventum</t>
         </is>
       </c>
       <c r="C1093" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1094">
       <c r="A1094" s="0" t="n">
-        <v>2092</v>
+        <v>83003</v>
       </c>
       <c r="B1094" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición  Solventum</t>
+          <t>RELYX UNIVERSAL reposición  Color White ( Blanco opaco )   Solventum</t>
         </is>
       </c>
       <c r="C1094" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1095">
       <c r="A1095" s="0" t="n">
-        <v>2094</v>
+        <v>8736</v>
       </c>
       <c r="B1095" s="0" t="inlineStr">
         <is>
-          <t>Relyx Fiber Post reposición   Nº 3 ø 1,9 mm   Solventum</t>
+          <t>Reposición Imprint 4 fluída  Imprint 4  Regular   Solventum</t>
         </is>
       </c>
       <c r="C1095" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1096">
       <c r="A1096" s="0" t="n">
-        <v>13111</v>
+        <v>17821</v>
       </c>
       <c r="B1096" s="0" t="inlineStr">
         <is>
-          <t>Relyx Temp NE  Solventum</t>
+          <t>Resina Protector gingival   Royal Dent</t>
         </is>
       </c>
       <c r="C1096" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1097">
       <c r="A1097" s="0" t="n">
-        <v>13995</v>
+        <v>83375</v>
       </c>
       <c r="B1097" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate reposición  Color Transparente   Solventum</t>
+          <t>Retraction Paste 1012  Voco</t>
         </is>
       </c>
       <c r="C1097" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1098">
       <c r="A1098" s="0" t="n">
-        <v>13994</v>
+        <v>8658</v>
       </c>
       <c r="B1098" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate reposición  Color A1   Solventum</t>
+          <t>Retractor de labios Foto  Royal-Dent</t>
         </is>
       </c>
       <c r="C1098" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1099">
       <c r="A1099" s="0" t="n">
-        <v>13991</v>
+        <v>8659</v>
       </c>
       <c r="B1099" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate trial Kit  Solventum</t>
+          <t>Retractor de labios Foto   Niños   Royal-Dent</t>
         </is>
       </c>
       <c r="C1099" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1100">
       <c r="A1100" s="0" t="n">
-        <v>13999</v>
+        <v>3912</v>
       </c>
       <c r="B1100" s="0" t="inlineStr">
         <is>
-          <t>RelyX Ultimate trial Kit  Color A1   Solventum</t>
+          <t>Ribbond THM reposición  Ribbond</t>
         </is>
       </c>
       <c r="C1100" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1101">
       <c r="A1101" s="0" t="n">
-        <v>13948</v>
+        <v>3173</v>
       </c>
       <c r="B1101" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Automix  Color A2 universal   Solventum</t>
+          <t>Rollos de Algodon Akzenta  Tamaño Grande Nº 3   Akzenta</t>
         </is>
       </c>
       <c r="C1101" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1102">
       <c r="A1102" s="0" t="n">
-        <v>13947</v>
+        <v>3171</v>
       </c>
       <c r="B1102" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Automix  Solventum</t>
+          <t>Rollos de Algodon Akzenta  Akzenta</t>
         </is>
       </c>
       <c r="C1102" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1103">
       <c r="A1103" s="0" t="n">
-        <v>13945</v>
+        <v>3172</v>
       </c>
       <c r="B1103" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Automix  ECO  Color A2 universal   Solventum</t>
+          <t>Rollos de Algodon Akzenta  Tamaño Mediano Nº 2   Akzenta</t>
         </is>
       </c>
       <c r="C1103" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1104">
       <c r="A1104" s="0" t="n">
-        <v>13157</v>
+        <v>3245</v>
       </c>
       <c r="B1104" s="0" t="inlineStr">
         <is>
-          <t>Relyx Unicem 2 Clicker  Color Translúcido   Solventum</t>
+          <t>Rollos de algodón económicos  Tamaño Mediano Nº 2   Royal-Dent</t>
         </is>
       </c>
       <c r="C1104" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1105">
-      <c r="A1105" s="0" t="n">
-        <v>83003</v>
+      <c r="A1105" s="0" t="inlineStr">
+        <is>
+          <t>0862</t>
+        </is>
       </c>
       <c r="B1105" s="0" t="inlineStr">
         <is>
-          <t>RELYX UNIVERSAL reposición  Color White ( Blanco opaco )   Solventum</t>
+          <t>Rollos de esterilización 10 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1105" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1106">
-      <c r="A1106" s="0" t="n">
-        <v>8736</v>
+      <c r="A1106" s="0" t="inlineStr">
+        <is>
+          <t>0860</t>
+        </is>
       </c>
       <c r="B1106" s="0" t="inlineStr">
         <is>
-          <t>Reposición Imprint 4 fluída  Imprint 4  Regular   Solventum</t>
+          <t>Rollos de esterilización 5 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1106" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1107">
-      <c r="A1107" s="0" t="n">
-        <v>17821</v>
+      <c r="A1107" s="0" t="inlineStr">
+        <is>
+          <t>0861</t>
+        </is>
       </c>
       <c r="B1107" s="0" t="inlineStr">
         <is>
-          <t>Resina Protector gingival   Royal Dent</t>
+          <t>Rollos de esterilización 7,5 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1107" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1108">
-      <c r="A1108" s="0" t="n">
-        <v>83375</v>
+      <c r="A1108" s="0" t="inlineStr">
+        <is>
+          <t>0863</t>
+        </is>
       </c>
       <c r="B1108" s="0" t="inlineStr">
         <is>
-          <t>Retraction Paste 1012  Voco</t>
+          <t>Rollos esterilización 15 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1108" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1109">
-      <c r="A1109" s="0" t="n">
-        <v>8659</v>
+      <c r="A1109" s="0" t="inlineStr">
+        <is>
+          <t>0864</t>
+        </is>
       </c>
       <c r="B1109" s="0" t="inlineStr">
         <is>
-          <t>Retractor de labios Foto   Niños   Royal-Dent</t>
+          <t>Rollos esterilización 20 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1109" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1110">
-      <c r="A1110" s="0" t="n">
-        <v>8658</v>
+      <c r="A1110" s="0" t="inlineStr">
+        <is>
+          <t>0865</t>
+        </is>
       </c>
       <c r="B1110" s="0" t="inlineStr">
         <is>
-          <t>Retractor de labios Foto  Royal-Dent</t>
+          <t>Rollos esterilización 25 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1110" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1111">
-      <c r="A1111" s="0" t="n">
-        <v>3912</v>
+      <c r="A1111" s="0" t="inlineStr">
+        <is>
+          <t>0866</t>
+        </is>
       </c>
       <c r="B1111" s="0" t="inlineStr">
         <is>
-          <t>Ribbond THM reposición  Ribbond</t>
+          <t>Rollos esterilización 30 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1111" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1112">
       <c r="A1112" s="0" t="n">
-        <v>3172</v>
+        <v>92280</v>
       </c>
       <c r="B1112" s="0" t="inlineStr">
         <is>
-          <t>Rollos de Algodon Akzenta  Tamaño Mediano Nº 2   Akzenta</t>
+          <t>Royal bond Adhesivo 7 generación   Royal Dent</t>
         </is>
       </c>
       <c r="C1112" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1113">
       <c r="A1113" s="0" t="n">
-        <v>3173</v>
+        <v>12469</v>
       </c>
       <c r="B1113" s="0" t="inlineStr">
         <is>
-          <t>Rollos de Algodon Akzenta  Tamaño Grande Nº 3   Akzenta</t>
+          <t>Royal Edta cream 19%   Royal Dent</t>
         </is>
       </c>
       <c r="C1113" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1114">
       <c r="A1114" s="0" t="n">
-        <v>3171</v>
+        <v>90277</v>
       </c>
       <c r="B1114" s="0" t="inlineStr">
         <is>
-          <t>Rollos de Algodon Akzenta  Akzenta</t>
+          <t>Royal Lab 2000 desinfectacte TRIENZIMÁTICO para instrumental 5 litros  Royal Dent</t>
         </is>
       </c>
       <c r="C1114" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1115">
       <c r="A1115" s="0" t="n">
-        <v>3245</v>
+        <v>1581</v>
       </c>
       <c r="B1115" s="0" t="inlineStr">
         <is>
-          <t>Rollos de algodón económicos  Tamaño Mediano Nº 2   Royal-Dent</t>
+          <t>Salibag fundas captador Rx  Hager&amp;Werken</t>
         </is>
       </c>
       <c r="C1115" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1116">
-      <c r="A1116" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1116" s="0" t="n">
+        <v>30201</v>
       </c>
       <c r="B1116" s="0" t="inlineStr">
         <is>
-          <t>Rollos de esterilización 10 cm.  Royal Dent</t>
+          <t>Satelec Insertos, insert número 1 universal  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C1116" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1117">
-      <c r="A1117" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1117" s="0" t="n">
+        <v>67167</v>
       </c>
       <c r="B1117" s="0" t="inlineStr">
         <is>
-          <t>Rollos de esterilización 5 cm.  Royal Dent</t>
+          <t>Scaler BlackJack AESBJXPX  American Eagle</t>
         </is>
       </c>
       <c r="C1117" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1118">
-      <c r="A1118" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1118" s="0" t="n">
+        <v>82042</v>
       </c>
       <c r="B1118" s="0" t="inlineStr">
         <is>
-          <t>Rollos de esterilización 7,5 cm.  Royal Dent</t>
+          <t>Scaler posterios Scaler 204SDXPX  American Eagle</t>
         </is>
       </c>
       <c r="C1118" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1119">
-      <c r="A1119" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1119" s="0" t="n">
+        <v>72005</v>
       </c>
       <c r="B1119" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 15 cm.  Royal Dent</t>
+          <t>SDR flow+ compulas   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1119" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1120">
-      <c r="A1120" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1120" s="0" t="n">
+        <v>72009</v>
       </c>
       <c r="B1120" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 20 cm.  Royal Dent</t>
+          <t>SDR flow+ compulas ECO color universal  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1120" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1121">
-      <c r="A1121" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1121" s="0" t="n">
+        <v>2214</v>
       </c>
       <c r="B1121" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 25 cm.  Royal Dent</t>
+          <t>Sealapex  KerrHawe</t>
         </is>
       </c>
       <c r="C1121" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1122">
-      <c r="A1122" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1122" s="0" t="n">
+        <v>30005</v>
       </c>
       <c r="B1122" s="0" t="inlineStr">
         <is>
-          <t>Rollos esterilización 30 cm.  Royal Dent</t>
+          <t>Separador  de mejillas  Royal Dent</t>
         </is>
       </c>
       <c r="C1122" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1123">
       <c r="A1123" s="0" t="n">
-        <v>92280</v>
+        <v>9680</v>
       </c>
       <c r="B1123" s="0" t="inlineStr">
         <is>
-          <t>Royal bond Adhesivo 7 generación   Royal Dent</t>
+          <t>Separador de mejillas  Directa</t>
         </is>
       </c>
       <c r="C1123" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1124">
       <c r="A1124" s="0" t="n">
-        <v>12469</v>
+        <v>9380</v>
       </c>
       <c r="B1124" s="0" t="inlineStr">
         <is>
-          <t>Royal Edta cream 19%   Royal Dent</t>
+          <t>Separador membrana sinusal doble Tatum  Figura 718-EN2   Bontempi</t>
         </is>
       </c>
       <c r="C1124" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1125">
       <c r="A1125" s="0" t="n">
-        <v>90277</v>
+        <v>9379</v>
       </c>
       <c r="B1125" s="0" t="inlineStr">
         <is>
-          <t>Royal Lab 2000 desinfectacte TRIENZIMÁTICO para instrumental 5 litros  Royal Dent</t>
+          <t>Separador membrana sinusal doble Tatum  Bontempi</t>
         </is>
       </c>
       <c r="C1125" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1126">
       <c r="A1126" s="0" t="n">
-        <v>1581</v>
+        <v>11680</v>
       </c>
       <c r="B1126" s="0" t="inlineStr">
         <is>
-          <t>Salibag fundas captador Rx  Hager&amp;Werken</t>
+          <t>Separadores radiopacos  Ortho</t>
         </is>
       </c>
       <c r="C1126" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1127">
       <c r="A1127" s="0" t="n">
-        <v>30201</v>
+        <v>83421</v>
       </c>
       <c r="B1127" s="0" t="inlineStr">
         <is>
-          <t>Satelec Insertos, insert número 1 universal  Acteon-Satelec</t>
+          <t>SERVILLETAS 40x40 2 capas  Royal Dent</t>
         </is>
       </c>
       <c r="C1127" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1128">
       <c r="A1128" s="0" t="n">
-        <v>67167</v>
+        <v>38223</v>
       </c>
       <c r="B1128" s="0" t="inlineStr">
         <is>
-          <t>Scaler BlackJack AESBJXPX  American Eagle</t>
+          <t>Servilletas Baberos   Color Azul capri   Royal Dent</t>
         </is>
       </c>
       <c r="C1128" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1129">
       <c r="A1129" s="0" t="n">
-        <v>82042</v>
+        <v>38218</v>
       </c>
       <c r="B1129" s="0" t="inlineStr">
         <is>
-          <t>Scaler posterios Scaler 204SDXPX  American Eagle</t>
+          <t>Servilletas baberos color azul,naranja y verde.  Omnia</t>
         </is>
       </c>
       <c r="C1129" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1130">
       <c r="A1130" s="0" t="n">
-        <v>72005</v>
+        <v>80430</v>
       </c>
       <c r="B1130" s="0" t="inlineStr">
         <is>
-          <t>SDR flow+ compulas   Dentsply Sirona</t>
+          <t>Servilletas baberos SMILY  Royal Dent</t>
         </is>
       </c>
       <c r="C1130" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1131">
       <c r="A1131" s="0" t="n">
-        <v>72009</v>
+        <v>3814</v>
       </c>
       <c r="B1131" s="0" t="inlineStr">
         <is>
-          <t>SDR flow+ compulas ECO color universal  Dentsply Sirona</t>
+          <t>Servilletas papel 30x30 cm. 2 capas  Royal Dent</t>
         </is>
       </c>
       <c r="C1131" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1132">
       <c r="A1132" s="0" t="n">
-        <v>2214</v>
+        <v>30645</v>
       </c>
       <c r="B1132" s="0" t="inlineStr">
         <is>
-          <t>Sealapex  KerrHawe</t>
+          <t>Servotomo gamma II ( F57210 )  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C1132" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1133">
       <c r="A1133" s="0" t="n">
-        <v>30005</v>
+        <v>3505</v>
       </c>
       <c r="B1133" s="0" t="inlineStr">
         <is>
-          <t>Separador  de mejillas  Royal Dent</t>
+          <t>Set implante dental  Royal Dent</t>
         </is>
       </c>
       <c r="C1133" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1134">
       <c r="A1134" s="0" t="n">
-        <v>9680</v>
+        <v>350512</v>
       </c>
       <c r="B1134" s="0" t="inlineStr">
         <is>
-          <t>Separador de mejillas  Directa</t>
+          <t>Set implante dental pack económico  Royal Dent</t>
         </is>
       </c>
       <c r="C1134" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1135">
       <c r="A1135" s="0" t="n">
-        <v>9379</v>
+        <v>13802</v>
       </c>
       <c r="B1135" s="0" t="inlineStr">
         <is>
-          <t>Separador membrana sinusal doble Tatum  Bontempi</t>
+          <t>Silano  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1135" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1136">
       <c r="A1136" s="0" t="n">
-        <v>9380</v>
+        <v>13795</v>
       </c>
       <c r="B1136" s="0" t="inlineStr">
         <is>
-          <t>Separador membrana sinusal doble Tatum  Figura 718-EN2   Bontempi</t>
+          <t>Silano Monobond Plus   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1136" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1137">
       <c r="A1137" s="0" t="n">
-        <v>11680</v>
+        <v>84344</v>
       </c>
       <c r="B1137" s="0" t="inlineStr">
         <is>
-          <t>Separadores radiopacos  Ortho</t>
+          <t>Silano pack intro  Pulpdent</t>
         </is>
       </c>
       <c r="C1137" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1138">
       <c r="A1138" s="0" t="n">
-        <v>83421</v>
+        <v>84345</v>
       </c>
       <c r="B1138" s="0" t="inlineStr">
         <is>
-          <t>SERVILLETAS 40x40 2 capas  Royal Dent</t>
+          <t>Silano reposición  Pulpdent</t>
         </is>
       </c>
       <c r="C1138" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1139">
       <c r="A1139" s="0" t="n">
-        <v>38223</v>
+        <v>8397</v>
       </c>
       <c r="B1139" s="0" t="inlineStr">
         <is>
-          <t>Servilletas Baberos   Color Azul capri   Royal Dent</t>
+          <t>Silicona Fluida Light body  Soft Fast  Royal Dent</t>
         </is>
       </c>
       <c r="C1139" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1140">
       <c r="A1140" s="0" t="n">
-        <v>38218</v>
+        <v>8396</v>
       </c>
       <c r="B1140" s="0" t="inlineStr">
         <is>
-          <t>Servilletas baberos color azul,naranja y verde.  Omnia</t>
+          <t>Silicona Putty Soft Fast  Royal Dent</t>
         </is>
       </c>
       <c r="C1140" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1141">
       <c r="A1141" s="0" t="n">
-        <v>80430</v>
+        <v>1791</v>
       </c>
       <c r="B1141" s="0" t="inlineStr">
         <is>
-          <t>Servilletas baberos SMILY  Royal Dent</t>
+          <t>Skyce transparentes reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1141" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1142">
       <c r="A1142" s="0" t="n">
-        <v>3814</v>
+        <v>71697</v>
       </c>
       <c r="B1142" s="0" t="inlineStr">
         <is>
-          <t>Servilletas papel 30x30 cm. 2 capas  Royal Dent</t>
+          <t>Sof-Lex Spiral Diamante Pre-Pulido 5090  Solventum</t>
         </is>
       </c>
       <c r="C1142" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1143">
       <c r="A1143" s="0" t="n">
-        <v>30645</v>
+        <v>71698</v>
       </c>
       <c r="B1143" s="0" t="inlineStr">
         <is>
-          <t>Servotomo gamma II ( F57210 )  Acteon-Satelec</t>
+          <t>Sof-Lex Spiral Diamante Pulido 5091  Solventum</t>
         </is>
       </c>
       <c r="C1143" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1144">
       <c r="A1144" s="0" t="n">
-        <v>13802</v>
+        <v>71699</v>
       </c>
       <c r="B1144" s="0" t="inlineStr">
         <is>
-          <t>Silano  Laboratorios Clarben</t>
+          <t>Sof-Lex Spiral Diamante Pulido 5091kit intro 5092-IM  Solventum</t>
         </is>
       </c>
       <c r="C1144" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1145">
       <c r="A1145" s="0" t="n">
-        <v>13795</v>
+        <v>1874</v>
       </c>
       <c r="B1145" s="0" t="inlineStr">
         <is>
-          <t>Silano Monobond Plus   Ivoclar-Vivadent</t>
+          <t>Sofreliner M  Tokuyama</t>
         </is>
       </c>
       <c r="C1145" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1146">
       <c r="A1146" s="0" t="n">
-        <v>84344</v>
+        <v>4404</v>
       </c>
       <c r="B1146" s="0" t="inlineStr">
         <is>
-          <t>Silano pack intro  Pulpdent</t>
+          <t>Softly  Acteon-Satelec</t>
         </is>
       </c>
       <c r="C1146" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1147">
       <c r="A1147" s="0" t="n">
-        <v>84345</v>
+        <v>9517</v>
       </c>
       <c r="B1147" s="0" t="inlineStr">
         <is>
-          <t>Silano reposición  Pulpdent</t>
+          <t>Sonda Dentsply Sirona B093S 4F/6F  mango silicona  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1147" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1148">
       <c r="A1148" s="0" t="n">
-        <v>8397</v>
+        <v>9513</v>
       </c>
       <c r="B1148" s="0" t="inlineStr">
         <is>
-          <t>Silicona Fluida Light body  Soft Fast  Royal Dent</t>
+          <t>Sonda milimetrada Williams SM-1  Bontempi</t>
         </is>
       </c>
       <c r="C1148" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1149">
       <c r="A1149" s="0" t="n">
-        <v>8396</v>
+        <v>9506</v>
       </c>
       <c r="B1149" s="0" t="inlineStr">
         <is>
-          <t>Silicona Putty Soft Fast  Royal Dent</t>
+          <t>Sonda mixta n 23/17 707-23D2  Bontempi</t>
         </is>
       </c>
       <c r="C1149" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1150">
       <c r="A1150" s="0" t="n">
-        <v>1791</v>
+        <v>67047</v>
       </c>
       <c r="B1150" s="0" t="inlineStr">
         <is>
-          <t>Skyce transparentes reposición  Ivoclar-Vivadent</t>
+          <t>Sonda-explorador doble 23/17  Royal Dent-Asa Dental</t>
         </is>
       </c>
       <c r="C1150" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1151">
       <c r="A1151" s="0" t="n">
-        <v>71697</v>
+        <v>8534</v>
       </c>
       <c r="B1151" s="0" t="inlineStr">
         <is>
-          <t>Sof-Lex Spiral Diamante Pre-Pulido 5090  Solventum</t>
+          <t>Soplete gran tamaño plateado 100026  Mestra</t>
         </is>
       </c>
       <c r="C1151" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1152">
       <c r="A1152" s="0" t="n">
-        <v>71698</v>
+        <v>71657</v>
       </c>
       <c r="B1152" s="0" t="inlineStr">
         <is>
-          <t>Sof-Lex Spiral Diamante Pulido 5091  Solventum</t>
+          <t>SpeedCEm Plus reposición  Color Transparente   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1152" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1153">
       <c r="A1153" s="0" t="n">
-        <v>71699</v>
+        <v>80543</v>
       </c>
       <c r="B1153" s="0" t="inlineStr">
         <is>
-          <t>Sof-Lex Spiral Diamante Pulido 5091kit intro 5092-IM  Solventum</t>
+          <t>SPLINT MAT  Fibra de Refuerzo  Maison Dentaire</t>
         </is>
       </c>
       <c r="C1153" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1154">
       <c r="A1154" s="0" t="n">
-        <v>1874</v>
+        <v>12415</v>
       </c>
       <c r="B1154" s="0" t="inlineStr">
         <is>
-          <t>Sofreliner M  Tokuyama</t>
+          <t>Spray refrigerante sabor menta  Akzenta</t>
         </is>
       </c>
       <c r="C1154" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1155">
       <c r="A1155" s="0" t="n">
-        <v>4404</v>
+        <v>7204</v>
       </c>
       <c r="B1155" s="0" t="inlineStr">
         <is>
-          <t>Softly  Acteon-Satelec</t>
+          <t>Starter-Set Putty Fast / Light Fast - 2984  Voco</t>
         </is>
       </c>
       <c r="C1155" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1156">
       <c r="A1156" s="0" t="n">
-        <v>9517</v>
+        <v>8703</v>
       </c>
       <c r="B1156" s="0" t="inlineStr">
         <is>
-          <t>Sonda Dentsply Sirona B093S 4F/6F  mango silicona  Dentsply Sirona</t>
+          <t>Stay Put  Grosor Nº 2 Medio (verde)   Roeko</t>
         </is>
       </c>
       <c r="C1156" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1157">
       <c r="A1157" s="0" t="n">
-        <v>9513</v>
+        <v>13904</v>
       </c>
       <c r="B1157" s="0" t="inlineStr">
         <is>
-          <t>Sonda milimetrada Williams SM-1  Bontempi</t>
+          <t>Stypro  Curasan</t>
         </is>
       </c>
       <c r="C1157" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1158">
       <c r="A1158" s="0" t="n">
-        <v>9506</v>
+        <v>80164</v>
       </c>
       <c r="B1158" s="0" t="inlineStr">
         <is>
-          <t>Sonda mixta n 23/17 707-23D2  Bontempi</t>
+          <t>Supramid monofilamento Poliamida  Lorca Marin</t>
         </is>
       </c>
       <c r="C1158" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1159">
       <c r="A1159" s="0" t="n">
-        <v>67047</v>
+        <v>192100</v>
       </c>
       <c r="B1159" s="0" t="inlineStr">
         <is>
-          <t>Sonda-explorador doble 23/17  Royal Dent-Asa Dental</t>
+          <t>Sutura monofilameto Nylon  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Laboratorios Arago</t>
         </is>
       </c>
       <c r="C1159" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1160">
       <c r="A1160" s="0" t="n">
-        <v>8534</v>
+        <v>191143</v>
       </c>
       <c r="B1160" s="0" t="inlineStr">
         <is>
-          <t>Soplete gran tamaño plateado 100026  Mestra</t>
+          <t>Sutura Poliglicólico PGA incolora-PSN385V-PSN386V-PSN422V-PSN724V  PGA incolora 4/0 C-19 1/2 PSN724V   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1160" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1161">
       <c r="A1161" s="0" t="n">
-        <v>71657</v>
+        <v>19130</v>
       </c>
       <c r="B1161" s="0" t="inlineStr">
         <is>
-          <t>SpeedCEm Plus reposición  Color Transparente   Ivoclar-Vivadent</t>
+          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C1161" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1162">
       <c r="A1162" s="0" t="n">
-        <v>80543</v>
+        <v>192117</v>
       </c>
       <c r="B1162" s="0" t="inlineStr">
         <is>
-          <t>SPLINT MAT  Fibra de Refuerzo  Maison Dentaire</t>
+          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
         </is>
       </c>
       <c r="C1162" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1163">
       <c r="A1163" s="0" t="n">
-        <v>12415</v>
+        <v>19131</v>
       </c>
       <c r="B1163" s="0" t="inlineStr">
         <is>
-          <t>Spray refrigerante sabor menta  Akzenta</t>
+          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
         </is>
       </c>
       <c r="C1163" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1164">
       <c r="A1164" s="0" t="n">
-        <v>7204</v>
+        <v>19134</v>
       </c>
       <c r="B1164" s="0" t="inlineStr">
         <is>
-          <t>Starter-Set Putty Fast / Light Fast - 2984  Voco</t>
+          <t>Sutura reabsorvible Poliglicólico PGA Rápido  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
         </is>
       </c>
       <c r="C1164" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1165">
       <c r="A1165" s="0" t="n">
-        <v>8703</v>
+        <v>19118</v>
       </c>
       <c r="B1165" s="0" t="inlineStr">
         <is>
-          <t>Stay Put  Grosor Nº 2 Medio (verde)   Roeko</t>
+          <t>Sutura seda no absorvible sección triangular  Arago</t>
         </is>
       </c>
       <c r="C1165" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1166">
       <c r="A1166" s="0" t="n">
-        <v>13904</v>
+        <v>19125</v>
       </c>
       <c r="B1166" s="0" t="inlineStr">
         <is>
-          <t>Stypro  Curasan</t>
+          <t>Sutura seda no absorvible sección triangular  Aguja TB-12 3/8 16 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
         </is>
       </c>
       <c r="C1166" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1167">
       <c r="A1167" s="0" t="n">
-        <v>80164</v>
+        <v>19118</v>
       </c>
       <c r="B1167" s="0" t="inlineStr">
         <is>
-          <t>Supramid monofilamento Poliamida  Lorca Marin</t>
+          <t>Sutura seda no absorvible sección triangular  Arago</t>
         </is>
       </c>
       <c r="C1167" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1168">
       <c r="A1168" s="0" t="n">
-        <v>192100</v>
+        <v>119221</v>
       </c>
       <c r="B1168" s="0" t="inlineStr">
         <is>
-          <t>Sutura monofilameto Nylon  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Laboratorios Arago</t>
+          <t>Sutura seda triangular  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm SMI</t>
         </is>
       </c>
       <c r="C1168" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1169">
       <c r="A1169" s="0" t="n">
-        <v>191143</v>
+        <v>119219</v>
       </c>
       <c r="B1169" s="0" t="inlineStr">
         <is>
-          <t>Sutura Poliglicólico PGA incolora-PSN385V-PSN386V-PSN422V-PSN724V  PGA incolora 4/0 C-19 1/2 PSN724V   Hu-Friedy</t>
+          <t>Sutura seda triangular  SMI</t>
         </is>
       </c>
       <c r="C1169" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1170">
       <c r="A1170" s="0" t="n">
-        <v>19130</v>
+        <v>119231</v>
       </c>
       <c r="B1170" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-12 3/8 16 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Sutura supramid monofilamento de Poliamida   SMI</t>
         </is>
       </c>
       <c r="C1170" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1171">
       <c r="A1171" s="0" t="n">
-        <v>192117</v>
+        <v>20993</v>
       </c>
       <c r="B1171" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 5/0 1 mm Hilo 5/0 1 mm Arago</t>
+          <t>Sutura supramid monofilamento Poliamida  Laboratorios Arago</t>
         </is>
       </c>
       <c r="C1171" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1172">
       <c r="A1172" s="0" t="n">
-        <v>19131</v>
+        <v>192091</v>
       </c>
       <c r="B1172" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Arago</t>
+          <t>Suturas monofilamento de Polipropileno  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Laboratorios Arago</t>
         </is>
       </c>
       <c r="C1172" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1173">
       <c r="A1173" s="0" t="n">
-        <v>19134</v>
+        <v>1516</v>
       </c>
       <c r="B1173" s="0" t="inlineStr">
         <is>
-          <t>Sutura reabsorvible Poliglicólico PGA Rápido  Aguja TB-15 3/8 19 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
+          <t>T-MAT-G  18 X 24 telepanorámica  Kodak</t>
         </is>
       </c>
       <c r="C1173" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1174">
       <c r="A1174" s="0" t="n">
-        <v>19118</v>
+        <v>90211</v>
       </c>
       <c r="B1174" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda no absorvible sección triangular  Arago</t>
+          <t>Tallas con adhesivo 50x75 cm  Royal Dent</t>
         </is>
       </c>
       <c r="C1174" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1175">
       <c r="A1175" s="0" t="n">
-        <v>19125</v>
+        <v>3551</v>
       </c>
       <c r="B1175" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda no absorvible sección triangular  Aguja TB-12 3/8 16 mm Hilo 3/0 2 mm Hilo 3/0 2 mm Arago</t>
+          <t>Tallas estériles 50 x 50 cm, Caja completa de 500 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1175" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1176">
       <c r="A1176" s="0" t="n">
-        <v>19118</v>
+        <v>3515</v>
       </c>
       <c r="B1176" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda no absorvible sección triangular  Arago</t>
+          <t>Tallas estériles 50x50 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1176" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1177">
       <c r="A1177" s="0" t="n">
-        <v>119221</v>
+        <v>3553</v>
       </c>
       <c r="B1177" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda triangular  Aguja TC-14 1/2 22 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm SMI</t>
+          <t>Tallas estériles 75 x 90 cm, Caja completa de 200 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1177" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1178">
       <c r="A1178" s="0" t="n">
-        <v>119219</v>
+        <v>3517</v>
       </c>
       <c r="B1178" s="0" t="inlineStr">
         <is>
-          <t>Sutura seda triangular  SMI</t>
+          <t>Tallas estériles 75x90 cm.  Royal Dent</t>
         </is>
       </c>
       <c r="C1178" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1179">
       <c r="A1179" s="0" t="n">
-        <v>119231</v>
+        <v>81736</v>
       </c>
       <c r="B1179" s="0" t="inlineStr">
         <is>
-          <t>Sutura supramid monofilamento de Poliamida   SMI</t>
+          <t>Tallas estériles Foliodrape 50x50cm unidad  Hartmann</t>
         </is>
       </c>
       <c r="C1179" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1180">
       <c r="A1180" s="0" t="n">
-        <v>20993</v>
+        <v>34068</v>
       </c>
       <c r="B1180" s="0" t="inlineStr">
         <is>
-          <t>Sutura supramid monofilamento Poliamida  Laboratorios Arago</t>
+          <t>Tapa gris Aluminio N para bandeja 288x187x29  Asa Dental</t>
         </is>
       </c>
       <c r="C1180" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1181">
       <c r="A1181" s="0" t="n">
-        <v>192091</v>
+        <v>34075</v>
       </c>
       <c r="B1181" s="0" t="inlineStr">
         <is>
-          <t>Suturas monofilamento de Polipropileno  Aguja TB-15 3/8 19 mm Hilo 4/0 1,5 mm Hilo 4/0 1,5 mm Laboratorios Arago</t>
+          <t>Tapa gris Aluminio P para bandeja 18x14x1,5 cm.   Royal Dent</t>
         </is>
       </c>
       <c r="C1181" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1182">
       <c r="A1182" s="0" t="n">
-        <v>1516</v>
+        <v>8114</v>
       </c>
       <c r="B1182" s="0" t="inlineStr">
         <is>
-          <t>T-MAT-G  18 X 24 telepanorámica  Kodak</t>
+          <t>Taza alginato y yeso mediana  Royal Dent</t>
         </is>
       </c>
       <c r="C1182" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1183">
       <c r="A1183" s="0" t="n">
-        <v>90211</v>
+        <v>13323</v>
       </c>
       <c r="B1183" s="0" t="inlineStr">
         <is>
-          <t>Tallas con adhesivo 50x75 cm  Royal Dent</t>
+          <t>Telio inlay universal  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1183" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1184">
       <c r="A1184" s="0" t="n">
-        <v>3551</v>
+        <v>1885</v>
       </c>
       <c r="B1184" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 50 x 50 cm, Caja completa de 500 unidades  Royal Dent</t>
+          <t>Tem Splint 020 0,50 mm  Dentaflux</t>
         </is>
       </c>
       <c r="C1184" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1185">
       <c r="A1185" s="0" t="n">
-        <v>3515</v>
+        <v>13826</v>
       </c>
       <c r="B1185" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 50x50 cm.  Royal Dent</t>
+          <t>TempBond Automix Clear  KerrHawe</t>
         </is>
       </c>
       <c r="C1185" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1186">
       <c r="A1186" s="0" t="n">
-        <v>3553</v>
+        <v>13824</v>
       </c>
       <c r="B1186" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 75 x 90 cm, Caja completa de 200 unidades  Royal Dent</t>
+          <t>TempBond Automix Original   KerrHawe</t>
         </is>
       </c>
       <c r="C1186" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1187">
       <c r="A1187" s="0" t="n">
-        <v>3517</v>
+        <v>80497</v>
       </c>
       <c r="B1187" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles 75x90 cm.  Royal Dent</t>
+          <t>TEMPSMART DC    A2   GC</t>
         </is>
       </c>
       <c r="C1187" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1188">
-      <c r="A1188" s="0" t="n">
-        <v>81736</v>
+      <c r="A1188" s="0" t="inlineStr">
+        <is>
+          <t>0621</t>
+        </is>
       </c>
       <c r="B1188" s="0" t="inlineStr">
         <is>
-          <t>Tallas estériles Foliodrape 50x50cm unidad  Hartmann</t>
+          <t>Tetric Evoflow   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1188" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1189">
-      <c r="A1189" s="0" t="n">
-        <v>34068</v>
+      <c r="A1189" s="0" t="inlineStr">
+        <is>
+          <t>0623</t>
+        </is>
       </c>
       <c r="B1189" s="0" t="inlineStr">
         <is>
-          <t>Tapa gris Aluminio N para bandeja 288x187x29  Asa Dental</t>
+          <t>Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1189" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1190">
       <c r="A1190" s="0" t="n">
-        <v>34075</v>
+        <v>81044</v>
       </c>
       <c r="B1190" s="0" t="inlineStr">
         <is>
-          <t>Tapa gris Aluminio P para bandeja 18x14x1,5 cm.   Royal Dent</t>
+          <t>Tetric PowerFill compules 20x.02 grs.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1190" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1191">
       <c r="A1191" s="0" t="n">
-        <v>8114</v>
+        <v>81041</v>
       </c>
       <c r="B1191" s="0" t="inlineStr">
         <is>
-          <t>Taza alginato y yeso mediana  Royal Dent</t>
+          <t>Tetric PowerFill jeringas 3 grs.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1191" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1192">
       <c r="A1192" s="0" t="n">
-        <v>13323</v>
+        <v>81050</v>
       </c>
       <c r="B1192" s="0" t="inlineStr">
         <is>
-          <t>Telio inlay universal  Ivoclar-Vivadent</t>
+          <t>Tetric PowerFlow compules 20x0,2 grs.  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1192" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1193">
       <c r="A1193" s="0" t="n">
-        <v>1885</v>
+        <v>81047</v>
       </c>
       <c r="B1193" s="0" t="inlineStr">
         <is>
-          <t>Tem Splint 020 0,50 mm  Dentaflux</t>
+          <t>Tetric PowerFlow jeringa 2 grs.   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1193" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1194">
       <c r="A1194" s="0" t="n">
-        <v>13826</v>
+        <v>82314</v>
       </c>
       <c r="B1194" s="0" t="inlineStr">
         <is>
-          <t>TempBond Automix Clear  KerrHawe</t>
+          <t>Tetric Prime cavifil  Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1194" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1195">
       <c r="A1195" s="0" t="n">
-        <v>13824</v>
+        <v>82302</v>
       </c>
       <c r="B1195" s="0" t="inlineStr">
         <is>
-          <t>TempBond Automix Original   KerrHawe</t>
+          <t>Tetric Prime jeringa 3 grs.  Color A-3   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1195" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1196">
       <c r="A1196" s="0" t="n">
-        <v>80497</v>
+        <v>641</v>
       </c>
       <c r="B1196" s="0" t="inlineStr">
         <is>
-          <t>TEMPSMART DC    A2   GC</t>
+          <t>Thermafil reposición   Nº 60   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1196" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1197">
-      <c r="A1197" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1197" s="0" t="n">
+        <v>646</v>
       </c>
       <c r="B1197" s="0" t="inlineStr">
         <is>
-          <t>Tetric Evoflow   Ivoclar-Vivadent</t>
+          <t>Thermafil reposición ECO   Nº 30   Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1197" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1198">
-      <c r="A1198" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1198" s="0" t="n">
+        <v>67055</v>
       </c>
       <c r="B1198" s="0" t="inlineStr">
         <is>
-          <t>Tetric Evoflow   Color A-3   Ivoclar-Vivadent</t>
+          <t>Tijera recta  Royal Dent</t>
         </is>
       </c>
       <c r="C1198" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1199">
       <c r="A1199" s="0" t="n">
-        <v>81044</v>
+        <v>9071</v>
       </c>
       <c r="B1199" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFill compules 20x.02 grs.  Ivoclar-Vivadent</t>
+          <t>Tijera Spencer con muesca recta 11 cm  Bontempi</t>
         </is>
       </c>
       <c r="C1199" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1200">
       <c r="A1200" s="0" t="n">
-        <v>81041</v>
+        <v>71001</v>
       </c>
       <c r="B1200" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFill jeringas 3 grs.  Ivoclar-Vivadent</t>
+          <t>Tijeras S13S recto 12cm para suturas   Hu-Friedy</t>
         </is>
       </c>
       <c r="C1200" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1201">
       <c r="A1201" s="0" t="n">
-        <v>81050</v>
+        <v>9072</v>
       </c>
       <c r="B1201" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFlow compules 20x0,2 grs.  Ivoclar-Vivadent</t>
+          <t>Tijeta para sutura Spencer recta 14,5 cm.  Bontempi</t>
         </is>
       </c>
       <c r="C1201" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1202">
-      <c r="A1202" s="0" t="n">
-        <v>81047</v>
+      <c r="A1202" s="0" t="inlineStr">
+        <is>
+          <t>0751</t>
+        </is>
       </c>
       <c r="B1202" s="0" t="inlineStr">
         <is>
-          <t>Tetric PowerFlow jeringa 2 grs.   Ivoclar-Vivadent</t>
+          <t>Tiranervios   Nº 1 Blanco   VDW </t>
         </is>
       </c>
       <c r="C1202" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1203">
-      <c r="A1203" s="0" t="n">
-        <v>82314</v>
+      <c r="A1203" s="0" t="inlineStr">
+        <is>
+          <t>0752</t>
+        </is>
       </c>
       <c r="B1203" s="0" t="inlineStr">
         <is>
-          <t>Tetric Prime cavifil  Color A-3   Ivoclar-Vivadent</t>
+          <t>Tiranervios   Nº 2 Amarillo   VDW </t>
         </is>
       </c>
       <c r="C1203" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1204">
-      <c r="A1204" s="0" t="n">
-        <v>82302</v>
+      <c r="A1204" s="0" t="inlineStr">
+        <is>
+          <t>0753</t>
+        </is>
       </c>
       <c r="B1204" s="0" t="inlineStr">
         <is>
-          <t>Tetric Prime jeringa 3 grs.  Color A-3   Ivoclar-Vivadent</t>
+          <t>Tiranervios   Nº 3 Rojo   VDW </t>
         </is>
       </c>
       <c r="C1204" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1205">
-      <c r="A1205" s="0" t="n">
-        <v>641</v>
+      <c r="A1205" s="0" t="inlineStr">
+        <is>
+          <t>0754</t>
+        </is>
       </c>
       <c r="B1205" s="0" t="inlineStr">
         <is>
-          <t>Thermafil reposición   Nº 60   Dentsply Sirona</t>
+          <t>Tiranervios   Nº 4 Azul   VDW </t>
         </is>
       </c>
       <c r="C1205" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1206">
-      <c r="A1206" s="0" t="n">
-        <v>646</v>
+      <c r="A1206" s="0" t="inlineStr">
+        <is>
+          <t>0750</t>
+        </is>
       </c>
       <c r="B1206" s="0" t="inlineStr">
         <is>
-          <t>Thermafil reposición ECO   Nº 30   Dentsply Sirona</t>
+          <t>Tiranervios  VDW </t>
         </is>
       </c>
       <c r="C1206" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1207">
       <c r="A1207" s="0" t="n">
-        <v>67055</v>
+        <v>81205</v>
       </c>
       <c r="B1207" s="0" t="inlineStr">
         <is>
-          <t>Tijera recta  Royal Dent</t>
+          <t>Tiranervios de 21 mm esterilizados por radiación   Nº 40 Azul   DentsplSirona</t>
         </is>
       </c>
       <c r="C1207" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1208">
       <c r="A1208" s="0" t="n">
-        <v>9071</v>
+        <v>81201</v>
       </c>
       <c r="B1208" s="0" t="inlineStr">
         <is>
-          <t>Tijera Spencer con muesca recta 11 cm  Bontempi</t>
+          <t>Tiranervios de 21 mm esterilizados por radiación  DentsplSirona</t>
         </is>
       </c>
       <c r="C1208" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1209">
-      <c r="A1209" s="0" t="n">
-        <v>71001</v>
+      <c r="A1209" s="0" t="inlineStr">
+        <is>
+          <t>08306</t>
+        </is>
       </c>
       <c r="B1209" s="0" t="inlineStr">
         <is>
-          <t>Tijeras S13S recto 12cm para suturas   Hu-Friedy</t>
+          <t>Tiras Comply multiparamétricas   Solventum</t>
         </is>
       </c>
       <c r="C1209" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1210">
-      <c r="A1210" s="0" t="n">
-        <v>9072</v>
+      <c r="A1210" s="0" t="inlineStr">
+        <is>
+          <t>0870</t>
+        </is>
       </c>
       <c r="B1210" s="0" t="inlineStr">
         <is>
-          <t>Tijeta para sutura Spencer recta 14,5 cm.  Bontempi</t>
+          <t>Tiras de indicador químico   Pergut</t>
         </is>
       </c>
       <c r="C1210" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1211">
-      <c r="A1211" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1211" s="0" t="n">
+        <v>1460</v>
       </c>
       <c r="B1211" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 1 Blanco   VDW </t>
+          <t>Tiras de pulir Sof-Lex  Solventum</t>
         </is>
       </c>
       <c r="C1211" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1212">
-      <c r="A1212" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1212" s="0" t="n">
+        <v>6466</v>
       </c>
       <c r="B1212" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 2 Amarillo   VDW </t>
+          <t>Tiras para separar metálicas acabado 1 lado grano medio   4 mm   Horico</t>
         </is>
       </c>
       <c r="C1212" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1213">
-      <c r="A1213" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1213" s="0" t="n">
+        <v>3818</v>
       </c>
       <c r="B1213" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 3 Rojo   VDW </t>
+          <t>Toallas secamanos zig-zag  Royal-Dent</t>
         </is>
       </c>
       <c r="C1213" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1214">
       <c r="A1214" s="0" t="inlineStr">
         <is>
-          <t>0754</t>
+          <t>0848</t>
         </is>
       </c>
       <c r="B1214" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios   Nº 4 Azul   VDW </t>
+          <t>Toallitas bote Lacledin  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1214" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1215">
       <c r="A1215" s="0" t="inlineStr">
         <is>
-          <t>0750</t>
+          <t>0859</t>
         </is>
       </c>
       <c r="B1215" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios  VDW </t>
+          <t>Toallitas Lacledin reposición  Laboratorios Clarben</t>
         </is>
       </c>
       <c r="C1215" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1216">
       <c r="A1216" s="0" t="n">
-        <v>81205</v>
+        <v>18993</v>
       </c>
       <c r="B1216" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios de 21 mm esterilizados por radiación   Nº 40 Azul   DentsplSirona</t>
+          <t>Tokuso rebase II  Tokuyama</t>
         </is>
       </c>
       <c r="C1216" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1217">
-      <c r="A1217" s="0" t="n">
-        <v>81201</v>
+      <c r="A1217" s="0" t="inlineStr">
+        <is>
+          <t>0964</t>
+        </is>
       </c>
       <c r="B1217" s="0" t="inlineStr">
         <is>
-          <t>Tiranervios de 21 mm esterilizados por radiación  DentsplSirona</t>
+          <t>Topes Silicona amarillos con dispensador A0197-1  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1217" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1218">
-      <c r="A1218" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1218" s="0" t="n">
+        <v>13317</v>
       </c>
       <c r="B1218" s="0" t="inlineStr">
         <is>
-          <t>Tiras Comply multiparamétricas   Solventum</t>
+          <t>Transbond Kit 712-035  Solventum Unitek</t>
         </is>
       </c>
       <c r="C1218" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1219">
-      <c r="A1219" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1219" s="0" t="n">
+        <v>13331</v>
       </c>
       <c r="B1219" s="0" t="inlineStr">
         <is>
-          <t>Tiras de indicador químico   Pergut</t>
+          <t>Transbond XT 712-036  Solventum Unitek</t>
         </is>
       </c>
       <c r="C1219" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1220">
       <c r="A1220" s="0" t="n">
-        <v>1460</v>
+        <v>13332</v>
       </c>
       <c r="B1220" s="0" t="inlineStr">
         <is>
-          <t>Tiras de pulir Sof-Lex  Solventum</t>
+          <t>Transbond XT Adhesivo 712-034  Solventum Unitek</t>
         </is>
       </c>
       <c r="C1220" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1221">
       <c r="A1221" s="0" t="n">
-        <v>6466</v>
+        <v>307563</v>
       </c>
       <c r="B1221" s="0" t="inlineStr">
         <is>
-          <t>Tiras para separar metálicas acabado 1 lado grano medio   4 mm   Horico</t>
+          <t>Turbina Pana-Max2 M4   NSK</t>
         </is>
       </c>
       <c r="C1221" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1222">
       <c r="A1222" s="0" t="n">
-        <v>3818</v>
+        <v>17949</v>
       </c>
       <c r="B1222" s="0" t="inlineStr">
         <is>
-          <t>Toallas secamanos zig-zag  Royal-Dent</t>
+          <t>Ufi Gel duro reposición   Voco</t>
         </is>
       </c>
       <c r="C1222" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1223">
-      <c r="A1223" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1223" s="0" t="n">
+        <v>18991</v>
       </c>
       <c r="B1223" s="0" t="inlineStr">
         <is>
-          <t>Toallitas bote Lacledin  Laboratorios Clarben</t>
+          <t>Ufi Gel Hard C reposición.  Voco</t>
         </is>
       </c>
       <c r="C1223" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1224">
-      <c r="A1224" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1224" s="0" t="n">
+        <v>1895</v>
       </c>
       <c r="B1224" s="0" t="inlineStr">
         <is>
-          <t>Toallitas Lacledin reposición  Laboratorios Clarben</t>
+          <t>Ufi Gel SC Kit  Voco</t>
         </is>
       </c>
       <c r="C1224" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1225">
       <c r="A1225" s="0" t="n">
-        <v>18993</v>
+        <v>17826</v>
       </c>
       <c r="B1225" s="0" t="inlineStr">
         <is>
-          <t>Tokuso rebase II  Tokuyama</t>
+          <t>Ultra-Blend Plus kit UP 415   Ultradent</t>
         </is>
       </c>
       <c r="C1225" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1226">
-      <c r="A1226" s="0" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="A1226" s="0" t="n">
+        <v>1522</v>
       </c>
       <c r="B1226" s="0" t="inlineStr">
         <is>
-          <t>Topes Silicona amarillos con dispensador A0197-1  Dentsply Sirona</t>
+          <t>Ultra-speed DF-54 niños  Kodak</t>
         </is>
       </c>
       <c r="C1226" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1227">
       <c r="A1227" s="0" t="n">
-        <v>13317</v>
+        <v>8721</v>
       </c>
       <c r="B1227" s="0" t="inlineStr">
         <is>
-          <t>Transbond Kit 712-035  Solventum Unitek</t>
+          <t>Ultrapak CleanCut  Grosor Nº 1 Fine (azul)   Ultradent</t>
         </is>
       </c>
       <c r="C1227" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1228">
       <c r="A1228" s="0" t="n">
-        <v>13331</v>
+        <v>8720</v>
       </c>
       <c r="B1228" s="0" t="inlineStr">
         <is>
-          <t>Transbond XT 712-036  Solventum Unitek</t>
+          <t>Ultrapak CleanCut  Ultradent</t>
         </is>
       </c>
       <c r="C1228" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1229">
       <c r="A1229" s="0" t="n">
-        <v>13332</v>
+        <v>8724</v>
       </c>
       <c r="B1229" s="0" t="inlineStr">
         <is>
-          <t>Transbond XT Adhesivo 712-034  Solventum Unitek</t>
+          <t>Ultrapak CleanCut Grosor n 00 XX-Fine - naranja  Ultradent</t>
         </is>
       </c>
       <c r="C1229" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1230">
       <c r="A1230" s="0" t="n">
-        <v>307563</v>
+        <v>1951</v>
       </c>
       <c r="B1230" s="0" t="inlineStr">
         <is>
-          <t>Turbina Pana-Max2 M4   NSK</t>
+          <t>Unimetric reposición  Cabeza Corta Ø 0,8 mm 008S Lila 008S Lila Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1230" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1231">
       <c r="A1231" s="0" t="n">
-        <v>17949</v>
+        <v>17948</v>
       </c>
       <c r="B1231" s="0" t="inlineStr">
         <is>
-          <t>Ufi Gel duro reposición   Voco</t>
+          <t>Uveneer Kit UVKV2   Ultradent</t>
         </is>
       </c>
       <c r="C1231" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1232">
       <c r="A1232" s="0" t="n">
-        <v>18991</v>
+        <v>7201</v>
       </c>
       <c r="B1232" s="0" t="inlineStr">
         <is>
-          <t>Ufi Gel Hard C reposición.  Voco</t>
+          <t>V-Posil fluída  V-Posil Light Fast   Voco</t>
         </is>
       </c>
       <c r="C1232" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1233">
       <c r="A1233" s="0" t="n">
-        <v>1895</v>
+        <v>7200</v>
       </c>
       <c r="B1233" s="0" t="inlineStr">
         <is>
-          <t>Ufi Gel SC Kit  Voco</t>
+          <t>V-Posil masilla Putty Fast   Voco</t>
         </is>
       </c>
       <c r="C1233" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1234">
       <c r="A1234" s="0" t="n">
-        <v>17826</v>
+        <v>84242</v>
       </c>
       <c r="B1234" s="0" t="inlineStr">
         <is>
-          <t>Ultra-Blend Plus kit UP 415   Ultradent</t>
+          <t>V-Posil Starter Set PSLF  2904  Voco</t>
         </is>
       </c>
       <c r="C1234" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1235">
       <c r="A1235" s="0" t="n">
-        <v>1522</v>
+        <v>12461</v>
       </c>
       <c r="B1235" s="0" t="inlineStr">
         <is>
-          <t>Ultra-speed DF-54 niños  Kodak</t>
+          <t>Variolink Esthetic DC reposición automix Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1235" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1236">
       <c r="A1236" s="0" t="n">
-        <v>95</v>
+        <v>12458</v>
       </c>
       <c r="B1236" s="0" t="inlineStr">
         <is>
-          <t>Ultracain 0,5mg - azul. Articaína+epinefrina  Laboratorios Normon</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1236" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1237">
       <c r="A1237" s="0" t="n">
-        <v>91</v>
+        <v>12457</v>
       </c>
       <c r="B1237" s="0" t="inlineStr">
         <is>
-          <t>Ultracain 1mg - verde. Articaína+epinefrina  Laboratorios Normon</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1237" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1238">
       <c r="A1238" s="0" t="n">
-        <v>8721</v>
+        <v>12456</v>
       </c>
       <c r="B1238" s="0" t="inlineStr">
         <is>
-          <t>Ultrapak CleanCut  Grosor Nº 1 Fine (azul)   Ultradent</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Light    Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1238" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1239">
       <c r="A1239" s="0" t="n">
-        <v>8720</v>
+        <v>12459</v>
       </c>
       <c r="B1239" s="0" t="inlineStr">
         <is>
-          <t>Ultrapak CleanCut  Ultradent</t>
+          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm +   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1239" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1240">
       <c r="A1240" s="0" t="n">
-        <v>8724</v>
+        <v>12450</v>
       </c>
       <c r="B1240" s="0" t="inlineStr">
         <is>
-          <t>Ultrapak CleanCut Grosor n 00 XX-Fine - naranja  Ultradent</t>
+          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1240" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1241">
       <c r="A1241" s="0" t="n">
-        <v>1951</v>
+        <v>95324</v>
       </c>
       <c r="B1241" s="0" t="inlineStr">
         <is>
-          <t>Unimetric reposición  Cabeza Corta Ø 0,8 mm 008S Lila 008S Lila Dentsply Sirona</t>
+          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Color Warm +   Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1241" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1242">
       <c r="A1242" s="0" t="n">
-        <v>17948</v>
+        <v>12464</v>
       </c>
       <c r="B1242" s="0" t="inlineStr">
         <is>
-          <t>Uveneer Kit UVKV2   Ultradent</t>
+          <t>Variolink Esthetic Try-In  Color Light    Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1242" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1243">
       <c r="A1243" s="0" t="n">
-        <v>7201</v>
+        <v>30630</v>
       </c>
       <c r="B1243" s="0" t="inlineStr">
         <is>
-          <t>V-Posil fluída  V-Posil Light Fast   Voco</t>
+          <t>Vaso para Biosonic  Whaledent</t>
         </is>
       </c>
       <c r="C1243" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1244">
       <c r="A1244" s="0" t="n">
-        <v>7200</v>
+        <v>82167</v>
       </c>
       <c r="B1244" s="0" t="inlineStr">
         <is>
-          <t>V-Posil masilla Putty Fast   Voco</t>
+          <t>Vasos Biodegradables Blanco 180ml  Royal Dent</t>
         </is>
       </c>
       <c r="C1244" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1245">
       <c r="A1245" s="0" t="n">
-        <v>84242</v>
+        <v>4314</v>
       </c>
       <c r="B1245" s="0" t="inlineStr">
         <is>
-          <t>V-Posil Starter Set PSLF  2904  Voco</t>
+          <t>Vasos dappen  Color Transparente   Royal Dent</t>
         </is>
       </c>
       <c r="C1245" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1246">
       <c r="A1246" s="0" t="n">
-        <v>12461</v>
+        <v>3886</v>
       </c>
       <c r="B1246" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
+          <t>Vasos de plástico 100 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1246" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1247">
       <c r="A1247" s="0" t="n">
-        <v>12457</v>
+        <v>3870</v>
       </c>
       <c r="B1247" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Neutral   Ivoclar-Vivadent</t>
+          <t>Vasos de plástico 500 unidades  Royal Dent</t>
         </is>
       </c>
       <c r="C1247" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1248">
       <c r="A1248" s="0" t="n">
-        <v>12456</v>
+        <v>3955</v>
       </c>
       <c r="B1248" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Light    Ivoclar-Vivadent</t>
+          <t>Vasos dispensador a equipo.   Royal Dent</t>
         </is>
       </c>
       <c r="C1248" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1249">
       <c r="A1249" s="0" t="n">
-        <v>12459</v>
+        <v>3871</v>
       </c>
       <c r="B1249" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm +   Ivoclar-Vivadent</t>
+          <t>Vasos dispensador.   Royal Dent</t>
         </is>
       </c>
       <c r="C1249" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1250">
       <c r="A1250" s="0" t="n">
-        <v>12458</v>
+        <v>8401</v>
       </c>
       <c r="B1250" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic DC reposición automix jeringa 5 grs Fraguado Dual  Color Warm   Ivoclar-Vivadent</t>
+          <t>Vel-Mix 6 kg.  KerrHawe</t>
         </is>
       </c>
       <c r="C1250" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1251">
       <c r="A1251" s="0" t="n">
-        <v>12450</v>
+        <v>1871</v>
       </c>
       <c r="B1251" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Ivoclar-Vivadent</t>
+          <t>Viscogel  Dentsply Sirona</t>
         </is>
       </c>
       <c r="C1251" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1252">
       <c r="A1252" s="0" t="n">
-        <v>95324</v>
+        <v>677648</v>
       </c>
       <c r="B1252" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic LC reposición Solo Fotopolimerizable  Color Warm +   Ivoclar-Vivadent</t>
+          <t>ViscoStat líquido Astringente de sulfato férrico al 15,5 %.- UP 686   Ultradent</t>
         </is>
       </c>
       <c r="C1252" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1253">
       <c r="A1253" s="0" t="n">
-        <v>12464</v>
+        <v>677653</v>
       </c>
       <c r="B1253" s="0" t="inlineStr">
         <is>
-          <t>Variolink Esthetic Try-In  Color Light    Ivoclar-Vivadent</t>
+          <t>VivaPen Snap-On Canulas reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1253" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1254">
       <c r="A1254" s="0" t="n">
-        <v>30630</v>
+        <v>677776</v>
       </c>
       <c r="B1254" s="0" t="inlineStr">
         <is>
-          <t>Vaso para Biosonic  Whaledent</t>
+          <t>VivaPen Snap-On Canulas reposición ECO  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1254" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1255">
       <c r="A1255" s="0" t="n">
-        <v>82167</v>
+        <v>1720</v>
       </c>
       <c r="B1255" s="0" t="inlineStr">
         <is>
-          <t>Vasos Biodegradables Blanco 180ml  Royal Dent</t>
+          <t>Vivastyle 16% reposición  Ivoclar-Vivadent</t>
         </is>
       </c>
       <c r="C1255" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1256">
       <c r="A1256" s="0" t="n">
-        <v>4314</v>
+        <v>8547</v>
       </c>
       <c r="B1256" s="0" t="inlineStr">
         <is>
-          <t>Vasos dappen  Color Transparente   Royal Dent</t>
+          <t>Yeso Natural Royal Dent 25 kg. Tipo IV  Royal Dent</t>
         </is>
       </c>
       <c r="C1256" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1257">
       <c r="A1257" s="0" t="n">
-        <v>3886</v>
+        <v>8546</v>
       </c>
       <c r="B1257" s="0" t="inlineStr">
         <is>
-          <t>Vasos de plástico 100 unidades  Royal Dent</t>
+          <t>Yeso Natural Royal Dent 6 kg. Tipo IV  Royal Dent</t>
         </is>
       </c>
       <c r="C1257" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1258">
       <c r="A1258" s="0" t="n">
-        <v>3870</v>
+        <v>8402</v>
       </c>
       <c r="B1258" s="0" t="inlineStr">
         <is>
-          <t>Vasos de plástico 500 unidades  Royal Dent</t>
+          <t>Yeso Velmix 25 kg.  KerrHawe</t>
         </is>
       </c>
       <c r="C1258" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1259">
       <c r="A1259" s="0" t="n">
-        <v>3955</v>
+        <v>66369</v>
       </c>
       <c r="B1259" s="0" t="inlineStr">
         <is>
-          <t>Vasos dispensador a equipo.   Royal Dent</t>
+          <t>Z500 cápsulas reposición  Color A-3 opaco   Solventum</t>
         </is>
       </c>
       <c r="C1259" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1260">
       <c r="A1260" s="0" t="n">
-        <v>3871</v>
+        <v>66362</v>
       </c>
       <c r="B1260" s="0" t="inlineStr">
         <is>
-          <t>Vasos dispensador.   Royal Dent</t>
+          <t>Z500 cápsulas reposición  Color A-2   Solventum</t>
         </is>
       </c>
       <c r="C1260" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1261">
       <c r="A1261" s="0" t="n">
-        <v>8401</v>
+        <v>66367</v>
       </c>
       <c r="B1261" s="0" t="inlineStr">
         <is>
-          <t>Vel-Mix 6 kg.  KerrHawe</t>
+          <t>Z500 cápsulas reposición  Color C-2   Solventum</t>
         </is>
       </c>
       <c r="C1261" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1262">
       <c r="A1262" s="0" t="n">
-        <v>1871</v>
+        <v>66363</v>
       </c>
       <c r="B1262" s="0" t="inlineStr">
         <is>
-          <t>Viscogel  Dentsply Sirona</t>
+          <t>Z500 cápsulas reposición  Color A-3   Solventum</t>
         </is>
       </c>
       <c r="C1262" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1263">
       <c r="A1263" s="0" t="n">
-        <v>677648</v>
+        <v>66364</v>
       </c>
       <c r="B1263" s="0" t="inlineStr">
         <is>
-          <t>ViscoStat líquido Astringente de sulfato férrico al 15,5 %.- UP 686   Ultradent</t>
+          <t>Z500 cápsulas reposición  Color A-3,5   Solventum</t>
         </is>
       </c>
       <c r="C1263" s="0" t="n">
         <v>0</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1264">
       <c r="A1264" s="0" t="n">
-        <v>677653</v>
+        <v>66365</v>
       </c>
       <c r="B1264" s="0" t="inlineStr">
         <is>
-          <t>VivaPen Snap-On Canulas reposición  Ivoclar-Vivadent</t>
+          <t>Z500 cápsulas reposición  Color A-4   Solventum</t>
         </is>
       </c>
       <c r="C1264" s="0" t="n">
-        <v>0</v>
-[...154 lines deleted...]
-      <c r="C1276" s="0" t="n">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>